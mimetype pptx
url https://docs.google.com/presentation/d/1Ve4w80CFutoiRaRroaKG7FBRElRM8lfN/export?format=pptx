--- v0 (2026-02-24)
+++ v1 (2026-08-18)
@@ -1,226 +1,247 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...110 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId5"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
+    <p:sldMasterId id="2147483664" r:id="rId5"/>
+    <p:sldMasterId id="2147483682" r:id="rId6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId6"/>
+    <p:notesMasterId r:id="rId7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId7"/>
-[...39 lines deleted...]
-    <p:sldId id="296" r:id="rId47"/>
+    <p:sldId id="256" r:id="rId8"/>
+    <p:sldId id="257" r:id="rId9"/>
+    <p:sldId id="258" r:id="rId10"/>
+    <p:sldId id="259" r:id="rId11"/>
+    <p:sldId id="260" r:id="rId12"/>
+    <p:sldId id="261" r:id="rId13"/>
+    <p:sldId id="262" r:id="rId14"/>
+    <p:sldId id="263" r:id="rId15"/>
+    <p:sldId id="264" r:id="rId16"/>
+    <p:sldId id="265" r:id="rId17"/>
+    <p:sldId id="266" r:id="rId18"/>
+    <p:sldId id="267" r:id="rId19"/>
+    <p:sldId id="268" r:id="rId20"/>
+    <p:sldId id="269" r:id="rId21"/>
+    <p:sldId id="270" r:id="rId22"/>
+    <p:sldId id="271" r:id="rId23"/>
+    <p:sldId id="272" r:id="rId24"/>
+    <p:sldId id="273" r:id="rId25"/>
+    <p:sldId id="274" r:id="rId26"/>
+    <p:sldId id="275" r:id="rId27"/>
+    <p:sldId id="276" r:id="rId28"/>
+    <p:sldId id="277" r:id="rId29"/>
+    <p:sldId id="278" r:id="rId30"/>
+    <p:sldId id="279" r:id="rId31"/>
+    <p:sldId id="280" r:id="rId32"/>
+    <p:sldId id="281" r:id="rId33"/>
+    <p:sldId id="282" r:id="rId34"/>
+    <p:sldId id="283" r:id="rId35"/>
+    <p:sldId id="284" r:id="rId36"/>
+    <p:sldId id="285" r:id="rId37"/>
+    <p:sldId id="286" r:id="rId38"/>
+    <p:sldId id="287" r:id="rId39"/>
+    <p:sldId id="288" r:id="rId40"/>
+    <p:sldId id="289" r:id="rId41"/>
+    <p:sldId id="290" r:id="rId42"/>
+    <p:sldId id="291" r:id="rId43"/>
+    <p:sldId id="292" r:id="rId44"/>
+    <p:sldId id="293" r:id="rId45"/>
+    <p:sldId id="294" r:id="rId46"/>
+    <p:sldId id="295" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cy="5143500" cx="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Roboto"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId48"/>
       <p:bold r:id="rId49"/>
       <p:italic r:id="rId50"/>
       <p:boldItalic r:id="rId51"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
-[...12 lines deleted...]
-    <p:embeddedFont>
       <p:font typeface="Lato Black"/>
-      <p:bold r:id="rId60"/>
-      <p:boldItalic r:id="rId61"/>
+      <p:bold r:id="rId52"/>
+      <p:boldItalic r:id="rId53"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
@@ -409,78 +430,64 @@
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
-    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-[...12 lines deleted...]
-    </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId62" roundtripDataSignature="AMtx7miYgLKdqVxogFD+MXeLPo15y94kJw=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId54" roundtripDataSignature="AMtx7mh65WtiE6oDCwUhrT4Li1YBgMdc/w=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{1D83E6CB-DAF6-4F10-A846-F738DB1033ED}">
-  <a:tblStyle styleId="{1D83E6CB-DAF6-4F10-A846-F738DB1033ED}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{D100EF5B-AB89-4C06-8F56-8FC5414785C8}">
+  <a:tblStyle styleId="{D100EF5B-AB89-4C06-8F56-8FC5414785C8}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -557,75 +564,55 @@
     <a:firstCol>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
-<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-</p:viewPr>
+<file path=ppt/_rels/presentation.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId54" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -1153,279 +1140,275 @@
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/money-mule-action-plan/money-laundering-linked-financial-exploitation-guidance-for-frontline-professionals-accessible" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalcrimeagency.gov.uk/moneymuling" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/money-mule-action-plan/money-laundering-linked-financial-exploitation-guidance-for-frontline-professionals-accessible" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifas.org.uk/secure/contentPORT/uploads/documents/Protective%20Registration/Lesson%201-%20%20Is%20it%20fraud%20sort%20card-%202022.pdf" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifas.org.uk/secure/contentPORT/uploads/documents/Protective%20Registration/Lesson%201-%20%20Is%20it%20fraud%20sort%20card-%202022.pdf" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...27 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="127" name="Shape 127"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;g25ec2351865_0_0:notes"/>
+          <p:cNvPr id="128" name="Google Shape;128;g3f531dc0338_0_76:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;g25ec2351865_0_0:notes"/>
+          <p:cNvPr id="129" name="Google Shape;129;g3f531dc0338_0_76:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -1439,112 +1422,112 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="117" name="Shape 117"/>
+        <p:cNvPr id="226" name="Shape 226"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;g1fb2e8a79f5_0_327:notes"/>
+          <p:cNvPr id="227" name="Google Shape;227;g3f582f9d326_0_641:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119" name="Google Shape;119;g1fb2e8a79f5_0_327:notes"/>
+          <p:cNvPr id="228" name="Google Shape;228;g3f582f9d326_0_641:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -1556,112 +1539,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="126" name="Shape 126"/>
+        <p:cNvPr id="243" name="Shape 243"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;g1fb2e8a79f5_0_487:notes"/>
+          <p:cNvPr id="244" name="Google Shape;244;g3f582f9d326_0_882:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="128" name="Google Shape;128;g1fb2e8a79f5_0_487:notes"/>
+          <p:cNvPr id="245" name="Google Shape;245;g3f582f9d326_0_882:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -1673,112 +1656,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="135" name="Shape 135"/>
+        <p:cNvPr id="260" name="Shape 260"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;g1fb2e8a79f5_0_495:notes"/>
+          <p:cNvPr id="261" name="Google Shape;261;g3f582f9d326_0_1262:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="137" name="Google Shape;137;g1fb2e8a79f5_0_495:notes"/>
+          <p:cNvPr id="262" name="Google Shape;262;g3f582f9d326_0_1262:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -1790,112 +1773,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="144" name="Shape 144"/>
+        <p:cNvPr id="276" name="Shape 276"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Google Shape;145;g1fb2e8a79f5_0_503:notes"/>
+          <p:cNvPr id="277" name="Google Shape;277;g3f582f9d326_0_1458:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;g1fb2e8a79f5_0_503:notes"/>
+          <p:cNvPr id="278" name="Google Shape;278;g3f582f9d326_0_1458:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -1907,112 +1890,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="153" name="Shape 153"/>
+        <p:cNvPr id="295" name="Shape 295"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;g1fb2e8a79f5_0_511:notes"/>
+          <p:cNvPr id="296" name="Google Shape;296;g3f582f9d326_0_1657:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;g1fb2e8a79f5_0_511:notes"/>
+          <p:cNvPr id="297" name="Google Shape;297;g3f582f9d326_0_1657:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -2024,211 +2007,211 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="162" name="Shape 162"/>
+        <p:cNvPr id="312" name="Shape 312"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Google Shape;163;g1fb2e8a79f5_0_584:notes"/>
+          <p:cNvPr id="313" name="Google Shape;313;g1fb2e8a79f5_0_584:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Google Shape;164;g1fb2e8a79f5_0_584:notes"/>
+          <p:cNvPr id="314" name="Google Shape;314;g1fb2e8a79f5_0_584:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="170" name="Shape 170"/>
+        <p:cNvPr id="320" name="Shape 320"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="171" name="Google Shape;171;g1fb2e8a79f5_0_521:notes"/>
+          <p:cNvPr id="321" name="Google Shape;321;g1fb2e8a79f5_0_521:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="172" name="Google Shape;172;g1fb2e8a79f5_0_521:notes"/>
+          <p:cNvPr id="322" name="Google Shape;322;g1fb2e8a79f5_0_521:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -2240,112 +2223,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="177" name="Shape 177"/>
+        <p:cNvPr id="337" name="Shape 337"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;g1fb2e8a79f5_0_527:notes"/>
+          <p:cNvPr id="338" name="Google Shape;338;g3f58c005707_0_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;g1fb2e8a79f5_0_527:notes"/>
+          <p:cNvPr id="339" name="Google Shape;339;g3f58c005707_0_13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -2357,112 +2340,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="186" name="Shape 186"/>
+        <p:cNvPr id="355" name="Shape 355"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;g1fb2e8a79f5_0_535:notes"/>
+          <p:cNvPr id="356" name="Google Shape;356;g3f58c005707_0_29:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;g1fb2e8a79f5_0_535:notes"/>
+          <p:cNvPr id="357" name="Google Shape;357;g3f58c005707_0_29:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -2474,112 +2457,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="195" name="Shape 195"/>
+        <p:cNvPr id="372" name="Shape 372"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="196" name="Google Shape;196;g30b68516be2_0_1:notes"/>
+          <p:cNvPr id="373" name="Google Shape;373;g3f58c005707_0_45:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="197" name="Google Shape;197;g30b68516be2_0_1:notes"/>
+          <p:cNvPr id="374" name="Google Shape;374;g3f58c005707_0_45:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -2591,110 +2574,110 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="47" name="Shape 47"/>
+        <p:cNvPr id="134" name="Shape 134"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="48" name="Google Shape;48;g141cf22378f_1_39:notes"/>
+          <p:cNvPr id="135" name="Google Shape;135;g141cf22378f_1_39:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;g141cf22378f_1_39:notes"/>
+          <p:cNvPr id="136" name="Google Shape;136;g141cf22378f_1_39:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2708,112 +2691,112 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="205" name="Shape 205"/>
+        <p:cNvPr id="390" name="Shape 390"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;g1fb2e8a79f5_0_543:notes"/>
+          <p:cNvPr id="391" name="Google Shape;391;g3f58c005707_0_62:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;g1fb2e8a79f5_0_543:notes"/>
+          <p:cNvPr id="392" name="Google Shape;392;g3f58c005707_0_62:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -2825,112 +2808,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="214" name="Shape 214"/>
+        <p:cNvPr id="406" name="Shape 406"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;g30b68516be2_0_24:notes"/>
+          <p:cNvPr id="407" name="Google Shape;407;g3f58c005707_0_77:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="216" name="Google Shape;216;g30b68516be2_0_24:notes"/>
+          <p:cNvPr id="408" name="Google Shape;408;g3f58c005707_0_77:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -2942,112 +2925,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="224" name="Shape 224"/>
+        <p:cNvPr id="423" name="Shape 423"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;g1fb2e8a79f5_0_551:notes"/>
+          <p:cNvPr id="424" name="Google Shape;424;g3f58c005707_0_94:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;g1fb2e8a79f5_0_551:notes"/>
+          <p:cNvPr id="425" name="Google Shape;425;g3f58c005707_0_94:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -3059,112 +3042,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="233" name="Shape 233"/>
+        <p:cNvPr id="442" name="Shape 442"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;g30b68516be2_0_36:notes"/>
+          <p:cNvPr id="443" name="Google Shape;443;g3f58c005707_0_112:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;g30b68516be2_0_36:notes"/>
+          <p:cNvPr id="444" name="Google Shape;444;g3f58c005707_0_112:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -3176,112 +3159,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="243" name="Shape 243"/>
+        <p:cNvPr id="461" name="Shape 461"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;g1fb2e8a79f5_0_559:notes"/>
+          <p:cNvPr id="462" name="Google Shape;462;g3f58c005707_0_131:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="245" name="Google Shape;245;g1fb2e8a79f5_0_559:notes"/>
+          <p:cNvPr id="463" name="Google Shape;463;g3f58c005707_0_131:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -3293,112 +3276,112 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="252" name="Shape 252"/>
+        <p:cNvPr id="478" name="Shape 478"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="253" name="Google Shape;253;g30b68516be2_0_48:notes"/>
+          <p:cNvPr id="479" name="Google Shape;479;g3f58c005707_0_147:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="254" name="Google Shape;254;g30b68516be2_0_48:notes"/>
+          <p:cNvPr id="480" name="Google Shape;480;g3f58c005707_0_147:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
@@ -3410,434 +3393,700 @@
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="262" name="Shape 262"/>
+        <p:cNvPr id="496" name="Shape 496"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="263" name="Google Shape;263;g341edf18d21_0_31:notes"/>
+          <p:cNvPr id="497" name="Google Shape;497;g341edf18d21_0_31:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="264" name="Google Shape;264;g341edf18d21_0_31:notes"/>
+          <p:cNvPr id="498" name="Google Shape;498;g341edf18d21_0_31:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB"/>
-              <a:t>Prompt questions</a:t>
+              <a:rPr lang="en-GB"/>
+              <a:t>Teacher note: some young people may have experienced this first hand, so </a:t>
             </a:r>
-            <a:endParaRPr b="1"/>
-[...10 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Who was the money mule?</a:t>
+              <a:t>sensitivity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t> is advised.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Did you consider Mike to be a criminal?</a:t>
+              <a:t>Depersonalise: What might </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB"/>
+              <a:t>someone</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t> in this situation do? Rather than ‘What would </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB"/>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t> do?’</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-              <a:t>When do people typically need to share their bank details</a:t>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="269" name="Shape 269"/>
+        <p:cNvPr id="503" name="Shape 503"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;g141cf22378f_1_102:notes"/>
+          <p:cNvPr id="504" name="Google Shape;504;g141cf22378f_1_102:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;g141cf22378f_1_102:notes"/>
+          <p:cNvPr id="505" name="Google Shape;505;g141cf22378f_1_102:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>Prompt questions</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Who was the </a:t>
+              <a:t>Who was being coerced into potentially laundering money? </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Adnam: “Mike’s brother asks Adnam if he can use his bank account” and “Adnam agrees and passes over his bank account details.”</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Yaz: “Mike tells Yaz that he is having problems with his bank account and asks if he can pay some money into her bank” </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Adnam then convinces Yaz to spend money on a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>money</a:t>
+              <a:t>suspicious</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t> mule?</a:t>
+              <a:t> advert: “Adnam shows Yaz an online advert which offers £10”</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Did you consider Mike to be a criminal?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>It’s not clear what the origin of Mike’s money is. It’s also up to law enforcement to decide who is a criminal. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>When do people typically need to share their bank details</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Examples include setting up Direct Debit bill payments, or receiving refunds. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="277" name="Shape 277"/>
+        <p:cNvPr id="511" name="Shape 511"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="278" name="Google Shape;278;g30b21e690a0_0_6:notes"/>
+          <p:cNvPr id="512" name="Google Shape;512;g3f582f9d326_0_142:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="513" name="Google Shape;513;g3f582f9d326_0_142:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="534" name="Shape 534"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="535" name="Google Shape;535;g30b21e690a0_0_6:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;g30b21e690a0_0_6:notes"/>
+          <p:cNvPr id="536" name="Google Shape;536;g30b21e690a0_0_6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -3852,2171 +4101,2151 @@
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-              <a:t>More information </a:t>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Language note: current UK Gov guidance advises against using the term “money mule”: </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-304800" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>“the term ‘money mule’ should not be used to describe victims of financial exploitation due to the risk of dehumanising and stigmatising them.” Source </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" u="sng">
+              <a:rPr lang="en-GB" sz="1200" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>here</a:t>
+              <a:t>gov.uk</a:t>
             </a:r>
-            <a:r>
-[...37 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="288" name="Shape 288"/>
+        <p:cNvPr id="140" name="Shape 140"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;g204c165f9b2_0_0:notes"/>
+          <p:cNvPr id="141" name="Google Shape;141;g3f531dc0338_0_82:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="290" name="Google Shape;290;g204c165f9b2_0_0:notes"/>
+          <p:cNvPr id="142" name="Google Shape;142;g3f531dc0338_0_82:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
+                <a:spcPct val="177272"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Teacher delivery</a:t>
+            </a:r>
+            <a:endParaRPr b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Students should be invited to ask questions and they should be provided with an opportunity to ask questions anonymously. It is useful to have a question box or allocated space on the whiteboard for students to share questions.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answers throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should be clear to preface any answers with this.</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="53" name="Shape 53"/>
+        <p:cNvPr id="544" name="Shape 544"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="54" name="Google Shape;54;g25ec2351865_0_5:notes"/>
+          <p:cNvPr id="545" name="Google Shape;545;g2797960957b_0_0:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="546" name="Google Shape;546;g2797960957b_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Facilitate a short paired discussion, then take feedback from 2–3 pairs. </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Prompt for a range of consequences if not raised: </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>criminal record</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>losing their bank account</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>being unable to open accounts elsewhere</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>family or relationship impact: shame, stigma, isolation</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Risks associated with contact with criminals</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Emphasise that someone doesn't need to understand the full scheme to be legally responsible for their part in it.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="550" name="Shape 550"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="551" name="Google Shape;551;g3f37db9cc9c_0_0:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="552" name="Google Shape;552;g3f37db9cc9c_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="571" name="Shape 571"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="572" name="Google Shape;572;g309d99e6819_0_0:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="573" name="Google Shape;573;g309d99e6819_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Transferring criminal money is a crime. If you let someone else use your bank account to transfer money, you could be funding serious organised crime. You may think it is easy money, but you could be landed with a criminal record.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Source: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>Money Mules - National Crime Agency</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="578" name="Shape 578"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="579" name="Google Shape;579;g3f582f9d326_0_166:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="55" name="Google Shape;55;g25ec2351865_0_5:notes"/>
+          <p:cNvPr id="580" name="Google Shape;580;g3f582f9d326_0_166:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
-[...119 lines deleted...]
-              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should be clear to preface any answers with this.</a:t>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="295" name="Shape 295"/>
+        <p:cNvPr id="603" name="Shape 603"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="296" name="Google Shape;296;g204937879d8_0_49:notes"/>
+          <p:cNvPr id="604" name="Google Shape;604;g204c165f9b2_0_13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="297" name="Google Shape;297;g204937879d8_0_49:notes"/>
+          <p:cNvPr id="605" name="Google Shape;605;g204c165f9b2_0_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="303" name="Shape 303"/>
+        <p:cNvPr id="614" name="Shape 614"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;g1fb2e8a79f5_0_602:notes"/>
+          <p:cNvPr id="615" name="Google Shape;615;g27b47ed74fa_0_8:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="305" name="Google Shape;305;g1fb2e8a79f5_0_602:notes"/>
+          <p:cNvPr id="616" name="Google Shape;616;g27b47ed74fa_0_8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-[...25 lines deleted...]
-              <a:t>https://natwest.mymoneysense.com/teachers/resources-16-18s/topic-9-how-can-my-money-choices-affect-my-mental-wellbeing/video/</a:t>
+              <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="311" name="Shape 311"/>
+        <p:cNvPr id="625" name="Shape 625"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;g2797960957b_0_0:notes"/>
+          <p:cNvPr id="626" name="Google Shape;626;g393df0ce300_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="313" name="Google Shape;313;g2797960957b_0_0:notes"/>
+          <p:cNvPr id="627" name="Google Shape;627;g393df0ce300_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="332" name="Shape 332"/>
+        <p:cNvPr id="643" name="Shape 643"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="333" name="Google Shape;333;g309d99e6819_0_0:notes"/>
+          <p:cNvPr id="644" name="Google Shape;644;g3f582f9d326_0_190:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;g309d99e6819_0_0:notes"/>
+          <p:cNvPr id="645" name="Google Shape;645;g3f582f9d326_0_190:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...54 lines deleted...]
-          </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="339" name="Shape 339"/>
+        <p:cNvPr id="668" name="Shape 668"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;g1fb2e8a79f5_0_590:notes"/>
+          <p:cNvPr id="669" name="Google Shape;669;g1575e96a1fb_0_290:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="670" name="Google Shape;670;g1575e96a1fb_0_290:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="674" name="Shape 674"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="675" name="Google Shape;675;g27635228ccd_0_0:notes"/>
+          <p:cNvSpPr/>
+          <p:nvPr>
+            <p:ph idx="2" type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381300" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="676" name="Google Shape;676;g27635228ccd_0_0:notes"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4343400"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="146" name="Shape 146"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;g25ec2351865_0_50:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="341" name="Google Shape;341;g1fb2e8a79f5_0_590:notes"/>
+          <p:cNvPr id="148" name="Google Shape;148;g25ec2351865_0_50:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Language note: current UK Gov guidance advises against using the term “money mule”: </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-304800" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>“the term ‘money mule’ should not be used to describe victims of financial exploitation due to the risk of dehumanising and stigmatising them.” Source </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>gov.uk</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="346" name="Shape 346"/>
+        <p:cNvPr id="692" name="Shape 692"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;g204c165f9b2_0_13:notes"/>
-[...296 lines deleted...]
-          <p:cNvPr id="375" name="Google Shape;375;g204937879d8_0_60:notes"/>
+          <p:cNvPr id="693" name="Google Shape;693;g1575e96a1fb_0_330:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="376" name="Google Shape;376;g204937879d8_0_60:notes"/>
+          <p:cNvPr id="694" name="Google Shape;694;g1575e96a1fb_0_330:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="381" name="Shape 381"/>
+        <p:cNvPr id="151" name="Shape 151"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="382" name="Google Shape;382;g1575e96a1fb_0_290:notes"/>
+          <p:cNvPr id="152" name="Google Shape;152;g3f582f9d326_0_68:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="383" name="Google Shape;383;g1575e96a1fb_0_290:notes"/>
+          <p:cNvPr id="153" name="Google Shape;153;g3f582f9d326_0_68:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="60" name="Shape 60"/>
+        <p:cNvPr id="173" name="Shape 173"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="61" name="Google Shape;61;g25ec2351865_0_50:notes"/>
-[...501 lines deleted...]
-          <p:cNvPr id="74" name="Google Shape;74;g1fb2e8a79f5_0_580:notes"/>
+          <p:cNvPr id="174" name="Google Shape;174;g1fb2e8a79f5_0_580:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="75" name="Google Shape;75;g1fb2e8a79f5_0_580:notes"/>
+          <p:cNvPr id="175" name="Google Shape;175;g1fb2e8a79f5_0_580:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -6043,141 +6272,351 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Using parents’ bank details:</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Could cause large spending bill</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Parents/carers may be struggling with finances</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Stranger transferring money:</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Unknown reason for transfer</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Should raise suspicion</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Card details to a stranger</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Could lose money - they might spend on something</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Always be wary of sharing bank details</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>NB:</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>If anything in students’ responses indicates risk / safeguarding concern, e.g. mention that they have been exposed to/invited to engage in similar </a:t>
+              <a:t>If anything in students’ responses indicates risk / safeguarding concern, e.g. mentioning that they have been exposed to/invited to engage in similar </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>activities, report to safeguarding</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="86" name="Shape 86"/>
+        <p:cNvPr id="186" name="Shape 186"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;g341edf18d21_0_0:notes"/>
+          <p:cNvPr id="187" name="Google Shape;187;g341edf18d21_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g341edf18d21_0_0:notes"/>
+          <p:cNvPr id="188" name="Google Shape;188;g341edf18d21_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -6241,315 +6680,456 @@
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>If anything in students’ responses indicates risk / safeguarding concern, e.g. mention that they have been exposed to/invited to engage in similar activities, report to safeguarding</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="103" name="Shape 103"/>
+        <p:cNvPr id="203" name="Shape 203"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;g1fb2e8a79f5_0_574:notes"/>
+          <p:cNvPr id="204" name="Google Shape;204;g1fb2e8a79f5_0_574:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;g1fb2e8a79f5_0_574:notes"/>
+          <p:cNvPr id="205" name="Google Shape;205;g1fb2e8a79f5_0_574:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-GB"/>
+              <a:t>Teacher note: emphasise that we will be looking at a fictional scenario to try to spot any warning signs. Students may recognise elements of things they’ve seen in real life, in the scenarios - there is no expectation of revealing personal information. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="110" name="Shape 110"/>
+        <p:cNvPr id="210" name="Shape 210"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="111" name="Google Shape;111;g1fb2e8a79f5_0_321:notes"/>
+          <p:cNvPr id="211" name="Google Shape;211;g3f582f9d326_0_452:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685644" y="4399990"/>
             <a:ext cx="5486700" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;g1fb2e8a79f5_0_321:notes"/>
+          <p:cNvPr id="212" name="Google Shape;212;g3f582f9d326_0_452:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="434200" y="1143000"/>
             <a:ext cx="5989800" cy="3085500"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout41.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout42.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout43.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout44.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout45.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout46.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout47.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout48.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout49.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
-</file>
-[...30 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="6" name="Shape 6"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;g33dcbe57f58_0_1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
@@ -6594,51 +7174,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Google Shape;8;g33dcbe57f58_0_1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6653,51 +7233,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="29" name="Shape 29"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="30" name="Google Shape;30;g33dcbe57f58_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6712,51 +7292,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="31" name="Shape 31"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="32" name="Google Shape;32;g33dcbe57f58_0_26"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="644400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6771,51 +7351,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="33" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="34" name="Google Shape;34;g33dcbe57f58_0_28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="644400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="Google Shape;35;g33dcbe57f58_0_28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -7111,51 +7691,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="38" name="Shape 38"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="39" name="Google Shape;39;g33dcbe57f58_0_33"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40" name="Google Shape;40;g33dcbe57f58_0_33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -7407,50 +7987,877 @@
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-GB"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 2 1">
+  <p:cSld name="Section slide 1 2 (g3f582f9d326_64_0)">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Google Shape;42;g3f582f9d326_0_1598"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Lato"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="44" name="Shape 44"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;g3f531dc0338_0_109"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="46" name="Google Shape;46;g3f531dc0338_0_109"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="302950"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="47" name="Google Shape;47;g3f531dc0338_0_109"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7182681" y="3219806"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="48" name="Shape 48"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;g3f531dc0338_0_113"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="50" name="Google Shape;50;g3f531dc0338_0_113"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
+  <p:cSld name="TITLE_ONLY_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="51" name="Shape 51"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="52" name="Google Shape;52;g3f531dc0338_0_116"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="53" name="Shape 53"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="54" name="Google Shape;54;g3f531dc0338_0_118"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 2">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1_2">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -7723,50 +9130,1073 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="55" name="Shape 55"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="56" name="Google Shape;56;g3f531dc0338_0_120"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
+  <p:cSld name="TITLE_AND_BODY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="57" name="Shape 57"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="58" name="Google Shape;58;g3f531dc0338_0_122"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="59" name="Shape 59"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;g3f531dc0338_0_124"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="388800" y="298800"/>
+            <a:ext cx="6785400" cy="781500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Contents</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="61" name="Google Shape;61;g3f531dc0338_0_124"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;g3f531dc0338_0_124"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8556784" y="4749851"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
+  <p:cSld name="TITLE_ONLY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="63" name="Shape 63"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="64" name="Google Shape;64;g3f531dc0338_0_128"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="65" name="Shape 65"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;g3f531dc0338_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="67" name="Google Shape;67;g3f531dc0338_0_130"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
+  <p:cSld name="Divider slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="68" name="Shape 68"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="69" name="Shape 69"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;g3f531dc0338_0_134"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="71" name="Google Shape;71;g3f531dc0338_0_134"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
+  <p:cSld name="TITLE_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="72" name="Shape 72"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="73" name="Google Shape;73;g3f531dc0338_0_137"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="222564"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="74" name="Google Shape;74;g3f531dc0338_0_137"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7184749" y="3227346"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
+  <p:cSld name="TITLE_ONLY_1_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="75" name="Shape 75"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="76" name="Google Shape;76;g3f531dc0338_0_140"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
+  <p:cSld name="Divider slide 2_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="77" name="Shape 77"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="13" name="Shape 13"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Google Shape;14;g33dcbe57f58_0_8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -7807,85 +10237,1466 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="Section slide 1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="78" name="Shape 78"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;g3f531dc0338_0_143"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="80" name="Google Shape;80;g3f531dc0338_0_143"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
+  <p:cSld name="Section slide 1_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="81" name="Shape 81"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;g3f531dc0338_0_146"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
+  <p:cSld name="Divider/pullout 1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="83" name="Shape 83"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="84" name="Google Shape;84;g3f531dc0338_0_148"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8052064" y="4271278"/>
+            <a:ext cx="793551" cy="585406"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="86" name="Shape 86"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;g3f582f9d326_0_93"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8472458" y="4663217"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="88" name="Google Shape;88;g3f582f9d326_0_93"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="302950"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="89" name="Google Shape;89;g3f582f9d326_0_93"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7182681" y="3219806"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="90" name="Shape 90"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;g3f582f9d326_0_97"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="92" name="Google Shape;92;g3f582f9d326_0_97"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
+  <p:cSld name="TITLE_ONLY_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="93" name="Shape 93"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="94" name="Google Shape;94;g3f582f9d326_0_100"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="95" name="Shape 95"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="96" name="Google Shape;96;g3f582f9d326_0_102"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="97" name="Shape 97"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="98" name="Google Shape;98;g3f582f9d326_0_104"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
+  <p:cSld name="TITLE_AND_BODY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="99" name="Shape 99"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="100" name="Google Shape;100;g3f582f9d326_0_106"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="101" name="Shape 101"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="102" name="Google Shape;102;g3f582f9d326_0_108"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="388800" y="298800"/>
+            <a:ext cx="6785400" cy="781500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Contents</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="103" name="Google Shape;103;g3f582f9d326_0_108"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;g3f582f9d326_0_108"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8556784" y="4749851"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
   <p:cSld name="TITLE">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Google Shape;16;g33dcbe57f58_0_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-2281" l="-4222" r="-3757" t="-2440"/>
+          <a:srcRect b="-2282" l="-4222" r="-3757" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7182681" y="3219806"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Google Shape;17;g33dcbe57f58_0_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
@@ -7904,85 +11715,840 @@
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
+  <p:cSld name="TITLE_ONLY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="105" name="Shape 105"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="106" name="Google Shape;106;g3f582f9d326_0_112"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="107" name="Shape 107"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;g3f582f9d326_0_114"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="109" name="Google Shape;109;g3f582f9d326_0_114"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
+  <p:cSld name="Divider slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="110" name="Shape 110"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="111" name="Shape 111"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;g3f582f9d326_0_118"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="113" name="Google Shape;113;g3f582f9d326_0_118"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
+  <p:cSld name="TITLE_2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="114" name="Shape 114"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="115" name="Google Shape;115;g3f582f9d326_0_121"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="222564"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="116" name="Google Shape;116;g3f582f9d326_0_121"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7184749" y="3227346"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
+  <p:cSld name="TITLE_ONLY_1_1_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="117" name="Shape 117"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="118" name="Google Shape;118;g3f582f9d326_0_124"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
+  <p:cSld name="Divider slide 2_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="119" name="Shape 119"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="Section slide 1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="120" name="Shape 120"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="121" name="Google Shape;121;g3f582f9d326_0_127"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="122" name="Google Shape;122;g3f582f9d326_0_127"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
+  <p:cSld name="Section slide 1_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="123" name="Shape 123"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;g3f582f9d326_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
+  <p:cSld name="Divider/pullout 1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="125" name="Shape 125"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="126" name="Google Shape;126;g3f582f9d326_0_132"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8052064" y="4271278"/>
+            <a:ext cx="793551" cy="585406"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
   <p:cSld name="TITLE_AND_BODY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="18" name="Shape 18"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="19" name="Google Shape;19;g33dcbe57f58_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7997,51 +12563,51 @@
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="20" name="Shape 20"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Google Shape;21;g33dcbe57f58_0_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-8416" l="-5676" r="-7636" t="-10644"/>
+          <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8108,51 +12674,51 @@
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="24" name="Google Shape;24;g33dcbe57f58_0_17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8128"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8269,96 +12835,105 @@
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8071200" y="4312800"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout37.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout41.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout42.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout43.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout44.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout45.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout46.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout47.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout49.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
     <p:sldLayoutId id="2147483660" r:id="rId12"/>
     <p:sldLayoutId id="2147483661" r:id="rId13"/>
     <p:sldLayoutId id="2147483662" r:id="rId14"/>
+    <p:sldLayoutId id="2147483663" r:id="rId15"/>
   </p:sldLayoutIdLst>
   <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
@@ -9009,241 +13584,1715 @@
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld name="simple-light-2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="43" name="Shape 43"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483665" r:id="rId1"/>
+    <p:sldLayoutId id="2147483666" r:id="rId2"/>
+    <p:sldLayoutId id="2147483667" r:id="rId3"/>
+    <p:sldLayoutId id="2147483668" r:id="rId4"/>
+    <p:sldLayoutId id="2147483669" r:id="rId5"/>
+    <p:sldLayoutId id="2147483670" r:id="rId6"/>
+    <p:sldLayoutId id="2147483671" r:id="rId7"/>
+    <p:sldLayoutId id="2147483672" r:id="rId8"/>
+    <p:sldLayoutId id="2147483673" r:id="rId9"/>
+    <p:sldLayoutId id="2147483674" r:id="rId10"/>
+    <p:sldLayoutId id="2147483675" r:id="rId11"/>
+    <p:sldLayoutId id="2147483676" r:id="rId12"/>
+    <p:sldLayoutId id="2147483677" r:id="rId13"/>
+    <p:sldLayoutId id="2147483678" r:id="rId14"/>
+    <p:sldLayoutId id="2147483679" r:id="rId15"/>
+    <p:sldLayoutId id="2147483680" r:id="rId16"/>
+    <p:sldLayoutId id="2147483681" r:id="rId17"/>
+  </p:sldLayoutIdLst>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slideMasters/slideMaster3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld name="simple-light-2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483683" r:id="rId1"/>
+    <p:sldLayoutId id="2147483684" r:id="rId2"/>
+    <p:sldLayoutId id="2147483685" r:id="rId3"/>
+    <p:sldLayoutId id="2147483686" r:id="rId4"/>
+    <p:sldLayoutId id="2147483687" r:id="rId5"/>
+    <p:sldLayoutId id="2147483688" r:id="rId6"/>
+    <p:sldLayoutId id="2147483689" r:id="rId7"/>
+    <p:sldLayoutId id="2147483690" r:id="rId8"/>
+    <p:sldLayoutId id="2147483691" r:id="rId9"/>
+    <p:sldLayoutId id="2147483692" r:id="rId10"/>
+    <p:sldLayoutId id="2147483693" r:id="rId11"/>
+    <p:sldLayoutId id="2147483694" r:id="rId12"/>
+    <p:sldLayoutId id="2147483695" r:id="rId13"/>
+    <p:sldLayoutId id="2147483696" r:id="rId14"/>
+    <p:sldLayoutId id="2147483697" r:id="rId15"/>
+    <p:sldLayoutId id="2147483698" r:id="rId16"/>
+    <p:sldLayoutId id="2147483699" r:id="rId17"/>
+  </p:sldLayoutIdLst>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/HX6PYjA_gfc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/HX6PYjA_gfc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=HX6PYjA_gfc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reportfraud.police.uk/reporting-a-fraud/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reportfraud.police.uk/reporting-a-fraud/" TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reportfraud.police.uk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimestoppers-uk.org/give-information/forms/give-information-anonymously" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/a49c366c-3bc5-4bbf-a22c-ac41e6e0c423" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takefive-stopfraud.org.uk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takefive-stopfraud.org.uk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimestoppers-uk.org/news-campaigns/campaigns/tackling-the-financial-exploitation-of-students" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalcrimeagency.gov.uk/moneymuling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalcrimeagency.gov.uk/moneymuling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalcrimeagency.gov.uk/moneymuling" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moneyhelper.org.uk/en/blog/scams-and-fraud/money-mules-what-are-they-and-could-you-fall-victim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalcrimeagency.gov.uk/moneymuling" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/a49c366c-3bc5-4bbf-a22c-ac41e6e0c423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalcrimeagency.gov.uk/moneymuling" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takefive-stopfraud.org.uk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takefive-stopfraud.org.uk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimestoppers-uk.org/news-campaigns/campaigns/tackling-the-financial-exploitation-of-students" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalcrimeagency.gov.uk/moneymuling" TargetMode="External"/></Relationships>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="44" name="Shape 44"/>
+        <p:cNvPr id="130" name="Shape 130"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;g25ec2351865_0_0"/>
+          <p:cNvPr id="131" name="Google Shape;131;g3f531dc0338_0_76"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="1253100"/>
             <a:ext cx="8012100" cy="1884300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -9305,449 +15354,394 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="4800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>financial risk</a:t>
             </a:r>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
             <a:endParaRPr b="1" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;g25ec2351865_0_0"/>
+          <p:cNvPr id="132" name="Google Shape;132;g3f531dc0338_0_76"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="4529800"/>
-            <a:ext cx="6681300" cy="492600"/>
+            <a:ext cx="6681300" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>This session is aimed at Year 9 and</a:t>
+            </a:r>
+            <a:r>
               <a:rPr b="1" lang="en-GB" sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>This session is aimed at Year 9 and is also appropriate for KS4 and KS5</a:t>
+              <a:t> is also appropriate for KS4 and KS5</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1000">
+            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
-            </a:endParaRPr>
-[...25 lines deleted...]
-              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="133" name="Google Shape;133;g3f531dc0338_0_76" title="noun-crowdfunding-16247.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14296" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="479425" y="3175500"/>
+            <a:ext cx="1048000" cy="898151"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="120" name="Shape 120"/>
+        <p:cNvPr id="229" name="Shape 229"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;g1fb2e8a79f5_0_327"/>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="230" name="Google Shape;230;g3f582f9d326_0_641"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="251523" y="2037600"/>
-            <a:ext cx="4419000" cy="3308700"/>
+            <a:off x="5334000" y="1333500"/>
+            <a:ext cx="3238500" cy="2476500"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
-[...1 lines deleted...]
-            <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...35 lines deleted...]
-              <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...37 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="122" name="Google Shape;122;g1fb2e8a79f5_0_327"/>
+          <p:cNvPr id="231" name="Google Shape;231;g3f582f9d326_0_641"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1538" l="0" r="0" t="5230"/>
+          <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5372475" y="1772525"/>
-            <a:ext cx="2899225" cy="2053825"/>
+            <a:off x="5505450" y="1543050"/>
+            <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;g1fb2e8a79f5_0_327"/>
+          <p:cNvPr id="232" name="Google Shape;232;g3f582f9d326_0_641"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5861301" y="1619252"/>
+            <a:ext cx="486600" cy="486000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="57150">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="233" name="Google Shape;233;g3f582f9d326_0_641"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="244297" y="1575900"/>
-            <a:ext cx="4375500" cy="461700"/>
+            <a:off x="438150" y="1285875"/>
+            <a:ext cx="4762500" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Monday</a:t>
             </a:r>
-            <a:endParaRPr i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" sz="2400">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="124" name="Google Shape;124;g1fb2e8a79f5_0_327"/>
-[...62 lines deleted...]
-          <p:cNvPr id="125" name="Google Shape;125;g1fb2e8a79f5_0_327"/>
+          <p:cNvPr id="234" name="Google Shape;234;g3f582f9d326_0_641"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -9763,466 +15757,1084 @@
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="235" name="Google Shape;235;g3f582f9d326_0_641"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="1857304"/>
+            <a:ext cx="4572000" cy="1078341"/>
+            <a:chOff x="438150" y="1857375"/>
+            <a:chExt cx="4572000" cy="904800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;g3f582f9d326_0_641"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="1857375"/>
+              <a:ext cx="4572000" cy="904800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 8421" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="237" name="Google Shape;237;g3f582f9d326_0_641"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2154365"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>home</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;g3f582f9d326_0_641"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="1952625"/>
+              <a:ext cx="3657600" cy="714300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1900">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Meeting up</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1900">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1700">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On Monday, Yaz arrives at Adnam’s house as normal.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1700">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="239" name="Google Shape;239;g3f582f9d326_0_641"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="3206997"/>
+            <a:ext cx="4572000" cy="1345166"/>
+            <a:chOff x="438150" y="2905125"/>
+            <a:chExt cx="4572000" cy="904800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;g3f582f9d326_0_641"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="2905125"/>
+              <a:ext cx="4572000" cy="904800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 8421" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;g3f582f9d326_0_641"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="3202115"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>directions_walk</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;g3f582f9d326_0_641"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="3000375"/>
+              <a:ext cx="3657600" cy="714300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1900">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Walking to school</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1900">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1700">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>As they walk to school they both tell each other about all the things they did at the weekend.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1700">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="129" name="Shape 129"/>
+        <p:cNvPr id="246" name="Shape 246"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;g1fb2e8a79f5_0_487"/>
+          <p:cNvPr id="247" name="Google Shape;247;g3f582f9d326_0_882"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="251525" y="2037600"/>
-            <a:ext cx="4577100" cy="2804100"/>
+            <a:off x="438150" y="1285875"/>
+            <a:ext cx="4762500" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...251 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Tuesday</a:t>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" sz="2400">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="248" name="Google Shape;248;g3f582f9d326_0_882"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="1857376"/>
+            <a:ext cx="4572000" cy="1637727"/>
+            <a:chOff x="438150" y="1857375"/>
+            <a:chExt cx="4572000" cy="1000200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;g3f582f9d326_0_882"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="1857375"/>
+              <a:ext cx="4572000" cy="1000200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 7619" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="1700"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;g3f582f9d326_0_882"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2206371"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>group</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;g3f582f9d326_0_882"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="1952625"/>
+              <a:ext cx="3657600" cy="809700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1788">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Meeting Mike</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1788">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="225"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1556">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On their way to school Yaz and Adnam meet up with Mike. </a:t>
+              </a:r>
+              <a:endParaRPr sz="1556">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="1556">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1556">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Mike has two heavy bags full of energy drinks with him. </a:t>
+              </a:r>
+              <a:endParaRPr sz="1556">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="252" name="Google Shape;252;g3f582f9d326_0_882"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="3596798"/>
+            <a:ext cx="4572000" cy="1402087"/>
+            <a:chOff x="438150" y="3000364"/>
+            <a:chExt cx="4572000" cy="1181700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;g3f582f9d326_0_882"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="3000364"/>
+              <a:ext cx="4572000" cy="1181700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 7619" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="1800"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;g3f582f9d326_0_882"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="3191959"/>
+              <a:ext cx="3657600" cy="809700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1788">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Asking a favour</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1788">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="225"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1556">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Mike asks Adnam to take one of the bags to school for £2. </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1556">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>When they arrive at school Adnam gives Mike the bag back in the playground.</a:t>
+              </a:r>
+              <a:endParaRPr sz="1556">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="133" name="Google Shape;133;g1fb2e8a79f5_0_487"/>
+          <p:cNvPr id="255" name="Google Shape;255;g3f582f9d326_0_882"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6185523" y="1848725"/>
-            <a:ext cx="486600" cy="486000"/>
+            <a:off x="5334000" y="1333500"/>
+            <a:ext cx="3238500" cy="2476500"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-            <a:avLst/>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="57150">
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
-              <a:srgbClr val="FF0000"/>
+              <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="134" name="Google Shape;134;g1fb2e8a79f5_0_487"/>
+          <p:cNvPr id="256" name="Google Shape;256;g3f582f9d326_0_882"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -10238,412 +16850,551 @@
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="257" name="Google Shape;257;g3f582f9d326_0_882"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="1538" l="20" r="10" t="5230"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5505450" y="1543050"/>
+            <a:ext cx="2899200" cy="2053800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="258" name="Google Shape;258;g3f582f9d326_0_882"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6318504" y="1619250"/>
+            <a:ext cx="486600" cy="486000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="57150">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="259" name="Google Shape;259;g3f582f9d326_0_882" title="noun-pound-sign-8314228.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="17164" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="587200" y="3858625"/>
+            <a:ext cx="456249" cy="377949"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="138" name="Shape 138"/>
+        <p:cNvPr id="263" name="Shape 263"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;g1fb2e8a79f5_0_495"/>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="264" name="Google Shape;264;g3f582f9d326_0_1262"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="251525" y="2037600"/>
-            <a:ext cx="4783500" cy="2584500"/>
+            <a:off x="438150" y="3286125"/>
+            <a:ext cx="4572000" cy="1524000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 8888" name="adj"/>
+            </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
-[...1 lines deleted...]
-            <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="F4F7FC"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="265" name="Google Shape;265;g3f582f9d326_0_1262"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1162050" y="3367274"/>
+            <a:ext cx="3657600" cy="1323600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1900">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>On Wednesday, Mike tells Yaz that he is having problems with his bank account and asks if he can pay some money into her bank and then she can take it out and give it to him.</a:t>
+              <a:t>The offer &amp; payment</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="1" sz="1900">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-GB" sz="1550">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Mike offers Yaz £20  if she does this for him. </a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr sz="1550">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="640"/>
+                <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="300"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
-[...53 lines deleted...]
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr lang="en-GB" sz="1550">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>On the way home they visit the bank and make the payments.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr sz="1550">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="266" name="Google Shape;266;g3f582f9d326_0_1262"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5334000" y="1333500"/>
+            <a:ext cx="3238500" cy="2476500"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="140" name="Google Shape;140;g1fb2e8a79f5_0_495"/>
+          <p:cNvPr id="267" name="Google Shape;267;g3f582f9d326_0_1262"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1538" l="0" r="0" t="5230"/>
+          <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5372475" y="1772525"/>
-            <a:ext cx="2899225" cy="2053825"/>
+            <a:off x="5505450" y="1543050"/>
+            <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;g1fb2e8a79f5_0_495"/>
+          <p:cNvPr id="268" name="Google Shape;268;g3f582f9d326_0_1262"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6566523" y="1848725"/>
+            <a:off x="6775701" y="1619252"/>
             <a:ext cx="486600" cy="486000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;g1fb2e8a79f5_0_495"/>
+          <p:cNvPr id="269" name="Google Shape;269;g3f582f9d326_0_1262"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="251522" y="1575900"/>
-            <a:ext cx="3423900" cy="461700"/>
+            <a:off x="438150" y="1141688"/>
+            <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Wednesday</a:t>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" sz="2400">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Google Shape;143;g1fb2e8a79f5_0_495"/>
+          <p:cNvPr id="270" name="Google Shape;270;g3f582f9d326_0_1262"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -10659,380 +17410,850 @@
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="271" name="Google Shape;271;g3f582f9d326_0_1262"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="1619257"/>
+            <a:ext cx="4572000" cy="1523930"/>
+            <a:chOff x="438150" y="1857375"/>
+            <a:chExt cx="4572000" cy="1285800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;g3f582f9d326_0_1262"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="1857375"/>
+              <a:ext cx="4572000" cy="1285800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 8888" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="273" name="Google Shape;273;g3f582f9d326_0_1262"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2353628"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>help</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;g3f582f9d326_0_1262"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="1897657"/>
+              <a:ext cx="3657600" cy="1150200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1758">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1758">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t> request</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1758">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="300"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1434">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On Wednesday, Mike tells Yaz that he is having problems with his bank account and asks if he can pay some money into her bank and then she can take it out and give it to him.</a:t>
+              </a:r>
+              <a:endParaRPr sz="1434">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="275" name="Google Shape;275;g3f582f9d326_0_1262" title="noun-pound-sign-8314228.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="17164" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="587200" y="3858625"/>
+            <a:ext cx="456249" cy="377949"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvPr id="279" name="Shape 279"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="280" name="Google Shape;280;g3f582f9d326_0_1458"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="148" name="Google Shape;148;g1fb2e8a79f5_0_503"/>
+          <p:cNvPr id="281" name="Google Shape;281;g3f582f9d326_0_1458"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1538" l="0" r="0" t="5230"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5372475" y="1772525"/>
-            <a:ext cx="2899225" cy="2053825"/>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;g1fb2e8a79f5_0_503"/>
+          <p:cNvPr id="282" name="Google Shape;282;g3f582f9d326_0_1458"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7000301" y="1848725"/>
+            <a:off x="5334000" y="1333500"/>
+            <a:ext cx="3238500" cy="2476500"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="283" name="Google Shape;283;g3f582f9d326_0_1458"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="1538" l="20" r="10" t="5230"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5505450" y="1543050"/>
+            <a:ext cx="2899200" cy="2053800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="284" name="Google Shape;284;g3f582f9d326_0_1458"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7133651" y="1620128"/>
             <a:ext cx="486600" cy="486000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...58 lines deleted...]
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="640"/>
-[...25 lines deleted...]
-                <a:spcPts val="640"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
-[...76 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;g1fb2e8a79f5_0_503"/>
+          <p:cNvPr id="285" name="Google Shape;285;g3f582f9d326_0_1458"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="251522" y="1575900"/>
-            <a:ext cx="3423900" cy="461700"/>
+            <a:off x="438150" y="1141667"/>
+            <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Thursday</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" sz="2400">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="286" name="Google Shape;286;g3f582f9d326_0_1458"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="1619250"/>
+            <a:ext cx="4572000" cy="1238400"/>
+            <a:chOff x="438150" y="1619250"/>
+            <a:chExt cx="4572000" cy="1238400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="287" name="Google Shape;287;g3f582f9d326_0_1458"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="1619250"/>
+              <a:ext cx="4572000" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 10769" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="288" name="Google Shape;288;g3f582f9d326_0_1458"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2091690"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>directions_car</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="289" name="Google Shape;289;g3f582f9d326_0_1458"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="1714500"/>
+              <a:ext cx="3657600" cy="1047900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1750">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1750">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t> lift home</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1750">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1430">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On Thursday, Mike offers Yaz and Adnam a lift home in his brother’s car.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1430">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;g1fb2e8a79f5_0_503"/>
+          <p:cNvPr id="290" name="Google Shape;290;g3f582f9d326_0_1458"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -11048,168 +18269,410 @@
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="291" name="Google Shape;291;g3f582f9d326_0_1458"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="3000375"/>
+            <a:ext cx="4572000" cy="1809600"/>
+            <a:chOff x="438150" y="3000375"/>
+            <a:chExt cx="4572000" cy="1809600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="292" name="Google Shape;292;g3f582f9d326_0_1458"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="3000375"/>
+              <a:ext cx="4572000" cy="1809600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 7368" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="293" name="Google Shape;293;g3f582f9d326_0_1458"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="3758565"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>account_balance</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="294" name="Google Shape;294;g3f582f9d326_0_1458"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="3095625"/>
+              <a:ext cx="3657600" cy="1619100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1619">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Selling on eBay</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1619">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1323">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On the way home, Mike’s brother asks Adnam if he can use his bank account to pay the money into for some things that he is selling on eBay. </a:t>
+              </a:r>
+              <a:endParaRPr sz="1323">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1323">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adnam agrees and passes over his bank account details.</a:t>
+              </a:r>
+              <a:endParaRPr sz="1323">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="156" name="Shape 156"/>
+        <p:cNvPr id="298" name="Shape 298"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="299" name="Google Shape;299;g3f582f9d326_0_1657"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5334000" y="1333500"/>
+            <a:ext cx="3238500" cy="2476500"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="157" name="Google Shape;157;g1fb2e8a79f5_0_511"/>
+          <p:cNvPr id="300" name="Google Shape;300;g3f582f9d326_0_1657"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1538" l="0" r="0" t="5230"/>
+          <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5372475" y="1772525"/>
-            <a:ext cx="2899225" cy="2053825"/>
+            <a:off x="5505450" y="1543050"/>
+            <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Google Shape;158;g1fb2e8a79f5_0_511"/>
-[...62 lines deleted...]
-          <p:cNvPr id="159" name="Google Shape;159;g1fb2e8a79f5_0_511"/>
+          <p:cNvPr id="301" name="Google Shape;301;g3f582f9d326_0_1657"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -11227,242 +18690,633 @@
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;g1fb2e8a79f5_0_511"/>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="302" name="Google Shape;302;g3f582f9d326_0_1657"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="251525" y="2037600"/>
-            <a:ext cx="4783500" cy="1884000"/>
+            <a:off x="7537701" y="1619252"/>
+            <a:ext cx="486600" cy="486000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...1 lines deleted...]
-            <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="57150">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="640"/>
-[...25 lines deleted...]
-                <a:spcPts val="640"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
-[...30 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;g1fb2e8a79f5_0_511"/>
+          <p:cNvPr id="303" name="Google Shape;303;g3f582f9d326_0_1657"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="251522" y="1575900"/>
-            <a:ext cx="3423900" cy="461700"/>
+            <a:off x="438150" y="1141667"/>
+            <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Friday</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" sz="2400">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="304" name="Google Shape;304;g3f582f9d326_0_1657"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="1619250"/>
+            <a:ext cx="4572000" cy="1428900"/>
+            <a:chOff x="438150" y="1619250"/>
+            <a:chExt cx="4572000" cy="1428900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="305" name="Google Shape;305;g3f582f9d326_0_1657"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="1619250"/>
+              <a:ext cx="4572000" cy="1428900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 9334" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="306" name="Google Shape;306;g3f582f9d326_0_1657"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2186940"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>computer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="307" name="Google Shape;307;g3f582f9d326_0_1657"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="1714500"/>
+              <a:ext cx="3657600" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1750">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Online advert</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1750">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="300"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1430">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On Friday, Adnam shows Yaz an online advert which offers £10 for volunteers to help by taking wage payments for people without a bank account. </a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1430">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="308" name="Google Shape;308;g3f582f9d326_0_1657"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="3190875"/>
+            <a:ext cx="4572000" cy="1428900"/>
+            <a:chOff x="438150" y="3190875"/>
+            <a:chExt cx="4572000" cy="1428900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="309" name="Google Shape;309;g3f582f9d326_0_1657"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="3190875"/>
+              <a:ext cx="4572000" cy="1428900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 9332" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="310" name="Google Shape;310;g3f582f9d326_0_1657"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="3758565"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>assignment</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="311" name="Google Shape;311;g3f582f9d326_0_1657"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="3286125"/>
+              <a:ext cx="3657600" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1750">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Providing details</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1750">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="300"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1430">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Yaz is interested; she signs up through the advert and provides her bank details.</a:t>
+              </a:r>
+              <a:endParaRPr sz="1430">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="165" name="Shape 165"/>
+        <p:cNvPr id="315" name="Shape 315"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="166" name="Google Shape;166;g1fb2e8a79f5_0_584"/>
+          <p:cNvPr id="316" name="Google Shape;316;g1fb2e8a79f5_0_584"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2581225" y="1378250"/>
             <a:ext cx="5878200" cy="1847100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -11503,51 +19357,51 @@
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Discuss with your partner where you have identified risks to financial exploitation. </a:t>
+              <a:t>Discuss with your partner where you have identified risks of financial exploitation and money laundering. </a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
@@ -11562,79 +19416,79 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Be prepared to feed back to the class.</a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="167" name="Google Shape;167;g1fb2e8a79f5_0_584"/>
+          <p:cNvPr id="317" name="Google Shape;317;g1fb2e8a79f5_0_584"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="283650" y="1266100"/>
             <a:ext cx="2143125" cy="2143125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;g1fb2e8a79f5_0_584"/>
+          <p:cNvPr id="318" name="Google Shape;318;g1fb2e8a79f5_0_584"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="622350" y="3526950"/>
             <a:ext cx="7915800" cy="714300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -11665,79 +19519,79 @@
               </a:rPr>
               <a:t>As we go through the answers again, make a note of any </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>warning</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> signs you missed. These will be highlighted in orange and </a:t>
+              <a:t> signs you missed. These will be highlighted and </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>explained in a blue box like this.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;g1fb2e8a79f5_0_584"/>
+          <p:cNvPr id="319" name="Google Shape;319;g1fb2e8a79f5_0_584"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -11792,295 +19646,651 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="168"/>
+                                          <p:spTgt spid="318"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="173" name="Shape 173"/>
+        <p:cNvPr id="323" name="Shape 323"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="174" name="Google Shape;174;g1fb2e8a79f5_0_521"/>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="324" name="Google Shape;324;g1fb2e8a79f5_0_521"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438725" y="2004025"/>
-            <a:ext cx="5443800" cy="1819800"/>
+            <a:off x="5524500" y="1333500"/>
+            <a:ext cx="2476500" cy="2136300"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="325" name="Google Shape;325;g1fb2e8a79f5_0_521"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="438150" y="1333500"/>
+            <a:ext cx="4762500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="1" lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Yaz and Adnam are best friends. </a:t>
+              <a:t>Yaz and Adnam are best friends</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...92 lines deleted...]
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="1" sz="2200">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="326" name="Google Shape;326;g1fb2e8a79f5_0_521"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6079575" y="1610726"/>
-            <a:ext cx="2802325" cy="2665650"/>
+            <a:off x="438150" y="2047836"/>
+            <a:ext cx="4762500" cy="1116433"/>
+            <a:chOff x="438150" y="2047875"/>
+            <a:chExt cx="4762500" cy="904800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...3 lines deleted...]
-          <a:ln>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="327" name="Google Shape;327;g1fb2e8a79f5_0_521"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="2047875"/>
+              <a:ext cx="4762500" cy="904800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 8421" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="1900"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="328" name="Google Shape;328;g1fb2e8a79f5_0_521"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2340102"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
             <a:noFill/>
-          </a:ln>
-[...1 lines deleted...]
-      </p:pic>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2900">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>home</a:t>
+              </a:r>
+              <a:endParaRPr sz="2900">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="329" name="Google Shape;329;g1fb2e8a79f5_0_521"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="2143125"/>
+              <a:ext cx="3848100" cy="714300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1900">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Before school</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1900">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1700">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>They always meet at Adnam's house and then walk to school together.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1700">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="330" name="Google Shape;330;g1fb2e8a79f5_0_521"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="3666980"/>
+            <a:ext cx="4762500" cy="1116433"/>
+            <a:chOff x="438150" y="3095625"/>
+            <a:chExt cx="4762500" cy="904800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="331" name="Google Shape;331;g1fb2e8a79f5_0_521"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="3095625"/>
+              <a:ext cx="4762500" cy="904800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 8421" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="332" name="Google Shape;332;g1fb2e8a79f5_0_521"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="3387852"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>school</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="333" name="Google Shape;333;g1fb2e8a79f5_0_521"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="3190875"/>
+              <a:ext cx="3848100" cy="714300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1900">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>After school</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1900">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1700">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>They always meet in the playground and walk home together.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1700">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;g1fb2e8a79f5_0_521"/>
+          <p:cNvPr id="334" name="Google Shape;334;g1fb2e8a79f5_0_521"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -12096,355 +20306,429 @@
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="335" name="Google Shape;335;g1fb2e8a79f5_0_521"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="13585" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5799650" y="1561700"/>
+            <a:ext cx="1958600" cy="1692575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="336" name="Google Shape;336;g1fb2e8a79f5_0_521"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5587825" y="3709025"/>
+            <a:ext cx="2413200" cy="495600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>No red flags</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="336"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="180" name="Shape 180"/>
+        <p:cNvPr id="340" name="Shape 340"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;g1fb2e8a79f5_0_527"/>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="341" name="Google Shape;341;g3f58c005707_0_13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="251525" y="2037600"/>
-            <a:ext cx="4419000" cy="1879500"/>
+            <a:off x="5334000" y="1333500"/>
+            <a:ext cx="3238500" cy="2476500"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
-[...1 lines deleted...]
-            <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...35 lines deleted...]
-              <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...37 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="182" name="Google Shape;182;g1fb2e8a79f5_0_527"/>
+          <p:cNvPr id="342" name="Google Shape;342;g3f58c005707_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1538" l="0" r="0" t="5230"/>
+          <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5372475" y="1772525"/>
-            <a:ext cx="2899225" cy="2053825"/>
+            <a:off x="5505450" y="1543050"/>
+            <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="183" name="Google Shape;183;g1fb2e8a79f5_0_527"/>
+          <p:cNvPr id="343" name="Google Shape;343;g3f58c005707_0_13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5861301" y="1619252"/>
+            <a:ext cx="486600" cy="486000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="57150">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="344" name="Google Shape;344;g3f58c005707_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="251520" y="1575902"/>
-            <a:ext cx="9252600" cy="461700"/>
+            <a:off x="438150" y="1285875"/>
+            <a:ext cx="4762500" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Monday</a:t>
             </a:r>
-            <a:endParaRPr i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" sz="2400">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;g1fb2e8a79f5_0_527"/>
-[...62 lines deleted...]
-          <p:cNvPr id="185" name="Google Shape;185;g1fb2e8a79f5_0_527"/>
+          <p:cNvPr id="345" name="Google Shape;345;g3f58c005707_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -12460,489 +20744,1217 @@
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="346" name="Google Shape;346;g3f58c005707_0_13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="1857304"/>
+            <a:ext cx="4572000" cy="1078341"/>
+            <a:chOff x="438150" y="1857375"/>
+            <a:chExt cx="4572000" cy="904800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="347" name="Google Shape;347;g3f58c005707_0_13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="1857375"/>
+              <a:ext cx="4572000" cy="904800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 8421" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="348" name="Google Shape;348;g3f58c005707_0_13"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2154365"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>home</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="349" name="Google Shape;349;g3f58c005707_0_13"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="1952625"/>
+              <a:ext cx="3657600" cy="714300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1900">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Meeting up</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1900">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1700">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On Monday, Yaz arrives at Adnam’s house as normal.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1700">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="350" name="Google Shape;350;g3f58c005707_0_13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="3206997"/>
+            <a:ext cx="4572000" cy="1345166"/>
+            <a:chOff x="438150" y="2905125"/>
+            <a:chExt cx="4572000" cy="904800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;g3f58c005707_0_13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="2905125"/>
+              <a:ext cx="4572000" cy="904800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 8421" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;g3f58c005707_0_13"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="3202115"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>directions_walk</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;g3f58c005707_0_13"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="3000375"/>
+              <a:ext cx="3657600" cy="714300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1900">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Walking to school</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1900">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1700">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>As they walk to school they both tell each other about all the things they did at the weekend.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1700">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="354" name="Google Shape;354;g3f58c005707_0_13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5334000" y="4119125"/>
+            <a:ext cx="2413200" cy="495600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>No red flags</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="354"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="189" name="Shape 189"/>
+        <p:cNvPr id="358" name="Shape 358"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="190" name="Google Shape;190;g1fb2e8a79f5_0_535"/>
+          <p:cNvPr id="359" name="Google Shape;359;g3f58c005707_0_29"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="203350" y="2037600"/>
-            <a:ext cx="4783500" cy="2801400"/>
+            <a:off x="438150" y="1285875"/>
+            <a:ext cx="4762500" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="lt1"/>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>On their way to school Yaz and Adnam meet up with Mike. </a:t>
+              <a:t>Tuesday</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="1" sz="2400">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
-[...188 lines deleted...]
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="360" name="Google Shape;360;g3f58c005707_0_29"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5372475" y="1772525"/>
-            <a:ext cx="2899225" cy="2053825"/>
+            <a:off x="438150" y="1857376"/>
+            <a:ext cx="4572000" cy="1637727"/>
+            <a:chOff x="438150" y="1857375"/>
+            <a:chExt cx="4572000" cy="1000200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...51 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="2400">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="361" name="Google Shape;361;g3f58c005707_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="1857375"/>
+              <a:ext cx="4572000" cy="1000200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 7619" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="1700"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="362" name="Google Shape;362;g3f58c005707_0_29"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2206371"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>group</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="363" name="Google Shape;363;g3f58c005707_0_29"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="1952625"/>
+              <a:ext cx="3657600" cy="809700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1788">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Meeting Mike</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1788">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="225"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1556">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On their way to school Yaz and Adnam meet up with Mike. </a:t>
+              </a:r>
+              <a:endParaRPr sz="1556">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="1556">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1556">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Mike has two heavy bags full of energy drinks with him. </a:t>
+              </a:r>
+              <a:endParaRPr sz="1556">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="364" name="Google Shape;364;g3f58c005707_0_29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="3596798"/>
+            <a:ext cx="4572000" cy="1402087"/>
+            <a:chOff x="438150" y="3000364"/>
+            <a:chExt cx="4572000" cy="1181700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;g3f58c005707_0_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="3000364"/>
+              <a:ext cx="4572000" cy="1181700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 7619" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
-              <a:latin typeface="Lato"/>
-[...6 lines deleted...]
-      </p:sp>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="1800"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="366" name="Google Shape;366;g3f58c005707_0_29"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="3191959"/>
+              <a:ext cx="3657600" cy="809700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1788">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Asking a favour</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1788">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="225"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1556">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Mike asks Adnam to take one of the bags to school for £2. </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1556">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>When they arrive at school Adnam gives Mike the bag back in the playground.</a:t>
+              </a:r>
+              <a:endParaRPr sz="1556">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="193" name="Google Shape;193;g1fb2e8a79f5_0_535"/>
+          <p:cNvPr id="367" name="Google Shape;367;g3f58c005707_0_29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6185523" y="1848725"/>
-            <a:ext cx="486600" cy="486000"/>
+            <a:off x="5334000" y="1333500"/>
+            <a:ext cx="3238500" cy="2476500"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-            <a:avLst/>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="57150">
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
-              <a:srgbClr val="FF0000"/>
+              <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;g1fb2e8a79f5_0_535"/>
+          <p:cNvPr id="368" name="Google Shape;368;g3f58c005707_0_29"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -12958,625 +21970,1022 @@
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="369" name="Google Shape;369;g3f58c005707_0_29"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="1538" l="20" r="10" t="5230"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5505450" y="1543050"/>
+            <a:ext cx="2899200" cy="2053800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="370" name="Google Shape;370;g3f58c005707_0_29"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6318504" y="1619250"/>
+            <a:ext cx="486600" cy="486000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="57150">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="371" name="Google Shape;371;g3f58c005707_0_29" title="noun-pound-sign-8314228.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="17164" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="587200" y="3858625"/>
+            <a:ext cx="456249" cy="377949"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="198" name="Shape 198"/>
+        <p:cNvPr id="375" name="Shape 375"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="200" name="Google Shape;200;g30b68516be2_0_1"/>
+          <p:cNvPr id="376" name="Google Shape;376;g3f58c005707_0_45"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="251522" y="1575900"/>
-            <a:ext cx="3423900" cy="461700"/>
+            <a:off x="438150" y="1285875"/>
+            <a:ext cx="4762500" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Tuesday </a:t>
+              <a:t>Tuesday</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" sz="2400">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="377" name="Google Shape;377;g3f58c005707_0_45"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="1857376"/>
+            <a:ext cx="4572000" cy="1637727"/>
+            <a:chOff x="438150" y="1857375"/>
+            <a:chExt cx="4572000" cy="1000200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="378" name="Google Shape;378;g3f58c005707_0_45"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="1857375"/>
+              <a:ext cx="4572000" cy="1000200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 7619" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="1700"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="379" name="Google Shape;379;g3f58c005707_0_45"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2206371"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>group</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="380" name="Google Shape;380;g3f58c005707_0_45"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="1952625"/>
+              <a:ext cx="3657600" cy="809700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1788">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Meeting Mike</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1788">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="225"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1556">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On their way to school Yaz and Adnam meet up with Mike. </a:t>
+              </a:r>
+              <a:endParaRPr sz="1556">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="1556">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1556">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Mike has two heavy bags full of energy drinks with him. </a:t>
+              </a:r>
+              <a:endParaRPr sz="1556">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="381" name="Google Shape;381;g3f58c005707_0_45"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="3596798"/>
+            <a:ext cx="4572000" cy="1402087"/>
+            <a:chOff x="438150" y="3000364"/>
+            <a:chExt cx="4572000" cy="1181700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="382" name="Google Shape;382;g3f58c005707_0_45"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="3000364"/>
+              <a:ext cx="4572000" cy="1181700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 7619" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="1800"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="383" name="Google Shape;383;g3f58c005707_0_45"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="3191959"/>
+              <a:ext cx="3657600" cy="809700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1788">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Asking a favour</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1788">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="225"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1556" u="sng">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Mike asks Adnam to take one of the bags to school for £2.</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1556">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1556">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>When they arrive at school Adnam gives Mike the bag back in the playground.</a:t>
+              </a:r>
+              <a:endParaRPr sz="1556">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="201" name="Google Shape;201;g30b68516be2_0_1"/>
+          <p:cNvPr id="384" name="Google Shape;384;g3f58c005707_0_45"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6185523" y="1848725"/>
-            <a:ext cx="486600" cy="486000"/>
+            <a:off x="5883850" y="1641100"/>
+            <a:ext cx="2258400" cy="1727100"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-            <a:avLst/>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="57150">
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="6650">
             <a:solidFill>
-              <a:srgbClr val="FF0000"/>
+              <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-[...127 lines deleted...]
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...131 lines deleted...]
-              <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...58 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;g30b68516be2_0_1"/>
+          <p:cNvPr id="385" name="Google Shape;385;g3f58c005707_0_45"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="386" name="Google Shape;386;g3f58c005707_0_45"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="1538" l="20" r="10" t="5230"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6003415" y="1787235"/>
+            <a:ext cx="2021700" cy="1432200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="387" name="Google Shape;387;g3f58c005707_0_45"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6570419" y="1840375"/>
+            <a:ext cx="339300" cy="339000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="39850">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="388" name="Google Shape;388;g3f58c005707_0_45" title="noun-pound-sign-8314228.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="17164" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="587200" y="3858625"/>
+            <a:ext cx="456249" cy="377949"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="389" name="Google Shape;389;g3f58c005707_0_45"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5288800" y="3718175"/>
+            <a:ext cx="3448500" cy="1280700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>This could be the beginning of a grooming process: checking if a young person is open to exchanging a request for money.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1600">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="50" name="Shape 50"/>
+        <p:cNvPr id="137" name="Shape 137"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="51" name="Google Shape;51;g141cf22378f_1_39"/>
+          <p:cNvPr id="138" name="Google Shape;138;g141cf22378f_1_39"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -13594,64 +23003,64 @@
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Unit outline</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="52" name="Google Shape;52;g141cf22378f_1_39"/>
+          <p:cNvPr id="139" name="Google Shape;139;g141cf22378f_1_39"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="526375" y="1721850"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{1D83E6CB-DAF6-4F10-A846-F738DB1033ED}</a:tableStyleId>
+                <a:tableStyleId>{D100EF5B-AB89-4C06-8F56-8FC5414785C8}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1395650"/>
                 <a:gridCol w="1294000"/>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1344825"/>
               </a:tblGrid>
               <a:tr h="396200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -14604,413 +24013,433 @@
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="208" name="Shape 208"/>
+        <p:cNvPr id="393" name="Shape 393"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="394" name="Google Shape;394;g3f58c005707_0_62"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="438150" y="3286125"/>
+            <a:ext cx="4572000" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 8888" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F4F7FC"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="395" name="Google Shape;395;g3f58c005707_0_62"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1162050" y="3367274"/>
+            <a:ext cx="3657600" cy="1323600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1900">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The offer &amp; payment</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1900">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="300"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1550">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Mike offers Yaz £20  if she does this for him. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1550">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="300"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1550">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>On the way home they visit the bank and make the payments.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1550">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="396" name="Google Shape;396;g3f58c005707_0_62"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5334000" y="1333500"/>
+            <a:ext cx="3238500" cy="2476500"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="209" name="Google Shape;209;g1fb2e8a79f5_0_543"/>
+          <p:cNvPr id="397" name="Google Shape;397;g3f58c005707_0_62"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1538" l="0" r="0" t="5230"/>
+          <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5372475" y="1772525"/>
-            <a:ext cx="2899225" cy="2053825"/>
+            <a:off x="5505450" y="1543050"/>
+            <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;g1fb2e8a79f5_0_543"/>
+          <p:cNvPr id="398" name="Google Shape;398;g3f58c005707_0_62"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6775701" y="1619252"/>
+            <a:ext cx="486600" cy="486000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="57150">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="399" name="Google Shape;399;g3f58c005707_0_62"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="175322" y="1423500"/>
-            <a:ext cx="3423900" cy="461700"/>
+            <a:off x="438150" y="1141688"/>
+            <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Wednesday</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" sz="2400">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;g1fb2e8a79f5_0_543"/>
-[...254 lines deleted...]
-          <p:cNvPr id="213" name="Google Shape;213;g1fb2e8a79f5_0_543"/>
+          <p:cNvPr id="400" name="Google Shape;400;g3f58c005707_0_62"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -15026,956 +24455,1615 @@
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="401" name="Google Shape;401;g3f58c005707_0_62"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="1619257"/>
+            <a:ext cx="4572000" cy="1523930"/>
+            <a:chOff x="438150" y="1857375"/>
+            <a:chExt cx="4572000" cy="1285800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="402" name="Google Shape;402;g3f58c005707_0_62"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="1857375"/>
+              <a:ext cx="4572000" cy="1285800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 8888" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;g3f58c005707_0_62"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2353628"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>help</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="404" name="Google Shape;404;g3f58c005707_0_62"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="1897657"/>
+              <a:ext cx="3657600" cy="1150200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1758">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A request</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1758">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="300"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1434">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On Wednesday, Mike tells Yaz that he is having problems with his bank account and asks if he can pay some money into her bank and then she can take it out and give it to him.</a:t>
+              </a:r>
+              <a:endParaRPr sz="1434">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="405" name="Google Shape;405;g3f58c005707_0_62" title="noun-pound-sign-8314228.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="17164" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="587200" y="3858625"/>
+            <a:ext cx="456249" cy="377949"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="217" name="Shape 217"/>
+        <p:cNvPr id="409" name="Shape 409"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="410" name="Google Shape;410;g3f58c005707_0_77"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="438150" y="3286125"/>
+            <a:ext cx="4572000" cy="1524000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 8888" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F4F7FC"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="411" name="Google Shape;411;g3f58c005707_0_77"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1162050" y="3367274"/>
+            <a:ext cx="3657600" cy="1323600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1900">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The offer &amp; payment</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1900">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="300"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1550" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Mike offers Yaz £20  if she does this for him. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1550" u="sng">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="300"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="300"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1550">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>On the way home they visit the bank and make the payments.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1550">
+              <a:solidFill>
+                <a:srgbClr val="262A33"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="412" name="Google Shape;412;g3f58c005707_0_77"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6476400" y="1333500"/>
+            <a:ext cx="2096100" cy="1602900"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="6175">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="218" name="Google Shape;218;g30b68516be2_0_24"/>
+          <p:cNvPr id="413" name="Google Shape;413;g3f58c005707_0_77"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1538" l="0" r="0" t="5230"/>
+          <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5372475" y="1772525"/>
-            <a:ext cx="2899225" cy="2053825"/>
+            <a:off x="6587372" y="1469131"/>
+            <a:ext cx="1876500" cy="1329000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;g30b68516be2_0_24"/>
+          <p:cNvPr id="414" name="Google Shape;414;g3f58c005707_0_77"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7409548" y="1518453"/>
+            <a:ext cx="315000" cy="314700"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="36975">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="415" name="Google Shape;415;g3f58c005707_0_77"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="175322" y="1423500"/>
-            <a:ext cx="3423900" cy="461700"/>
+            <a:off x="438150" y="1141688"/>
+            <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Wednesday</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" sz="2400">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="220" name="Google Shape;220;g30b68516be2_0_24"/>
-[...351 lines deleted...]
-          <p:cNvPr id="223" name="Google Shape;223;g30b68516be2_0_24"/>
+          <p:cNvPr id="416" name="Google Shape;416;g3f58c005707_0_77"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="417" name="Google Shape;417;g3f58c005707_0_77"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="1619257"/>
+            <a:ext cx="4572000" cy="1523930"/>
+            <a:chOff x="438150" y="1857375"/>
+            <a:chExt cx="4572000" cy="1285800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="418" name="Google Shape;418;g3f58c005707_0_77"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="1857375"/>
+              <a:ext cx="4572000" cy="1285800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 8888" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="419" name="Google Shape;419;g3f58c005707_0_77"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2353628"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>help</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;g3f58c005707_0_77"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="1897657"/>
+              <a:ext cx="3657600" cy="1150200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1758">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A request</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1758">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="300"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1434">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On Wednesday, Mike tells Yaz that he is having problems with his bank account and asks if he can </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1434" u="sng">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>pay some money into her bank and then she can take it out and give it to him.</a:t>
+              </a:r>
+              <a:endParaRPr sz="1434" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="421" name="Google Shape;421;g3f58c005707_0_77" title="noun-pound-sign-8314228.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="17164" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="587200" y="3858625"/>
+            <a:ext cx="456249" cy="377949"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="422" name="Google Shape;422;g3f58c005707_0_77"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5429600" y="3068100"/>
+            <a:ext cx="3142800" cy="1563900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Again, this could be part of a grooming process. However, it has escalated from the previous request as the young person is now using their bank account.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1600">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="227" name="Shape 227"/>
+        <p:cNvPr id="426" name="Shape 426"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="427" name="Google Shape;427;g3f58c005707_0_94"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="228" name="Google Shape;228;g1fb2e8a79f5_0_551"/>
+          <p:cNvPr id="428" name="Google Shape;428;g3f58c005707_0_94"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1538" l="0" r="0" t="5230"/>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5372475" y="1772525"/>
-            <a:ext cx="2899225" cy="2053825"/>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="229" name="Google Shape;229;g1fb2e8a79f5_0_551"/>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="429" name="Google Shape;429;g3f58c005707_0_94"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="175325" y="1885200"/>
-            <a:ext cx="4783500" cy="2308800"/>
+            <a:off x="5334000" y="1333500"/>
+            <a:ext cx="3238500" cy="2476500"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="430" name="Google Shape;430;g3f58c005707_0_94"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="1538" l="20" r="10" t="5230"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5505450" y="1543050"/>
+            <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...167 lines deleted...]
-      </p:sp>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;g1fb2e8a79f5_0_551"/>
-[...65 lines deleted...]
-          <p:cNvPr id="231" name="Google Shape;231;g1fb2e8a79f5_0_551"/>
+          <p:cNvPr id="431" name="Google Shape;431;g3f58c005707_0_94"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7023723" y="1848725"/>
+            <a:off x="7133651" y="1620128"/>
             <a:ext cx="486600" cy="486000"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;g1fb2e8a79f5_0_551"/>
+          <p:cNvPr id="432" name="Google Shape;432;g3f58c005707_0_94"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="438150" y="1141667"/>
+            <a:ext cx="4762500" cy="369300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Thursday</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="433" name="Google Shape;433;g3f58c005707_0_94"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="1619250"/>
+            <a:ext cx="4572000" cy="1238400"/>
+            <a:chOff x="438150" y="1619250"/>
+            <a:chExt cx="4572000" cy="1238400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="434" name="Google Shape;434;g3f58c005707_0_94"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="1619250"/>
+              <a:ext cx="4572000" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 10769" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="435" name="Google Shape;435;g3f58c005707_0_94"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2091690"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>directions_car</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="436" name="Google Shape;436;g3f58c005707_0_94"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="1714500"/>
+              <a:ext cx="3657600" cy="1047900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1750">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A lift home</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1750">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1430">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On Thursday, Mike offers Yaz and Adnam a lift home in his brother’s car.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1430">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="437" name="Google Shape;437;g3f58c005707_0_94"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -15991,529 +26079,827 @@
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="438" name="Google Shape;438;g3f58c005707_0_94"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="3000375"/>
+            <a:ext cx="4572000" cy="1809600"/>
+            <a:chOff x="438150" y="3000375"/>
+            <a:chExt cx="4572000" cy="1809600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="439" name="Google Shape;439;g3f58c005707_0_94"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="3000375"/>
+              <a:ext cx="4572000" cy="1809600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 7368" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="440" name="Google Shape;440;g3f58c005707_0_94"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="3758565"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>account_balance</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="441" name="Google Shape;441;g3f58c005707_0_94"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="3095625"/>
+              <a:ext cx="3657600" cy="1619100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1619">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Selling on eBay</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1619">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1323">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On the way home, Mike’s brother asks Adnam if he can use his bank account to pay the money into for some things that he is selling on eBay. </a:t>
+              </a:r>
+              <a:endParaRPr sz="1323">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="1323">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1323">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adnam agrees and passes over his bank account details.</a:t>
+              </a:r>
+              <a:endParaRPr sz="1323">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="236" name="Shape 236"/>
+        <p:cNvPr id="445" name="Shape 445"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="446" name="Google Shape;446;g3f58c005707_0_112"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="447" name="Google Shape;447;g3f58c005707_0_112"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6749800" y="1333500"/>
+            <a:ext cx="1822800" cy="1393800"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="5350">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="237" name="Google Shape;237;g30b68516be2_0_36"/>
+          <p:cNvPr id="448" name="Google Shape;448;g3f58c005707_0_112"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1538" l="0" r="0" t="5230"/>
+          <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5372475" y="1772525"/>
-            <a:ext cx="2899225" cy="2053825"/>
+            <a:off x="6846296" y="1451439"/>
+            <a:ext cx="1631700" cy="1155900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="238" name="Google Shape;238;g30b68516be2_0_36"/>
-[...65 lines deleted...]
-          <p:cNvPr id="239" name="Google Shape;239;g30b68516be2_0_36"/>
+          <p:cNvPr id="449" name="Google Shape;449;g3f58c005707_0_112"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7023723" y="1848725"/>
-            <a:ext cx="486600" cy="486000"/>
+            <a:off x="7762684" y="1494820"/>
+            <a:ext cx="273900" cy="273600"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="57150">
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="32175">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;g30b68516be2_0_36"/>
+          <p:cNvPr id="450" name="Google Shape;450;g3f58c005707_0_112"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="175325" y="4203650"/>
-            <a:ext cx="7375800" cy="714300"/>
+            <a:off x="438150" y="1141667"/>
+            <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...7 lines deleted...]
-            <a:tailEnd len="sm" w="sm" type="none"/>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="accent1"/>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>The young person has now shared their bank details with someone they are unfamiliar with. They cannot be certain where this transaction is coming from.</a:t>
+              <a:t>Thursday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" sz="2400">
               <a:solidFill>
-                <a:schemeClr val="accent1"/>
+                <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...7 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="451" name="Google Shape;451;g3f58c005707_0_112"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="171375" y="1885200"/>
-            <a:ext cx="4783500" cy="1997700"/>
+            <a:off x="438150" y="1619250"/>
+            <a:ext cx="4572000" cy="1238400"/>
+            <a:chOff x="438150" y="1619250"/>
+            <a:chExt cx="4572000" cy="1238400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...68 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="452" name="Google Shape;452;g3f58c005707_0_112"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="1619250"/>
+              <a:ext cx="4572000" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 10769" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="453" name="Google Shape;453;g3f58c005707_0_112"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2091690"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>directions_car</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="454" name="Google Shape;454;g3f58c005707_0_112"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="1714500"/>
+              <a:ext cx="3657600" cy="1047900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1750">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A lift home</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1750">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...33 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1430">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On Thursday, Mike offers Yaz and Adnam a lift home in his brother’s car.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1430">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-              </a:rPr>
-[...94 lines deleted...]
-      </p:sp>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;g30b68516be2_0_36"/>
+          <p:cNvPr id="455" name="Google Shape;455;g3f58c005707_0_112"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -16529,424 +26915,524 @@
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="456" name="Google Shape;456;g3f58c005707_0_112"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="3000375"/>
+            <a:ext cx="4572000" cy="1809600"/>
+            <a:chOff x="438150" y="3000375"/>
+            <a:chExt cx="4572000" cy="1809600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="457" name="Google Shape;457;g3f58c005707_0_112"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="3000375"/>
+              <a:ext cx="4572000" cy="1809600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 7368" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="458" name="Google Shape;458;g3f58c005707_0_112"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="3758565"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>account_balance</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="459" name="Google Shape;459;g3f58c005707_0_112"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="3095625"/>
+              <a:ext cx="3657600" cy="1619100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1619">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Selling on eBay</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1619">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1323">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On the way home, Mike’s brother </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1323" u="sng">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>asks Adnam if he can use his bank account to pay the money into</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1323">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t> for some things that he is selling on eBay. </a:t>
+              </a:r>
+              <a:endParaRPr sz="1323">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="1323">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1323">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adnam agrees and passes over his bank account details.</a:t>
+              </a:r>
+              <a:endParaRPr sz="1323">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="460" name="Google Shape;460;g3f58c005707_0_112"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5249400" y="2959625"/>
+            <a:ext cx="3738900" cy="1280700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The young person has now shared their bank details with someone they are unfamiliar with. They cannot be certain where this transaction is coming from.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="1600">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="246" name="Shape 246"/>
+        <p:cNvPr id="464" name="Shape 464"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="465" name="Google Shape;465;g3f58c005707_0_131"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5334000" y="1333500"/>
+            <a:ext cx="3238500" cy="2476500"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="247" name="Google Shape;247;g1fb2e8a79f5_0_559"/>
+          <p:cNvPr id="466" name="Google Shape;466;g3f58c005707_0_131"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1538" l="0" r="0" t="5230"/>
+          <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5372475" y="1772525"/>
-            <a:ext cx="2899225" cy="2053825"/>
+            <a:off x="5505450" y="1543050"/>
+            <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="248" name="Google Shape;248;g1fb2e8a79f5_0_559"/>
-[...318 lines deleted...]
-          <p:cNvPr id="251" name="Google Shape;251;g1fb2e8a79f5_0_559"/>
+          <p:cNvPr id="467" name="Google Shape;467;g3f58c005707_0_131"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -16962,249 +27448,1377 @@
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="468" name="Google Shape;468;g3f58c005707_0_131"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7537701" y="1619252"/>
+            <a:ext cx="486600" cy="486000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="57150">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="469" name="Google Shape;469;g3f58c005707_0_131"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="438150" y="1141667"/>
+            <a:ext cx="4762500" cy="369300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Friday</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="470" name="Google Shape;470;g3f58c005707_0_131"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="1619250"/>
+            <a:ext cx="4572000" cy="1428900"/>
+            <a:chOff x="438150" y="1619250"/>
+            <a:chExt cx="4572000" cy="1428900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="471" name="Google Shape;471;g3f58c005707_0_131"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="1619250"/>
+              <a:ext cx="4572000" cy="1428900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 9334" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="472" name="Google Shape;472;g3f58c005707_0_131"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2186940"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>computer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="473" name="Google Shape;473;g3f58c005707_0_131"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="1714500"/>
+              <a:ext cx="3657600" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1750">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Online advert</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1750">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="300"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1430">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On Friday, Adnam shows Yaz an online advert which offers £10 for volunteers to help by taking wage payments for people without a bank account. </a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1430">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="474" name="Google Shape;474;g3f58c005707_0_131"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="3190875"/>
+            <a:ext cx="4572000" cy="1428900"/>
+            <a:chOff x="438150" y="3190875"/>
+            <a:chExt cx="4572000" cy="1428900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="475" name="Google Shape;475;g3f58c005707_0_131"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="3190875"/>
+              <a:ext cx="4572000" cy="1428900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 9332" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="476" name="Google Shape;476;g3f58c005707_0_131"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="3758565"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>assignment</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="477" name="Google Shape;477;g3f58c005707_0_131"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="3286125"/>
+              <a:ext cx="3657600" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1750">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Providing details</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1750">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="300"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1430">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Yaz is interested; she signs up through the advert and provides her bank details.</a:t>
+              </a:r>
+              <a:endParaRPr sz="1430">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="255" name="Shape 255"/>
+        <p:cNvPr id="481" name="Shape 481"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="482" name="Google Shape;482;g3f58c005707_0_147"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7086375" y="1136950"/>
+            <a:ext cx="1944600" cy="1487100"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="5725">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="256" name="Google Shape;256;g30b68516be2_0_48"/>
+          <p:cNvPr id="483" name="Google Shape;483;g3f58c005707_0_147"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="1538" l="0" r="0" t="5230"/>
+          <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5372475" y="1772525"/>
-            <a:ext cx="2899225" cy="2053825"/>
+            <a:off x="7189318" y="1262769"/>
+            <a:ext cx="1740900" cy="1233300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="257" name="Google Shape;257;g30b68516be2_0_48"/>
+          <p:cNvPr id="484" name="Google Shape;484;g3f58c005707_0_147"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="175322" y="1423500"/>
-            <a:ext cx="3423900" cy="461700"/>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2500"/>
+              <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Friday</a:t>
+              <a:t>Young people and fraud</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="258" name="Google Shape;258;g30b68516be2_0_48"/>
+          <p:cNvPr id="485" name="Google Shape;485;g3f58c005707_0_147"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7404723" y="1848725"/>
-            <a:ext cx="486600" cy="486000"/>
+            <a:off x="8409531" y="1308522"/>
+            <a:ext cx="292200" cy="291900"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="57150">
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="34325">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
-[...7 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="259" name="Google Shape;259;g30b68516be2_0_48"/>
+          <p:cNvPr id="486" name="Google Shape;486;g3f58c005707_0_147"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="152700" y="4005850"/>
-            <a:ext cx="7472100" cy="946500"/>
+            <a:off x="438150" y="1141667"/>
+            <a:ext cx="4762500" cy="369300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="000000">
+              <a:alpha val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Friday</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="487" name="Google Shape;487;g3f58c005707_0_147"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="1619250"/>
+            <a:ext cx="4572000" cy="1428900"/>
+            <a:chOff x="438150" y="1619250"/>
+            <a:chExt cx="4572000" cy="1428900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="488" name="Google Shape;488;g3f58c005707_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="1619250"/>
+              <a:ext cx="4572000" cy="1428900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 9334" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="489" name="Google Shape;489;g3f58c005707_0_147"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2186940"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>computer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="490" name="Google Shape;490;g3f58c005707_0_147"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="1714500"/>
+              <a:ext cx="3657600" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1750">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Online advert</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1750">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="300"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1430">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>On Friday, Adnam shows </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1430" u="sng">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Yaz an online advert which offers £10 for volunteers to help by taking wage payments for people without a bank account.</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1430">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1430">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="491" name="Google Shape;491;g3f58c005707_0_147"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="3190875"/>
+            <a:ext cx="4572000" cy="1428900"/>
+            <a:chOff x="438150" y="3190875"/>
+            <a:chExt cx="4572000" cy="1428900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="492" name="Google Shape;492;g3f58c005707_0_147"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="3190875"/>
+              <a:ext cx="4572000" cy="1428900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 9332" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="493" name="Google Shape;493;g3f58c005707_0_147"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="3758565"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>assignment</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="494" name="Google Shape;494;g3f58c005707_0_147"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="3286125"/>
+              <a:ext cx="3657600" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1750">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Providing details</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1750">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="300"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1430">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Yaz is interested; she signs up through the advert and provides her bank details.</a:t>
+              </a:r>
+              <a:endParaRPr sz="1430">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="495" name="Google Shape;495;g3f58c005707_0_147"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5286075" y="2965700"/>
+            <a:ext cx="3044400" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
-              <a:schemeClr val="accent1"/>
+              <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
@@ -17248,414 +28862,184 @@
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>They create the impression that users can obtain a rate of return with little skill, effort, or time, and with minimal risk.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1500">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...246 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="265" name="Shape 265"/>
+        <p:cNvPr id="499" name="Shape 499"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="266" name="Google Shape;266;g341edf18d21_0_31"/>
+          <p:cNvPr id="500" name="Google Shape;500;g341edf18d21_0_31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="208275" y="1076725"/>
-            <a:ext cx="6416700" cy="3099000"/>
+            <a:ext cx="6416700" cy="3453000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2000">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>A money mule is a person who transfers illegal money on behalf of others, usually through their bank account, and receives money for doing so. </a:t>
+              <a:t>Some people are forced into transferring money on behalf of others, usually through their bank account, and receive money for doing so. If used for criminal reasons, this is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>illegal.</a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2000">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Criminals contact people and offer them cash/commission to receive money into their bank account and transfer it to another account. The person who is moving money between criminals is called a ‘money mule.’ </a:t>
+              <a:t>Criminals contact people and offer them cash/commission to receive money into their bank account and transfer it to another account. The person who is moving money between criminals is technically </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>money laundering. </a:t>
             </a:r>
             <a:endParaRPr sz="2000">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="267" name="Google Shape;267;g341edf18d21_0_31"/>
+          <p:cNvPr id="501" name="Google Shape;501;g341edf18d21_0_31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -17664,139 +29048,117 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>m</a:t>
-[...21 lines deleted...]
-              <a:t>ules</a:t>
+              <a:t>financial exploitation</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="268" name="Google Shape;268;g341edf18d21_0_31"/>
+          <p:cNvPr id="502" name="Google Shape;502;g341edf18d21_0_31"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6847650" y="1535400"/>
             <a:ext cx="1745325" cy="1956100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="272" name="Shape 272"/>
+        <p:cNvPr id="506" name="Shape 506"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;g141cf22378f_1_102"/>
+          <p:cNvPr id="507" name="Google Shape;507;g141cf22378f_1_102"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -17814,86 +29176,64 @@
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Yo</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>ung people and fraud: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>m</a:t>
-[...21 lines deleted...]
-              <a:t>ules</a:t>
+              <a:t>money laundering</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;g141cf22378f_1_102"/>
+          <p:cNvPr id="508" name="Google Shape;508;g141cf22378f_1_102"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1036625" y="2048400"/>
             <a:ext cx="7469100" cy="1354500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -17922,51 +29262,51 @@
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-349250" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1900"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Who was the money mule?</a:t>
+              <a:t>Who was being coerced into potentially laundering money?</a:t>
             </a:r>
             <a:endParaRPr sz="1900">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-349250" lvl="0" marL="457200" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1900"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
@@ -17991,79 +29331,79 @@
               </a:spcAft>
               <a:buSzPts val="1900"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>When do people typically need to share their bank details?</a:t>
             </a:r>
             <a:endParaRPr sz="1900">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="275" name="Google Shape;275;g141cf22378f_1_102"/>
+          <p:cNvPr id="509" name="Google Shape;509;g141cf22378f_1_102"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="93825" y="2300525"/>
             <a:ext cx="850250" cy="850250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="276" name="Google Shape;276;g141cf22378f_1_102"/>
+          <p:cNvPr id="510" name="Google Shape;510;g141cf22378f_1_102"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1036625" y="1391175"/>
             <a:ext cx="5502900" cy="477000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -18082,354 +29422,1382 @@
               </a:rPr>
               <a:t>Write down your answers to the three questions:</a:t>
             </a:r>
             <a:endParaRPr sz="1900">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="280" name="Shape 280"/>
+        <p:cNvPr id="514" name="Shape 514"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="281" name="Google Shape;281;g30b21e690a0_0_6"/>
+          <p:cNvPr id="515" name="Google Shape;515;g3f582f9d326_0_142"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="615600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>To understand how financial exploitation happens, its consequences and how to respond safely. </a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="516" name="Google Shape;516;g3f582f9d326_0_142"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr sz="2600">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="517" name="Google Shape;517;g3f582f9d326_0_142"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="518" name="Google Shape;518;g3f582f9d326_0_142"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="519" name="Google Shape;519;g3f582f9d326_0_142"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="520" name="Google Shape;520;g3f582f9d326_0_142"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Identify situations where young people are vulnerable to exploitation </a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="521" name="Google Shape;521;g3f582f9d326_0_142"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="522" name="Google Shape;522;g3f582f9d326_0_142"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="523" name="Google Shape;523;g3f582f9d326_0_142"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="524" name="Google Shape;524;g3f582f9d326_0_142"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t> Explain the impact of financial exploitation</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="525" name="Google Shape;525;g3f582f9d326_0_142"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="526" name="Google Shape;526;g3f582f9d326_0_142"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="527" name="Google Shape;527;g3f582f9d326_0_142"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="528" name="Google Shape;528;g3f582f9d326_0_142"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="529" name="Google Shape;529;g3f582f9d326_0_142"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Rehearse strategies to respond to unwanted pressures </a:t>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="530" name="Google Shape;530;g3f582f9d326_0_142" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="531" name="Google Shape;531;g3f582f9d326_0_142"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="532" name="Google Shape;532;g3f582f9d326_0_142"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="533" name="Google Shape;533;g3f582f9d326_0_142"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="537" name="Shape 537"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="538" name="Google Shape;538;g30b21e690a0_0_6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
-[...7 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>m</a:t>
+              <a:t>Money laundering</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>ules: </a:t>
+              <a:t>: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>w</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>hat’s the point?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="282" name="Google Shape;282;g30b21e690a0_0_6"/>
+          <p:cNvPr id="539" name="Google Shape;539;g30b21e690a0_0_6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="622700" y="1222225"/>
             <a:ext cx="7503900" cy="1131000"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartAlternateProcess">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="283" name="Google Shape;283;g30b21e690a0_0_6"/>
+          <p:cNvPr id="540" name="Google Shape;540;g30b21e690a0_0_6"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="622675" y="1398350"/>
-            <a:ext cx="5367050" cy="850250"/>
+            <a:ext cx="7332950" cy="850250"/>
             <a:chOff x="294500" y="1141175"/>
-            <a:chExt cx="5367050" cy="850250"/>
+            <a:chExt cx="7332950" cy="850250"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="284" name="Google Shape;284;g30b21e690a0_0_6"/>
+            <p:cNvPr id="541" name="Google Shape;541;g30b21e690a0_0_6"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1144750" y="1303425"/>
-              <a:ext cx="4516800" cy="507900"/>
+              <a:ext cx="6482700" cy="507900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr b="1" lang="en-GB" sz="2100">
                   <a:solidFill>
                     <a:schemeClr val="accent1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>Why do criminals use money mules? </a:t>
+                <a:t>Why do criminals use people to launder money?</a:t>
               </a:r>
               <a:endParaRPr b="1" sz="2100">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="285" name="Google Shape;285;g30b21e690a0_0_6"/>
+            <p:cNvPr id="542" name="Google Shape;542;g30b21e690a0_0_6"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="294500" y="1141175"/>
               <a:ext cx="850250" cy="850250"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;g30b21e690a0_0_6"/>
+          <p:cNvPr id="543" name="Google Shape;543;g30b21e690a0_0_6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1472384" y="2463700"/>
-            <a:ext cx="7090800" cy="1674000"/>
+            <a:off x="213375" y="2463700"/>
+            <a:ext cx="8349900" cy="1992900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>So their money is harder to trace</a:t>
+              <a:t>Criminals launder money to hide where their money is from. Then they can use the money more easily and avoid being investigated by the police.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
@@ -18551,1855 +30919,637 @@
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Their money may be from illegal sources</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...26 lines deleted...]
-      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="286"/>
-[...26 lines deleted...]
-                                          <p:spTgt spid="287"/>
+                                          <p:spTgt spid="543"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="291" name="Shape 291"/>
+        <p:cNvPr id="143" name="Shape 143"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="292" name="Google Shape;292;g204c165f9b2_0_0"/>
-[...389 lines deleted...]
-          <p:cNvPr id="57" name="Google Shape;57;g25ec2351865_0_5"/>
+          <p:cNvPr id="144" name="Google Shape;144;g3f531dc0338_0_82"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="270375"/>
             <a:ext cx="8031000" cy="781200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-GB" sz="3300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF8022"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-                <a:sym typeface="Lato"/>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Having a respectful learning environment</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" i="0" sz="3300" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="FF8022"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
-              <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-              <a:sym typeface="Lato"/>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="58" name="Google Shape;58;g25ec2351865_0_5"/>
+          <p:cNvPr id="145" name="Google Shape;145;g3f531dc0338_0_82"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="324100" y="1254075"/>
             <a:ext cx="7638000" cy="1908600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>We will listen to each other respectfully</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>We will avoid making judgements or assumptions about others</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>We will comment on what has been said, not the person who has said it</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>We won’t put anyone on the spot and we have the right to pass</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>We will not share personal stories or ask personal questions</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
-[...71 lines deleted...]
-                <a:srgbClr val="FFFFFF"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="298" name="Shape 298"/>
+        <p:cNvPr id="547" name="Shape 547"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="299" name="Google Shape;299;g204937879d8_0_49"/>
+          <p:cNvPr id="548" name="Google Shape;548;g2797960957b_0_0" title="noun-discussion-8407682.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="11816" l="0" r="0" t="0"/>
+          <a:srcRect b="17898" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="130000" y="1491876"/>
-            <a:ext cx="2802325" cy="2665650"/>
+            <a:off x="5639050" y="3342825"/>
+            <a:ext cx="1890226" cy="1551900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="300" name="Google Shape;300;g204937879d8_0_49"/>
+          <p:cNvPr id="549" name="Google Shape;549;g2797960957b_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2616300" y="1787125"/>
-            <a:ext cx="6081000" cy="1754700"/>
+            <a:off x="456750" y="256425"/>
+            <a:ext cx="8230500" cy="3951900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
-[...17 lines deleted...]
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="1" lang="en-GB" sz="3100">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Yaz’s bank account as they are </a:t>
+              <a:t>What do you think could happen to someone involved in money laundering, even if they didn't realise what was happening?</a:t>
             </a:r>
-            <a:r>
-[...23 lines deleted...]
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="1" sz="3100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
-[...8 lines deleted...]
-              <a:t>The bank start to investigate as they are suspicious of the unusual account </a:t>
+              <a:t/>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr sz="3100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
-[...26 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr lang="en-GB" sz="3100">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>What do you think might happen next?</a:t>
+              <a:t>Share your ideas with the person next to you, then we'll discuss together.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
-[...94 lines deleted...]
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr sz="3100">
               <a:solidFill>
-                <a:schemeClr val="accent1"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="306" name="Shape 306"/>
+        <p:cNvPr id="553" name="Shape 553"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="307" name="Google Shape;307;g1fb2e8a79f5_0_602"/>
-[...503 lines deleted...]
-          <p:cNvPr id="315" name="Google Shape;315;g2797960957b_0_0"/>
+          <p:cNvPr id="554" name="Google Shape;554;g3f37db9cc9c_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1004050" y="1308562"/>
             <a:ext cx="2898300" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
@@ -20465,51 +31615,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="316" name="Google Shape;316;g2797960957b_0_0"/>
+          <p:cNvPr id="555" name="Google Shape;555;g3f37db9cc9c_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1004050" y="3069539"/>
             <a:ext cx="2898300" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
@@ -20529,51 +31679,51 @@
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>PERSONAL</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;g2797960957b_0_0"/>
+          <p:cNvPr id="556" name="Google Shape;556;g3f37db9cc9c_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4467075" y="1308562"/>
             <a:ext cx="2898300" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
@@ -20593,51 +31743,51 @@
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>FINANCIAL</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;g2797960957b_0_0"/>
+          <p:cNvPr id="557" name="Google Shape;557;g3f37db9cc9c_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4467075" y="3062006"/>
             <a:ext cx="2898300" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
@@ -20657,105 +31807,105 @@
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>LEGAL</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;g2797960957b_0_0"/>
+          <p:cNvPr id="558" name="Google Shape;558;g3f37db9cc9c_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>What is the impact of financial exploitation?</a:t>
+              <a:t>What is the impact of financial crime/money laundering?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;g2797960957b_0_0"/>
+          <p:cNvPr id="559" name="Google Shape;559;g3f37db9cc9c_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1004045" y="1782137"/>
             <a:ext cx="2967997" cy="1072200"/>
             <a:chOff x="1004045" y="1782137"/>
             <a:chExt cx="2967997" cy="1072200"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="321" name="Google Shape;321;g2797960957b_0_0"/>
+            <p:cNvPr id="560" name="Google Shape;560;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1085142" y="1782137"/>
               <a:ext cx="2886900" cy="893400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="-317500" lvl="0" marL="269999" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
@@ -20793,51 +31943,51 @@
                 </a:spcAft>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Lato"/>
                 <a:buChar char="●"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-GB">
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Struggle to access banking or transfer money</a:t>
               </a:r>
               <a:endParaRPr>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="322" name="Google Shape;322;g2797960957b_0_0"/>
+            <p:cNvPr id="561" name="Google Shape;561;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1004045" y="1782137"/>
               <a:ext cx="2898300" cy="1072200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
@@ -20845,65 +31995,65 @@
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="323" name="Google Shape;323;g2797960957b_0_0"/>
+          <p:cNvPr id="562" name="Google Shape;562;g3f37db9cc9c_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4461370" y="1782137"/>
             <a:ext cx="2898305" cy="1072200"/>
             <a:chOff x="4461370" y="1782137"/>
             <a:chExt cx="2898305" cy="1072200"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="324" name="Google Shape;324;g2797960957b_0_0"/>
+            <p:cNvPr id="563" name="Google Shape;563;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4461375" y="1787362"/>
               <a:ext cx="2898300" cy="893400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
@@ -20933,51 +32083,51 @@
             </a:p>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="325" name="Google Shape;325;g2797960957b_0_0"/>
+            <p:cNvPr id="564" name="Google Shape;564;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4461370" y="1782137"/>
               <a:ext cx="2898300" cy="1072200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
@@ -20985,65 +32135,65 @@
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;g2797960957b_0_0"/>
+          <p:cNvPr id="565" name="Google Shape;565;g3f37db9cc9c_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1004045" y="3552539"/>
             <a:ext cx="2898300" cy="1072211"/>
             <a:chOff x="1004045" y="3552539"/>
             <a:chExt cx="2898300" cy="1072211"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="327" name="Google Shape;327;g2797960957b_0_0"/>
+            <p:cNvPr id="566" name="Google Shape;566;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1009750" y="3552539"/>
               <a:ext cx="2886900" cy="893400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
@@ -21053,51 +32203,51 @@
                 </a:spcAft>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Lato"/>
                 <a:buChar char="●"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-GB">
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Experience stress, anxiety, or strained relationships</a:t>
               </a:r>
               <a:endParaRPr>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="328" name="Google Shape;328;g2797960957b_0_0"/>
+            <p:cNvPr id="567" name="Google Shape;567;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1004045" y="3552550"/>
               <a:ext cx="2898300" cy="1072200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
@@ -21105,65 +32255,65 @@
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;g2797960957b_0_0"/>
+          <p:cNvPr id="568" name="Google Shape;568;g3f37db9cc9c_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4461370" y="3552539"/>
             <a:ext cx="2898305" cy="1072211"/>
             <a:chOff x="4461370" y="3552539"/>
             <a:chExt cx="2898305" cy="1072211"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="330" name="Google Shape;330;g2797960957b_0_0"/>
+            <p:cNvPr id="569" name="Google Shape;569;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4472775" y="3552539"/>
               <a:ext cx="2886900" cy="893400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
@@ -21201,51 +32351,51 @@
                 </a:spcAft>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Lato"/>
                 <a:buChar char="●"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-GB">
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>May unknowingly fund criminal activities</a:t>
               </a:r>
               <a:endParaRPr>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="331" name="Google Shape;331;g2797960957b_0_0"/>
+            <p:cNvPr id="570" name="Google Shape;570;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4461370" y="3552550"/>
               <a:ext cx="2898300" cy="1072200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
@@ -21259,676 +32409,1407 @@
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr>
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="335" name="Shape 335"/>
+        <p:cNvPr id="574" name="Shape 574"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;g309d99e6819_0_0"/>
+          <p:cNvPr id="575" name="Google Shape;575;g309d99e6819_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1332025" y="1339800"/>
             <a:ext cx="6522000" cy="2182200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dash"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="107999" marR="107999" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="108000" marR="108000" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2300">
                 <a:solidFill>
-                  <a:srgbClr val="FF8022"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Unfortunately, even though they have been targeted by a criminal, the ‘money mule’ can also be convicted of a crime.</a:t>
+              <a:t>Unfortunately, even though they have been targeted by a criminal, the person who moved the money can also be convicted of a crime.</a:t>
             </a:r>
             <a:endParaRPr sz="2300">
               <a:solidFill>
-                <a:srgbClr val="FF8022"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="107999" marR="107999" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="108000" marR="108000" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="2300">
               <a:solidFill>
-                <a:srgbClr val="FF8022"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="107999" marR="107999" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="108000" marR="108000" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2300">
                 <a:solidFill>
-                  <a:srgbClr val="FF8022"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>It is a crime to transfer criminal money.</a:t>
             </a:r>
             <a:endParaRPr sz="2300">
               <a:solidFill>
-                <a:srgbClr val="FF8022"/>
+                <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="337" name="Google Shape;337;g309d99e6819_0_0"/>
+          <p:cNvPr id="576" name="Google Shape;576;g309d99e6819_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="29954" l="1785" r="2236" t="22650"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3495888" y="4066976"/>
             <a:ext cx="1584550" cy="899424"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="338" name="Google Shape;338;g309d99e6819_0_0"/>
+          <p:cNvPr id="577" name="Google Shape;577;g309d99e6819_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3776383" y="37025"/>
             <a:ext cx="1023573" cy="1089381"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="342" name="Shape 342"/>
+        <p:cNvPr id="581" name="Shape 581"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="343" name="Google Shape;343;g1fb2e8a79f5_0_590"/>
+          <p:cNvPr id="582" name="Google Shape;582;g3f582f9d326_0_166"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="439450" y="978750"/>
-            <a:ext cx="6212100" cy="400200"/>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Learning objective: </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="FFF2CC"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>To understand how financial exploitation happens, its consequences and how to respond safely. </a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2000">
               <a:solidFill>
-                <a:srgbClr val="000000"/>
+                <a:srgbClr val="FF8022"/>
               </a:solidFill>
-              <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-              <a:sym typeface="Arial"/>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;g1fb2e8a79f5_0_590"/>
+          <p:cNvPr id="583" name="Google Shape;583;g3f582f9d326_0_166"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="443102" y="1279525"/>
-            <a:ext cx="8257800" cy="2216400"/>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="269999" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buChar char="●"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2200">
+              <a:rPr lang="en-GB" sz="2600">
                 <a:solidFill>
-                  <a:srgbClr val="00FF00"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-                <a:sym typeface="Lato"/>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>Identify </a:t>
+              <a:t>Learning objectives and outcomes</a:t>
             </a:r>
+            <a:endParaRPr sz="2600">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="584" name="Google Shape;584;g3f582f9d326_0_166"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2200">
-[...8 lines deleted...]
-              <a:t>situations where young people are vulnerable to exploitation </a:t>
+              <a:t/>
             </a:r>
-            <a:endParaRPr sz="2200">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="585" name="Google Shape;585;g3f582f9d326_0_166"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="269999" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2200">
-[...121 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;g1fb2e8a79f5_0_590"/>
+          <p:cNvPr id="586" name="Google Shape;586;g3f582f9d326_0_166"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360374" y="629069"/>
-            <a:ext cx="6625500" cy="492600"/>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" lang="en-GB" sz="2400">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="FF8022"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-                <a:sym typeface="Lato"/>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>By the end of the session, I will be able to:</a:t>
+              <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" sz="2400">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:srgbClr val="FF8022"/>
               </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="587" name="Google Shape;587;g3f582f9d326_0_166"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Identify situations where young people are vulnerable to exploitation </a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="588" name="Google Shape;588;g3f582f9d326_0_166"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="589" name="Google Shape;589;g3f582f9d326_0_166"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="590" name="Google Shape;590;g3f582f9d326_0_166"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="591" name="Google Shape;591;g3f582f9d326_0_166"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t> Explain the impact of financial exploitation</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="592" name="Google Shape;592;g3f582f9d326_0_166"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="593" name="Google Shape;593;g3f582f9d326_0_166"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="594" name="Google Shape;594;g3f582f9d326_0_166"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="595" name="Google Shape;595;g3f582f9d326_0_166"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="596" name="Google Shape;596;g3f582f9d326_0_166"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Rehearse strategies to respond to unwanted pressures </a:t>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="597" name="Google Shape;597;g3f582f9d326_0_166" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="598" name="Google Shape;598;g3f582f9d326_0_166" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5256675" y="2173622"/>
+            <a:ext cx="468800" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="599" name="Google Shape;599;g3f582f9d326_0_166"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="600" name="Google Shape;600;g3f582f9d326_0_166"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="601" name="Google Shape;601;g3f582f9d326_0_166"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="602" name="Google Shape;602;g3f582f9d326_0_166" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8187725" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="349" name="Shape 349"/>
+        <p:cNvPr id="606" name="Shape 606"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;g204c165f9b2_0_13"/>
+          <p:cNvPr id="607" name="Google Shape;607;g204c165f9b2_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Keeping safe</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;g204c165f9b2_0_13"/>
+          <p:cNvPr id="608" name="Google Shape;608;g204c165f9b2_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="303925" y="1933900"/>
             <a:ext cx="2521500" cy="2690700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -21986,97 +33867,97 @@
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>On the way home, Mike’s brother </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>asks Adnam if he can use his bank account to pay the money into </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>from some things that he is selling on Ebay. </a:t>
+              <a:t>from some things that he is selling on eBay. </a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Adnam agrees and passes over his bank account details.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;g204c165f9b2_0_13"/>
+          <p:cNvPr id="609" name="Google Shape;609;g204c165f9b2_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3259950" y="1983150"/>
             <a:ext cx="1468200" cy="719400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd fmla="val -68119" name="adj1"/>
               <a:gd fmla="val 41771" name="adj2"/>
               <a:gd fmla="val 0" name="adj3"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -22100,51 +33981,51 @@
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What if Adnam is quite shy?</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="353" name="Google Shape;353;g204c165f9b2_0_13"/>
+          <p:cNvPr id="610" name="Google Shape;610;g204c165f9b2_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3259950" y="2879475"/>
             <a:ext cx="1468200" cy="719400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd fmla="val -66777" name="adj1"/>
               <a:gd fmla="val -3381" name="adj2"/>
               <a:gd fmla="val 0" name="adj3"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -22160,51 +34041,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What if Mike becomes threatening?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="354" name="Google Shape;354;g204c165f9b2_0_13"/>
+          <p:cNvPr id="611" name="Google Shape;611;g204c165f9b2_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3259950" y="3775825"/>
             <a:ext cx="1468200" cy="719400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd fmla="val -71475" name="adj1"/>
               <a:gd fmla="val 42" name="adj2"/>
               <a:gd fmla="val 0" name="adj3"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -22220,51 +34101,51 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What if Mike is begging and pleading?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;g204c165f9b2_0_13"/>
+          <p:cNvPr id="612" name="Google Shape;612;g204c165f9b2_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="152688" y="1158925"/>
             <a:ext cx="8838600" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
@@ -22307,51 +34188,51 @@
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> like Adnam.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="356" name="Google Shape;356;g204c165f9b2_0_13"/>
+          <p:cNvPr id="613" name="Google Shape;613;g204c165f9b2_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5116100" y="1955500"/>
             <a:ext cx="3570900" cy="2154900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -22611,114 +34492,114 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="356"/>
+                                          <p:spTgt spid="613"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="360" name="Shape 360"/>
+        <p:cNvPr id="617" name="Shape 617"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;g27b47ed74fa_0_8"/>
+          <p:cNvPr id="618" name="Google Shape;618;g27b47ed74fa_0_8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1175800" y="1670425"/>
             <a:ext cx="2521500" cy="2573700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -22760,113 +34641,128 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>On the way home, Mike’s brother </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>asks Adnam if he can use his bank account to pay the money into</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB">
+                <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>asks Adnam if he can use his bank account to pay the money into </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>from some things that he is selling on Ebay. </a:t>
+              <a:t>from some things that he is selling on eBay. </a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Adnam agrees and passes over his bank account details.</a:t>
             </a:r>
             <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="362" name="Google Shape;362;g27b47ed74fa_0_8"/>
+          <p:cNvPr id="619" name="Google Shape;619;g27b47ed74fa_0_8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="152688" y="1158925"/>
             <a:ext cx="8838600" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
@@ -22885,51 +34781,51 @@
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Example responses</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="363" name="Google Shape;363;g27b47ed74fa_0_8"/>
+          <p:cNvPr id="620" name="Google Shape;620;g27b47ed74fa_0_8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5318775" y="1705300"/>
             <a:ext cx="3357000" cy="719400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd fmla="val -68119" name="adj1"/>
               <a:gd fmla="val 41771" name="adj2"/>
               <a:gd fmla="val 0" name="adj3"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
@@ -22979,51 +34875,51 @@
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>”</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="364" name="Google Shape;364;g27b47ed74fa_0_8"/>
+          <p:cNvPr id="621" name="Google Shape;621;g27b47ed74fa_0_8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5318775" y="2599225"/>
             <a:ext cx="3357000" cy="719400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd fmla="val -68119" name="adj1"/>
               <a:gd fmla="val 41771" name="adj2"/>
               <a:gd fmla="val 0" name="adj3"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
@@ -23049,51 +34945,51 @@
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>“My parent/ carer checks my bank account online, so I have to ask them first”</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;g27b47ed74fa_0_8"/>
+          <p:cNvPr id="622" name="Google Shape;622;g27b47ed74fa_0_8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1175800" y="4431500"/>
             <a:ext cx="6112800" cy="556800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
@@ -23117,51 +35013,51 @@
               <a:rPr b="1" lang="en-GB" sz="1700">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>If anyone threatens you, you should speak to an adult</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1700">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="366" name="Google Shape;366;g27b47ed74fa_0_8"/>
+          <p:cNvPr id="623" name="Google Shape;623;g27b47ed74fa_0_8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5318775" y="3513625"/>
             <a:ext cx="3357000" cy="719400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd fmla="val -68119" name="adj1"/>
               <a:gd fmla="val 41771" name="adj2"/>
               <a:gd fmla="val 0" name="adj3"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
@@ -23187,51 +35083,51 @@
               <a:rPr b="1" lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>“I don’t have my own bank account”</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="367" name="Google Shape;367;g27b47ed74fa_0_8"/>
+          <p:cNvPr id="624" name="Google Shape;624;g27b47ed74fa_0_8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -23264,865 +35160,2052 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="365"/>
+                                          <p:spTgt spid="622"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="371" name="Shape 371"/>
+        <p:cNvPr id="628" name="Shape 628"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;g393df0ce300_0_0"/>
+          <p:cNvPr id="629" name="Google Shape;629;g393df0ce300_0_0"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="272750" y="220200"/>
-            <a:ext cx="8349900" cy="575100"/>
+            <a:off x="397050" y="1190597"/>
+            <a:ext cx="8349900" cy="715800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="142875" spcFirstLastPara="1" rIns="142875" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
-              <a:t>Reporting Fraud</a:t>
+              <a:rPr b="1" lang="en-GB" sz="1900">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Check understanding: at which point should Yaz or Adnan have told an adult? Who from the options below?</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="1" sz="1900">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="373" name="Google Shape;373;g393df0ce300_0_0"/>
+          <p:cNvPr id="630" name="Google Shape;630;g393df0ce300_0_0"/>
           <p:cNvSpPr txBox="1"/>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1061275" y="1694400"/>
-            <a:ext cx="6081000" cy="3140100"/>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="2900">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Who could help and how?</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="2900">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="631" name="Google Shape;631;g393df0ce300_0_0"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="397050" y="2062350"/>
+            <a:ext cx="2524200" cy="2286000"/>
+            <a:chOff x="397050" y="1857375"/>
+            <a:chExt cx="2524200" cy="2286000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="632" name="Google Shape;632;g393df0ce300_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="397050" y="1857375"/>
+              <a:ext cx="2524200" cy="2286000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 3333" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F0F4FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="633" name="Google Shape;633;g393df0ce300_0_0"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="397050" y="1857375"/>
+              <a:ext cx="2524200" cy="2286000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="190500" lIns="190500" spcFirstLastPara="1" rIns="190500" wrap="square" tIns="190500">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Report Fraud</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="900"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1250">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Report fraud, scams, and cybercrime using their </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1250" u="sng">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                  <a:hlinkClick r:id="rId3">
+                    <a:extLst>
+                      <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                        <ahyp:hlinkClr val="tx"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:hlinkClick>
+                </a:rPr>
+                <a:t>online tool</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1250">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1250">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="600"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1250">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Or call them on </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1250">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0300 123 2040</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1250">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1250">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="634" name="Google Shape;634;g393df0ce300_0_0"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3291207" y="2062350"/>
+            <a:ext cx="2524200" cy="2286000"/>
+            <a:chOff x="6222683" y="1857375"/>
+            <a:chExt cx="2524200" cy="2286000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="635" name="Google Shape;635;g393df0ce300_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6222683" y="1857375"/>
+              <a:ext cx="2524200" cy="2286000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 3333" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F0F4FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="636" name="Google Shape;636;g393df0ce300_0_0"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6222683" y="1857375"/>
+              <a:ext cx="2524200" cy="2286000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="190500" lIns="190500" spcFirstLastPara="1" rIns="190500" wrap="square" tIns="190500">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Your bank</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="900"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1250">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>If your bank account is involved, call the number on the back of your card.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1250">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="600"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1250">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Or call </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1400">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>159</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1250">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t> to connect directly to their fraud department.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1250">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="637" name="Google Shape;637;g393df0ce300_0_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="751652" y="3981753"/>
+            <a:ext cx="1406951" cy="936775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="638" name="Google Shape;638;g393df0ce300_0_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3437863" y="4056163"/>
+            <a:ext cx="936775" cy="936775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="639" name="Google Shape;639;g393df0ce300_0_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="25422" l="5012" r="5012" t="25417"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4563650" y="4102875"/>
+            <a:ext cx="1162518" cy="476399"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="262A33"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="640" name="Google Shape;640;g393df0ce300_0_0"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6297858" y="2062350"/>
+            <a:ext cx="2524200" cy="2286000"/>
+            <a:chOff x="6222683" y="1857375"/>
+            <a:chExt cx="2524200" cy="2286000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="641" name="Google Shape;641;g393df0ce300_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6222683" y="1857375"/>
+              <a:ext cx="2524200" cy="2286000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 3333" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F0F4FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="642" name="Google Shape;642;g393df0ce300_0_0"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6222683" y="1857375"/>
+              <a:ext cx="2524200" cy="2286000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="190500" lIns="190500" spcFirstLastPara="1" rIns="190500" wrap="square" tIns="190500">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A trusted adult</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="900"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1250">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>An adult at home or at school might be able to help you, if you’re worried about fraud. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1250">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="646" name="Shape 646"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="647" name="Google Shape;647;g3f582f9d326_0_190"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="615600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
-[...11 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Action Fraud</a:t>
+              <a:t>Learning objective: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
+                  <a:srgbClr val="FFF2CC"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> by using their </a:t>
+              <a:t>To understand how financial exploitation happens, its consequences and how to respond safely. </a:t>
             </a:r>
-            <a:r>
-[...240 lines deleted...]
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="1" sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="648" name="Google Shape;648;g3f582f9d326_0_190"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2600">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Learning objectives and outcomes</a:t>
+            </a:r>
+            <a:endParaRPr sz="2600">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="649" name="Google Shape;649;g3f582f9d326_0_190"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="650" name="Google Shape;650;g3f582f9d326_0_190"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="651" name="Google Shape;651;g3f582f9d326_0_190"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="652" name="Google Shape;652;g3f582f9d326_0_190"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Identify situations where young people are vulnerable to exploitation </a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="653" name="Google Shape;653;g3f582f9d326_0_190"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="654" name="Google Shape;654;g3f582f9d326_0_190"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="655" name="Google Shape;655;g3f582f9d326_0_190"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="656" name="Google Shape;656;g3f582f9d326_0_190"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t> Explain the impact of financial exploitation</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="657" name="Google Shape;657;g3f582f9d326_0_190"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="658" name="Google Shape;658;g3f582f9d326_0_190"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="659" name="Google Shape;659;g3f582f9d326_0_190"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="660" name="Google Shape;660;g3f582f9d326_0_190"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="661" name="Google Shape;661;g3f582f9d326_0_190"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Rehearse strategies to respond to unwanted pressures </a:t>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="662" name="Google Shape;662;g3f582f9d326_0_190" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2325625" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="663" name="Google Shape;663;g3f582f9d326_0_190" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5256675" y="2173622"/>
+            <a:ext cx="468800" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="664" name="Google Shape;664;g3f582f9d326_0_190"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="665" name="Google Shape;665;g3f582f9d326_0_190"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="666" name="Google Shape;666;g3f582f9d326_0_190"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="667" name="Google Shape;667;g3f582f9d326_0_190" title="noun-tick-8049269.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="14632" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8187725" y="2173622"/>
+            <a:ext cx="468801" cy="400201"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="377" name="Shape 377"/>
+        <p:cNvPr id="671" name="Shape 671"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;g204937879d8_0_60"/>
-[...359 lines deleted...]
-          <p:cNvPr id="385" name="Google Shape;385;g1575e96a1fb_0_290"/>
+          <p:cNvPr id="672" name="Google Shape;672;g1575e96a1fb_0_290"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="985063"/>
             <a:ext cx="9144000" cy="960600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -24144,51 +37227,51 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="5600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Any questions?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="386" name="Google Shape;386;g1575e96a1fb_0_290"/>
+          <p:cNvPr id="673" name="Google Shape;673;g1575e96a1fb_0_290"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3806600" y="2159450"/>
             <a:ext cx="1734900" cy="1483800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FF8022"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="dk2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -24224,530 +37307,249 @@
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>?</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="63" name="Shape 63"/>
+        <p:cNvPr id="677" name="Shape 677"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="64" name="Google Shape;64;g25ec2351865_0_50"/>
-[...280 lines deleted...]
-          <p:cNvPr id="391" name="Google Shape;391;g27635228ccd_0_0"/>
+          <p:cNvPr id="678" name="Google Shape;678;g27635228ccd_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6177819" y="1184061"/>
             <a:ext cx="2846400" cy="1995600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="392" name="Google Shape;392;g27635228ccd_0_0"/>
+          <p:cNvPr id="679" name="Google Shape;679;g27635228ccd_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="110800" y="391125"/>
             <a:ext cx="8489700" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="4"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="0"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Services available for people who have concerns about their personal finances</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="393" name="Google Shape;393;g27635228ccd_0_0"/>
+          <p:cNvPr id="680" name="Google Shape;680;g27635228ccd_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="151999" y="1183981"/>
             <a:ext cx="2846301" cy="2013581"/>
             <a:chOff x="463400" y="1321175"/>
             <a:chExt cx="2914500" cy="2113109"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="394" name="Google Shape;394;g27635228ccd_0_0"/>
+            <p:cNvPr id="681" name="Google Shape;681;g27635228ccd_0_0"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="463400" y="1321175"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="395" name="Google Shape;395;g27635228ccd_0_0"/>
+            <p:cNvPr id="682" name="Google Shape;682;g27635228ccd_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1345676" y="1339984"/>
               <a:ext cx="2032200" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
@@ -24836,79 +37638,79 @@
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t> with creditors.</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="396" name="Google Shape;396;g27635228ccd_0_0"/>
+            <p:cNvPr id="683" name="Google Shape;683;g27635228ccd_0_0"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="532125" y="1419947"/>
               <a:ext cx="813554" cy="928675"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="397" name="Google Shape;397;g27635228ccd_0_0"/>
+          <p:cNvPr id="684" name="Google Shape;684;g27635228ccd_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="198525" y="3312950"/>
             <a:ext cx="8778900" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -24960,311 +37762,307 @@
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This could be your form tutor, head of year or the school’s safeguarding officer.</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1800">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="398" name="Google Shape;398;g27635228ccd_0_0"/>
+          <p:cNvPr id="685" name="Google Shape;685;g27635228ccd_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="3000000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="399" name="Google Shape;399;g27635228ccd_0_0"/>
+          <p:cNvPr id="686" name="Google Shape;686;g27635228ccd_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3164819" y="1184021"/>
             <a:ext cx="2846301" cy="1995658"/>
             <a:chOff x="3237025" y="1184050"/>
             <a:chExt cx="2914500" cy="2094300"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="400" name="Google Shape;400;g27635228ccd_0_0"/>
+            <p:cNvPr id="687" name="Google Shape;687;g27635228ccd_0_0"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3237025" y="1184050"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="401" name="Google Shape;401;g27635228ccd_0_0"/>
+            <p:cNvPr id="688" name="Google Shape;688;g27635228ccd_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4318436" y="1358600"/>
               <a:ext cx="1782300" cy="1772700"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="1200"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1300"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-GB" sz="1300" u="sng">
                   <a:solidFill>
-                    <a:schemeClr val="accent6"/>
+                    <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                   <a:hlinkClick r:id="rId5">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
-                <a:t>Crimestoppers </a:t>
-[...19 lines deleted...]
-                <a:t>an independent charity where information can be reported anonymously.</a:t>
+                <a:t>ReportFraud</a:t>
               </a:r>
               <a:endParaRPr sz="1300">
                 <a:solidFill>
-                  <a:schemeClr val="accent6"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="1200"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="1200"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1300"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-GB" sz="1300">
                   <a:solidFill>
-                    <a:schemeClr val="accent6"/>
+                    <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>0800 555 111</a:t>
+                <a:t>The place to report fraud and find out how to protect </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1300">
+                  <a:solidFill>
+                    <a:schemeClr val="lt1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>yourself against different threats. </a:t>
               </a:r>
               <a:endParaRPr sz="1300">
                 <a:solidFill>
-                  <a:schemeClr val="accent6"/>
+                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="402" name="Google Shape;402;g27635228ccd_0_0"/>
+          <p:cNvPr id="689" name="Google Shape;689;g27635228ccd_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6250823" y="1485300"/>
             <a:ext cx="876125" cy="490636"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="403" name="Google Shape;403;g27635228ccd_0_0"/>
+          <p:cNvPr id="690" name="Google Shape;690;g27635228ccd_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7217328" y="1423113"/>
             <a:ext cx="1760100" cy="615000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -25283,249 +38081,416 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Childline </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="5"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="1"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Helpline</a:t>
             </a:r>
             <a:br>
               <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="6"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="2"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
-                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="6"/>
+                    <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="2"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>080</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1300">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>0 1111</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="404" name="Google Shape;404;g27635228ccd_0_0"/>
+          <p:cNvPr id="691" name="Google Shape;691;g27635228ccd_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3283025" y="1422678"/>
-            <a:ext cx="937902" cy="490625"/>
+            <a:off x="3323101" y="1375296"/>
+            <a:ext cx="820726" cy="546450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
-    <p:bg>
-[...5 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="408" name="Shape 408"/>
+        <p:cNvPr id="149" name="Shape 149"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="409" name="Google Shape;409;g1575e96a1fb_0_330"/>
+          <p:cNvPr id="150" name="Google Shape;150;g25ec2351865_0_50"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="125" y="1262550"/>
+            <a:ext cx="9144000" cy="1385400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="8000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Session </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="8000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="5600">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Financial e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="5600">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>xploitation </a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="5600">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="695" name="Shape 695"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="696" name="Google Shape;696;g1575e96a1fb_0_330"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="102250" y="1142575"/>
-            <a:ext cx="8965800" cy="2801400"/>
+            <a:ext cx="8965800" cy="2607300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1200">
+              <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>ARTICLES TO EXTEND LEARNING</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1200">
+            <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="1200">
+            <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
@@ -25579,456 +38544,352 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr sz="1200" u="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Could your child be recruited as a money mule? </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>(The Financial Times, 2023)</a:t>
             </a:r>
-            <a:endParaRPr sz="1200" u="sng">
+            <a:endParaRPr u="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Take five to stop </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>fraud</a:t>
             </a:r>
-            <a:endParaRPr sz="1200" u="sng">
+            <a:endParaRPr u="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Crimestoppers: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Tackling the financial exploitation of students</a:t>
             </a:r>
-            <a:endParaRPr sz="1200" u="sng">
+            <a:endParaRPr u="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>National </a:t>
+              <a:t>National C</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId9">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>crime</a:t>
+              <a:t>rime</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId10">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t> agency - #DontBeUsed</a:t>
+              <a:t> Agency: Money Muling</a:t>
             </a:r>
-            <a:endParaRPr sz="1200" u="sng">
-[...53 lines deleted...]
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
-                <a:spcPct val="115000"/>
+                <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1200" u="sng">
-[...61 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr i="0" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="410" name="Google Shape;410;g1575e96a1fb_0_330"/>
+          <p:cNvPr id="697" name="Google Shape;697;g1575e96a1fb_0_330"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1640100" y="403675"/>
             <a:ext cx="5863800" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -26061,418 +38922,1075 @@
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="70" name="Shape 70"/>
+        <p:cNvPr id="154" name="Shape 154"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;g1575e96a1fb_0_257"/>
+          <p:cNvPr id="155" name="Google Shape;155;g3f582f9d326_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="360374" y="629069"/>
-            <a:ext cx="6625500" cy="492600"/>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="8382000" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...3 lines deleted...]
-              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>By the end of the session, I </a:t>
+              <a:t>Learning objective: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" lang="en-GB" sz="2000">
                 <a:solidFill>
-                  <a:schemeClr val="accent2"/>
-[...16 lines deleted...]
-                  <a:schemeClr val="accent2"/>
+                  <a:srgbClr val="FFF2CC"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>be able to:</a:t>
+              <a:t>To understand how financial exploitation happens, its consequences and how to respond safely. </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="1" sz="2000">
               <a:solidFill>
-                <a:schemeClr val="accent2"/>
+                <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="72" name="Google Shape;72;g1575e96a1fb_0_257"/>
+          <p:cNvPr id="156" name="Google Shape;156;g3f582f9d326_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="443102" y="1279525"/>
-            <a:ext cx="8257800" cy="2555100"/>
+            <a:off x="381000" y="238125"/>
+            <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:spAutoFit/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...4 lines deleted...]
-              <a:buChar char="●"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2200">
+              <a:rPr lang="en-GB" sz="2600">
                 <a:solidFill>
-                  <a:schemeClr val="lt1"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-                <a:sym typeface="Lato"/>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>Identify situations where young people are vulnerable to exploitation </a:t>
+              <a:t>Learning objectives and outcomes</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr sz="2600">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
-              <a:latin typeface="Lato"/>
-[...2 lines deleted...]
-              <a:sym typeface="Lato"/>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="157" name="Google Shape;157;g3f582f9d326_0_68"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
-[...149 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;g3f582f9d326_0_68"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="159" name="Google Shape;159;g3f582f9d326_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="160" name="Google Shape;160;g3f582f9d326_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="523875" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>Identify situations where young people are vulnerable to exploitation </a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="161" name="Google Shape;161;g3f582f9d326_0_68"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3295650" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4347" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="19050">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="162" name="Google Shape;162;g3f582f9d326_0_68"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFEFE2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;g3f582f9d326_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3371850" y="2164180"/>
+            <a:ext cx="419100" cy="419100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" lang="en-GB" sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr b="0" sz="2400">
+              <a:solidFill>
+                <a:srgbClr val="FF8022"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;g3f582f9d326_0_68"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3438525" y="2754730"/>
+            <a:ext cx="2247900" cy="1238400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:rPr>
+              <a:t> Explain the impact of financial exploitation</a:t>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="2000">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
+              <a:latin typeface="Lato Black"/>
+              <a:ea typeface="Lato Black"/>
+              <a:cs typeface="Lato Black"/>
+              <a:sym typeface="Lato Black"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;g3f582f9d326_0_68"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6229350" y="1945105"/>
+            <a:ext cx="2533800" cy="3048000"/>
+            <a:chOff x="6229350" y="2095500"/>
+            <a:chExt cx="2533800" cy="3048000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="166" name="Google Shape;166;g3f582f9d326_0_68"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="2095500"/>
+              <a:ext cx="2533800" cy="3048000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4347" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="167" name="Google Shape;167;g3f582f9d326_0_68"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFEFE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="168" name="Google Shape;168;g3f582f9d326_0_68"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6305550" y="2314575"/>
+              <a:ext cx="419100" cy="419100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2400">
+                  <a:solidFill>
+                    <a:srgbClr val="FF8022"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr sz="2400">
+                <a:solidFill>
+                  <a:srgbClr val="FF8022"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="169" name="Google Shape;169;g3f582f9d326_0_68"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6372225" y="2905125"/>
+              <a:ext cx="2247900" cy="1238400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>Rehearse strategies to respond to unwanted pressures </a:t>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="170" name="Google Shape;170;g3f582f9d326_0_68"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="381000" y="1472693"/>
+            <a:ext cx="8382000" cy="381000"/>
+            <a:chOff x="381000" y="1524000"/>
+            <a:chExt cx="8382000" cy="381000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="171" name="Google Shape;171;g3f582f9d326_0_68"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="172" name="Google Shape;172;g3f582f9d326_0_68"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="381000" y="1524000"/>
+              <a:ext cx="8382000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1800">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato Black"/>
+                  <a:ea typeface="Lato Black"/>
+                  <a:cs typeface="Lato Black"/>
+                  <a:sym typeface="Lato Black"/>
+                </a:rPr>
+                <a:t>By the end of the session, I will be able to:</a:t>
+              </a:r>
+              <a:endParaRPr sz="1800">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato Black"/>
+                <a:ea typeface="Lato Black"/>
+                <a:cs typeface="Lato Black"/>
+                <a:sym typeface="Lato Black"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="76" name="Shape 76"/>
+        <p:cNvPr id="176" name="Shape 176"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="77" name="Google Shape;77;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="177" name="Google Shape;177;g1fb2e8a79f5_0_580"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -26490,121 +40008,121 @@
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What is fraud?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="78" name="Google Shape;78;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="178" name="Google Shape;178;g1fb2e8a79f5_0_580"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="59125" y="4835425"/>
             <a:ext cx="4710900" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="800">
                 <a:solidFill>
-                  <a:srgbClr val="FF8022"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Source: adapted from </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="800">
                 <a:solidFill>
-                  <a:srgbClr val="FF8022"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>https://www.cifas.org.uk/</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="800">
               <a:solidFill>
-                <a:srgbClr val="FF8022"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="79" name="Google Shape;79;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="179" name="Google Shape;179;g1fb2e8a79f5_0_580"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="152688" y="1158925"/>
             <a:ext cx="8838600" cy="714300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
@@ -26686,117 +40204,117 @@
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="lt2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>: Are there any problems with what is being described?</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:solidFill>
                 <a:schemeClr val="lt2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="80" name="Google Shape;80;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="180" name="Google Shape;180;g1fb2e8a79f5_0_580"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="69799" l="74670" r="11125" t="15881"/>
+          <a:srcRect b="69799" l="74671" r="11126" t="15881"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1046175" y="1983100"/>
             <a:ext cx="2209977" cy="1390026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="81" name="Google Shape;81;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="181" name="Google Shape;181;g1fb2e8a79f5_0_580"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="69817" l="30713" r="55082" t="15161"/>
+          <a:srcRect b="69818" l="30714" r="55083" t="15162"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3443200" y="1982650"/>
             <a:ext cx="2209977" cy="1390026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="182" name="Google Shape;182;g1fb2e8a79f5_0_580"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3545870" y="3372671"/>
             <a:ext cx="2036100" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -26810,84 +40328,84 @@
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="351C75"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Allowing a stranger to transfer money through a personal bank account</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:solidFill>
                 <a:srgbClr val="351C75"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="83" name="Google Shape;83;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="183" name="Google Shape;183;g1fb2e8a79f5_0_580"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="45391" l="60017" r="25779" t="39679"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5810925" y="1964050"/>
             <a:ext cx="2157527" cy="1408624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="184" name="Google Shape;184;g1fb2e8a79f5_0_580"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5871662" y="3372671"/>
             <a:ext cx="2036100" cy="923400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -26901,51 +40419,51 @@
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="351C75"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Giving credit card details to someone you don’t know</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:solidFill>
                 <a:srgbClr val="351C75"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="185" name="Google Shape;185;g1fb2e8a79f5_0_580"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1067308" y="3372671"/>
             <a:ext cx="2157300" cy="1416000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -26970,65 +40488,65 @@
             <a:endParaRPr b="1" sz="1600">
               <a:solidFill>
                 <a:srgbClr val="351C75"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvPr id="189" name="Shape 189"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;g341edf18d21_0_0"/>
+          <p:cNvPr id="190" name="Google Shape;190;g341edf18d21_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -27046,51 +40564,51 @@
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What is fraud?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;g341edf18d21_0_0"/>
+          <p:cNvPr id="191" name="Google Shape;191;g341edf18d21_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="59125" y="4835425"/>
             <a:ext cx="4710900" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -27104,67 +40622,71 @@
               <a:rPr b="1" lang="en-GB" sz="800">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Source: adapted from https://www.cifas.org.uk/</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="800">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;g341edf18d21_0_0"/>
+          <p:cNvPr id="192" name="Google Shape;192;g341edf18d21_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1046175" y="4063050"/>
             <a:ext cx="6922200" cy="714300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...3 lines deleted...]
-            <a:noFill/>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
@@ -27215,67 +40737,71 @@
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;g341edf18d21_0_0"/>
+          <p:cNvPr id="193" name="Google Shape;193;g341edf18d21_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="152688" y="1158925"/>
             <a:ext cx="8838600" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...3 lines deleted...]
-            <a:noFill/>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
@@ -27326,51 +40852,51 @@
               <a:rPr b="1" lang="en-GB" sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.”</a:t>
             </a:r>
             <a:endParaRPr b="1" sz="1600">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="94" name="Google Shape;94;g341edf18d21_0_0"/>
+          <p:cNvPr id="194" name="Google Shape;194;g341edf18d21_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4026875" y="4431650"/>
             <a:ext cx="3851400" cy="681000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -27399,145 +40925,145 @@
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Just</a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> borrowing card details from your parent or carer is technically a crime</a:t>
             </a:r>
             <a:endParaRPr sz="1300"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="95" name="Google Shape;95;g341edf18d21_0_0"/>
+          <p:cNvPr id="195" name="Google Shape;195;g341edf18d21_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1046175" y="1735450"/>
             <a:ext cx="6922277" cy="2270457"/>
             <a:chOff x="360374" y="2150821"/>
             <a:chExt cx="6502233" cy="2016929"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="96" name="Google Shape;96;g341edf18d21_0_0"/>
+            <p:cNvPr id="196" name="Google Shape;196;g341edf18d21_0_0"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="69799" l="74670" r="11125" t="15881"/>
+            <a:srcRect b="69799" l="74671" r="11126" t="15881"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="360374" y="2167744"/>
               <a:ext cx="2075875" cy="1234810"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:grpSp>
           <p:nvGrpSpPr>
-            <p:cNvPr id="97" name="Google Shape;97;g341edf18d21_0_0"/>
+            <p:cNvPr id="197" name="Google Shape;197;g341edf18d21_0_0"/>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="2611947" y="2167344"/>
               <a:ext cx="2075875" cy="1850106"/>
               <a:chOff x="4996497" y="2185119"/>
               <a:chExt cx="2075875" cy="1850106"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
-              <p:cNvPr id="98" name="Google Shape;98;g341edf18d21_0_0"/>
+              <p:cNvPr id="198" name="Google Shape;198;g341edf18d21_0_0"/>
               <p:cNvPicPr preferRelativeResize="0"/>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill rotWithShape="1">
               <a:blip r:embed="rId3">
                 <a:alphaModFix/>
               </a:blip>
-              <a:srcRect b="69817" l="30713" r="55082" t="15161"/>
+              <a:srcRect b="69818" l="30714" r="55083" t="15162"/>
               <a:stretch/>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="4996497" y="2185119"/>
                 <a:ext cx="2075875" cy="1234810"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln cap="flat" cmpd="sng" w="28575">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:prstDash val="solid"/>
                 <a:round/>
                 <a:headEnd len="sm" w="sm" type="none"/>
                 <a:tailEnd len="sm" w="sm" type="none"/>
               </a:ln>
             </p:spPr>
           </p:pic>
           <p:sp>
             <p:nvSpPr>
-              <p:cNvPr id="99" name="Google Shape;99;g341edf18d21_0_0"/>
+              <p:cNvPr id="199" name="Google Shape;199;g341edf18d21_0_0"/>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5092937" y="3419925"/>
                 <a:ext cx="1912500" cy="615300"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                   <a:spcBef>
                     <a:spcPts val="0"/>
@@ -27552,84 +41078,84 @@
                     <a:solidFill>
                       <a:srgbClr val="351C75"/>
                     </a:solidFill>
                     <a:latin typeface="Lato"/>
                     <a:ea typeface="Lato"/>
                     <a:cs typeface="Lato"/>
                     <a:sym typeface="Lato"/>
                   </a:rPr>
                   <a:t>Allowing a stranger to transfer money through a personal bank account</a:t>
                 </a:r>
                 <a:endParaRPr b="1" sz="1100">
                   <a:solidFill>
                     <a:srgbClr val="351C75"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="100" name="Google Shape;100;g341edf18d21_0_0"/>
+            <p:cNvPr id="200" name="Google Shape;200;g341edf18d21_0_0"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="45391" l="60017" r="25779" t="39679"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4835999" y="2150821"/>
               <a:ext cx="2026608" cy="1251331"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="101" name="Google Shape;101;g341edf18d21_0_0"/>
+            <p:cNvPr id="201" name="Google Shape;201;g341edf18d21_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4893050" y="3402150"/>
               <a:ext cx="1912500" cy="465000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
@@ -27643,51 +41169,51 @@
                 <a:rPr b="1" lang="en-GB" sz="1100">
                   <a:solidFill>
                     <a:srgbClr val="351C75"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Giving credit card details to someone you don’t know</a:t>
               </a:r>
               <a:endParaRPr b="1" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="351C75"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="102" name="Google Shape;102;g341edf18d21_0_0"/>
+            <p:cNvPr id="202" name="Google Shape;202;g341edf18d21_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="380225" y="3402150"/>
               <a:ext cx="2026500" cy="765600"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                 <a:spcBef>
                   <a:spcPts val="0"/>
@@ -27739,114 +41265,114 @@
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="94"/>
+                                          <p:spTgt spid="194"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="106" name="Shape 106"/>
+        <p:cNvPr id="206" name="Shape 206"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="107" name="Google Shape;107;g1fb2e8a79f5_0_574"/>
+          <p:cNvPr id="207" name="Google Shape;207;g1fb2e8a79f5_0_574"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -27864,102 +41390,102 @@
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;g1fb2e8a79f5_0_574"/>
+          <p:cNvPr id="208" name="Google Shape;208;g1fb2e8a79f5_0_574"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2366325" y="1336750"/>
             <a:ext cx="6409500" cy="2681400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Financial troubles</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> can arise quickly, especially if someone doesn’t recognize the warning signs or know how to protect themselves.</a:t>
+              <a:t> can arise quickly, especially if someone doesn’t recognise the warning signs or know how to protect themselves.</a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
@@ -28000,262 +41526,663 @@
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>As you go through the information, note any signs of </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>financial exploitation</a:t>
+              <a:t>financial exploitation or money laundering</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1800">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr sz="1800">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="109" name="Google Shape;109;g1fb2e8a79f5_0_574"/>
+          <p:cNvPr id="209" name="Google Shape;209;g1fb2e8a79f5_0_574"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="83725" y="1625550"/>
             <a:ext cx="2143125" cy="2143125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvPr id="213" name="Shape 213"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;g1fb2e8a79f5_0_321"/>
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="214" name="Google Shape;214;g3f582f9d326_0_452"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="438725" y="2004025"/>
-            <a:ext cx="5443800" cy="1624200"/>
+            <a:off x="5524500" y="1333500"/>
+            <a:ext cx="2476500" cy="2667000"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd fmla="val 4615" name="adj"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="E2E8F0"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="215" name="Google Shape;215;g3f582f9d326_0_452"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="438150" y="1333500"/>
+            <a:ext cx="4762500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...2 lines deleted...]
-              <a:buSzPts val="3200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="1" lang="en-GB" sz="2200">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Yaz </a:t>
+              <a:t>Yaz and Adnam are best friends</a:t>
             </a:r>
-            <a:r>
-[...74 lines deleted...]
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="1" sz="2200">
+              <a:solidFill>
+                <a:srgbClr val="0543B3"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="216" name="Google Shape;216;g3f582f9d326_0_452"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="2047836"/>
+            <a:ext cx="4762500" cy="1116433"/>
+            <a:chOff x="438150" y="2047875"/>
+            <a:chExt cx="4762500" cy="904800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;g3f582f9d326_0_452"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="2047875"/>
+              <a:ext cx="4762500" cy="904800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 8421" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="1900"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="218" name="Google Shape;218;g3f582f9d326_0_452"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="2340102"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="2900">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>home</a:t>
+              </a:r>
+              <a:endParaRPr sz="2900">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;g3f582f9d326_0_452"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="2143125"/>
+              <a:ext cx="3848100" cy="714300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1900">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Before school</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1900">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1700">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>They always meet at Adnam's house and then walk to school together.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1700">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="220" name="Google Shape;220;g3f582f9d326_0_452"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="438150" y="3666980"/>
+            <a:ext cx="4762500" cy="1116433"/>
+            <a:chOff x="438150" y="3095625"/>
+            <a:chExt cx="4762500" cy="904800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;g3f582f9d326_0_452"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="438150" y="3095625"/>
+              <a:ext cx="4762500" cy="904800"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 8421" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4F7FC"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="E2E8F0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr sz="2000"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="222" name="Google Shape;222;g3f582f9d326_0_452"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="628650" y="3387852"/>
+              <a:ext cx="381000" cy="381000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-GB" sz="3000">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Material Icons"/>
+                  <a:ea typeface="Material Icons"/>
+                  <a:cs typeface="Material Icons"/>
+                  <a:sym typeface="Material Icons"/>
+                </a:rPr>
+                <a:t>school</a:t>
+              </a:r>
+              <a:endParaRPr sz="3000">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Material Icons"/>
+                <a:ea typeface="Material Icons"/>
+                <a:cs typeface="Material Icons"/>
+                <a:sym typeface="Material Icons"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;g3f582f9d326_0_452"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1162050" y="3190875"/>
+              <a:ext cx="3848100" cy="714300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" lang="en-GB" sz="1900">
+                  <a:solidFill>
+                    <a:srgbClr val="0543B3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>After school</a:t>
+              </a:r>
+              <a:endParaRPr b="1" sz="1900">
+                <a:solidFill>
+                  <a:srgbClr val="0543B3"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="300"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" lang="en-GB" sz="1700">
+                  <a:solidFill>
+                    <a:srgbClr val="262A33"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>They always meet in the playground and walk home together.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" sz="1700">
+                <a:solidFill>
+                  <a:srgbClr val="262A33"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;g1fb2e8a79f5_0_321"/>
+          <p:cNvPr id="224" name="Google Shape;224;g3f582f9d326_0_452"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -28273,107 +42200,107 @@
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="116" name="Google Shape;116;g1fb2e8a79f5_0_321"/>
+          <p:cNvPr id="225" name="Google Shape;225;g3f582f9d326_0_452"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="11816" l="0" r="0" t="0"/>
+          <a:srcRect b="13585" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6079575" y="1610726"/>
-            <a:ext cx="2802325" cy="2665650"/>
+            <a:off x="5799650" y="1561700"/>
+            <a:ext cx="1958600" cy="1692575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
   <a:themeElements>
     <a:clrScheme name="Simple Light">
       <a:dk1>
         <a:srgbClr val="262A33"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="262A33"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="262A33"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0543B3"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FF8022"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="51FF00"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFFFFF"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="FFFFFF"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="FFFFFF"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0543B3"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="0097A7"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
@@ -28864,30 +42791,588 @@
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="262A33"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="262A33"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="262A33"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="0543B3"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="FF8022"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="51FF00"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0543B3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="262A33"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="262A33"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="262A33"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="0543B3"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="FF8022"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0543B3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Charlotte Jessop</dc:creator>
 </cp:coreProperties>
 </file>