--- v1 (2026-08-18)
+++ v2 (2026-10-23)
@@ -188,306 +188,311 @@
     <p:sldId id="276" r:id="rId28"/>
     <p:sldId id="277" r:id="rId29"/>
     <p:sldId id="278" r:id="rId30"/>
     <p:sldId id="279" r:id="rId31"/>
     <p:sldId id="280" r:id="rId32"/>
     <p:sldId id="281" r:id="rId33"/>
     <p:sldId id="282" r:id="rId34"/>
     <p:sldId id="283" r:id="rId35"/>
     <p:sldId id="284" r:id="rId36"/>
     <p:sldId id="285" r:id="rId37"/>
     <p:sldId id="286" r:id="rId38"/>
     <p:sldId id="287" r:id="rId39"/>
     <p:sldId id="288" r:id="rId40"/>
     <p:sldId id="289" r:id="rId41"/>
     <p:sldId id="290" r:id="rId42"/>
     <p:sldId id="291" r:id="rId43"/>
     <p:sldId id="292" r:id="rId44"/>
     <p:sldId id="293" r:id="rId45"/>
     <p:sldId id="294" r:id="rId46"/>
     <p:sldId id="295" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cy="5143500" cx="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
+      <p:font typeface="Mate"/>
+      <p:regular r:id="rId48"/>
+      <p:italic r:id="rId49"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
       <p:font typeface="Lato"/>
-      <p:regular r:id="rId48"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId51"/>
+      <p:regular r:id="rId50"/>
+      <p:bold r:id="rId51"/>
+      <p:italic r:id="rId52"/>
+      <p:boldItalic r:id="rId53"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Lato Black"/>
-      <p:bold r:id="rId52"/>
-      <p:boldItalic r:id="rId53"/>
+      <p:bold r:id="rId54"/>
+      <p:boldItalic r:id="rId55"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId54" roundtripDataSignature="AMtx7mh65WtiE6oDCwUhrT4Li1YBgMdc/w=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId56" roundtripDataSignature="AMtx7mjW7jafzJQQK8ft/cfJgfAYOR1+Kw=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{D100EF5B-AB89-4C06-8F56-8FC5414785C8}">
-  <a:tblStyle styleId="{D100EF5B-AB89-4C06-8F56-8FC5414785C8}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{336A526D-A492-4D4D-A752-4359D4154F1A}">
+  <a:tblStyle styleId="{336A526D-A492-4D4D-A752-4359D4154F1A}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -565,55 +570,55 @@
       <a:tcTxStyle b="off" i="off"/>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle b="off" i="off"/>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId54" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Mate-regular.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Mate-italic.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-bold.fntdata"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LatoBlack-boldItalic.fntdata"/><Relationship Id="rId56" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -934,243 +939,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1273,63 +1278,63 @@
 <file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/money-mule-action-plan/money-laundering-linked-financial-exploitation-guidance-for-frontline-professionals-accessible" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/money-mule-action-plan/money-laundering-linked-financial-exploitation-guidance-for-frontline-professionals-accessible" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childrenssociety.org.uk/sites/default/files/2022-01/Child_Exploitation_Appropriate_Language_Guide_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/money-mule-action-plan/money-laundering-linked-financial-exploitation-guidance-for-frontline-professionals-accessible" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifas.org.uk/secure/contentPORT/uploads/documents/Protective%20Registration/Lesson%201-%20%20Is%20it%20fraud%20sort%20card-%202022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cifas" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifas.org.uk/secure/contentPORT/uploads/documents/Protective%20Registration/Lesson%201-%20%20Is%20it%20fraud%20sort%20card-%202022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="127" name="Shape 127"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -2052,82 +2057,100 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="314" name="Google Shape;314;g1fb2e8a79f5_0_584:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="320" name="Shape 320"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -3438,169 +3461,194 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="498" name="Google Shape;498;g341edf18d21_0_31:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Teacher note: some young people may have experienced this first hand, so </a:t>
-[...7 lines deleted...]
-              <a:t> is advised.</a:t>
+              <a:t>Teacher note: some young people may have experienced this first hand, so sensitivity is advised.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Depersonalise: What might </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>someone</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t> in this situation do? Rather than ‘What would </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>you</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t> do?’</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="503" name="Shape 503"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -3624,284 +3672,337 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="505" name="Google Shape;505;g141cf22378f_1_102:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>Prompt questions</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Who was being coerced into potentially laundering money? </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Adnam: “Mike’s brother asks Adnam if he can use his bank account” and “Adnam agrees and passes over his bank account details.”</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Yaz: “Mike tells Yaz that he is having problems with his bank account and asks if he can pay some money into her bank” </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Adnam then convinces Yaz to spend money on a </a:t>
-[...7 lines deleted...]
-              <a:t> advert: “Adnam shows Yaz an online advert which offers £10”</a:t>
+              <a:t>Adnam then convinces Yaz to spend money on a suspicious advert: “Adnam shows Yaz an online advert which offers £10”</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Did you consider Mike to be a criminal?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>It’s not clear what the origin of Mike’s money is. It’s also up to law enforcement to decide who is a criminal. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>When do people typically need to share their bank details</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Examples include setting up Direct Debit bill payments, or receiving refunds. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="511" name="Shape 511"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -3965,56 +4066,60 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="534" name="Shape 534"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4038,200 +4143,232 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="536" name="Google Shape;536;g30b21e690a0_0_6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>Further information</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Language note: current UK Gov guidance advises against using the term “money mule”: </a:t>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-304800" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>“the term ‘money mule’ should not be used to describe victims of financial exploitation due to the risk of dehumanising and stigmatising them.” Source </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>gov.uk</a:t>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="140" name="Shape 140"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4401,91 +4538,91 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answers throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
+              <a:t>It is suggested that students are provided with post-its or slips to write their questions on and as the teacher circulates throughout the lesson these questions can be collected and answered throughout the session or using an allocated ‘question time’ at the end of the session.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should be clear to preface any answers with this.</a:t>
+              <a:t>Students can be invited to respond to questions asked by their peers. If responses to questions are based on personal preference or opinion, the teacher should make this clear when answering.</a:t>
             </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
@@ -4532,234 +4669,283 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="546" name="Google Shape;546;g2797960957b_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Facilitate a short paired discussion, then take feedback from 2–3 pairs. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Prompt for a range of consequences if not raised: </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>criminal record</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>losing their bank account</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>being unable to open accounts elsewhere</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>family or relationship impact: shame, stigma, isolation</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Risks associated with contact with criminals</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>Emphasise that someone doesn't need to understand the full scheme to be legally responsible for their part in it.</a:t>
+              <a:t>Emphasise that someone doesn’t need to understand the full scheme to be legally responsible for their part in it.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="550" name="Shape 550"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -4779,82 +4965,100 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="552" name="Google Shape;552;g3f37db9cc9c_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="571" name="Shape 571"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -4878,138 +5082,168 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="573" name="Google Shape;573;g309d99e6819_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Transferring criminal money is a crime. If you let someone else use your bank account to transfer money, you could be funding serious organised crime. You may think it is easy money, but you could be landed with a criminal record.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Source: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>Money Mules - National Crime Agency</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="578" name="Shape 578"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5073,56 +5307,60 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="603" name="Shape 603"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5146,82 +5384,100 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="605" name="Google Shape;605;g204c165f9b2_0_13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="614" name="Shape 614"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5245,82 +5501,100 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="616" name="Google Shape;616;g27b47ed74fa_0_8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="625" name="Shape 625"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5344,82 +5618,100 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="627" name="Google Shape;627;g393df0ce300_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="643" name="Shape 643"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5483,56 +5775,60 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="668" name="Shape 668"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -5902,50 +6198,148 @@
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>“the term ‘money mule’ should not be used to describe victims of financial exploitation due to the risk of dehumanising and stigmatising them.” Source </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>gov.uk</a:t>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr indent="-304800" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The term “child financial exploitation” is preferable, as the term “money mule” essentially describes children as animals, dehumanising them. </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1100"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>More information is available on page 9 here: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Children’s Society</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="692" name="Shape 692"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -6015,51 +6409,162 @@
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>NB </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>language note: current UK Gov guidance advises against using the term “money mule”: </a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-304800" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>“the term ‘money mule’ should not be used to describe victims of financial exploitation due to the risk of dehumanising and stigmatising them.” Source </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>gov.uk</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-304800" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="●"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>The term “child financial exploitation” is preferable, as the term “money mule” essentially describes children as animals, dehumanising them. </a:t>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="151" name="Shape 151"/>
         <p:cNvGrpSpPr/>
@@ -6124,56 +6629,60 @@
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="173" name="Shape 173"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
@@ -6197,358 +6706,429 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="175" name="Google Shape;175;g1fb2e8a79f5_0_580:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Source </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
-              <a:t>here</a:t>
+              <a:t>Cifas</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Using parents’ bank details:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Could cause large spending bill</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Parents/carers may be struggling with finances</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Stranger transferring money:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Unknown reason for transfer</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Should raise suspicion</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Card details to a stranger</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Could lose money - they might spend on something</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Always be wary of sharing bank details</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>NB:</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
-              <a:t>If anything in students’ responses indicates risk / safeguarding concern, e.g. mentioning that they have been exposed to/invited to engage in similar </a:t>
-[...3 lines deleted...]
-              <a:t>activities, report to safeguarding</a:t>
+              <a:t>If anything in students’ responses indicates risk / safeguarding concern, e.g. mentioning that they have been exposed to/invited to engage in similar activities, report to safeguarding</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="186" name="Shape 186"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -6568,132 +7148,161 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="188" name="Google Shape;188;g341edf18d21_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Source </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>here</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB"/>
               <a:t>NB:</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
             <a:pPr indent="-298450" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1100"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>If anything in students’ responses indicates risk / safeguarding concern, e.g. mention that they have been exposed to/invited to engage in similar activities, report to safeguarding</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
@@ -6725,82 +7334,100 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="381300" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="205" name="Google Shape;205;g1fb2e8a79f5_0_574:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="1100"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Teacher note: emphasise that we will be looking at a fictional scenario to try to spot any warning signs. Students may recognise elements of things they’ve seen in real life, in the scenarios - there is no expectation of revealing personal information. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="210" name="Shape 210"/>
         <p:cNvGrpSpPr/>
@@ -6893,265 +7520,362 @@
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout41.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout42.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout43.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout43.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...2 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout44.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout45.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout46.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout47.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout47.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...2 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout48.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout49.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
-  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="6" name="Shape 6"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Google Shape;7;g33dcbe57f58_0_10"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-2282" l="-4222" r="-3757" t="-2440"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="7182681" y="3219806"/>
+            <a:ext cx="2039601" cy="1978026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Google Shape;8;g33dcbe57f58_0_10"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-5224" l="-1905" r="-1091" t="-5235"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="426625" y="302950"/>
+            <a:ext cx="2516427" cy="696225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst>
+        <p15:guide id="1" pos="302">
+          <p15:clr>
+            <a:srgbClr val="FA7B17"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Google Shape;7;g33dcbe57f58_0_1"/>
+          <p:cNvPr id="29" name="Google Shape;29;g33dcbe57f58_0_1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -7166,1497 +7890,1167 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Google Shape;8;g33dcbe57f58_0_1"/>
+          <p:cNvPr id="30" name="Google Shape;30;g33dcbe57f58_0_1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="31" name="Shape 31"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;g33dcbe57f58_0_17"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="262A33"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="33" name="Google Shape;33;g33dcbe57f58_0_17"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8055750" y="4325600"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
+  <p:cSld name="Divider slide 2">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 5">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_6">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="35" name="Shape 35"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;g33dcbe57f58_0_21"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="37" name="Google Shape;37;g33dcbe57f58_0_21"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8071200" y="4312800"/>
+            <a:ext cx="835000" cy="643375"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout">
   <p:cSld name="TITLE_ONLY_2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="29" name="Shape 29"/>
+        <p:cNvPr id="38" name="Shape 38"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="30" name="Google Shape;30;g33dcbe57f58_0_24"/>
+          <p:cNvPr id="39" name="Google Shape;39;g33dcbe57f58_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TITLE_AND_BODY_1">
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 2">
+  <p:cSld name="TITLE_AND_BODY_1_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="31" name="Shape 31"/>
+        <p:cNvPr id="40" name="Shape 40"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="32" name="Google Shape;32;g33dcbe57f58_0_26"/>
-[...58 lines deleted...]
-          <p:cNvPr id="34" name="Google Shape;34;g33dcbe57f58_0_28"/>
+          <p:cNvPr id="41" name="Google Shape;41;g33dcbe57f58_0_28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="644400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g33dcbe57f58_0_28"/>
+          <p:cNvPr id="42" name="Google Shape;42;g33dcbe57f58_0_28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2900">
+              <a:defRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
-[...85 lines deleted...]
-  <p:cSld name="TITLE_ONLY_3">
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="38" name="Shape 38"/>
+        <p:cNvPr id="44" name="Shape 44"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="39" name="Google Shape;39;g33dcbe57f58_0_33"/>
+          <p:cNvPr id="45" name="Google Shape;45;g3f531dc0338_0_118"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...277 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Section slide 1 2 (g3f582f9d326_64_0)">
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="41" name="Shape 41"/>
+        <p:cNvPr id="46" name="Shape 46"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="42" name="Google Shape;42;g3f582f9d326_0_1598"/>
-[...228 lines deleted...]
-          <p:cNvPr id="45" name="Google Shape;45;g3f531dc0338_0_109"/>
+          <p:cNvPr id="47" name="Google Shape;47;g3f531dc0338_0_109"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-GB"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="46" name="Google Shape;46;g3f531dc0338_0_109"/>
+          <p:cNvPr id="48" name="Google Shape;48;g3f531dc0338_0_109"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426625" y="302950"/>
             <a:ext cx="2516427" cy="696225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="47" name="Google Shape;47;g3f531dc0338_0_109"/>
+          <p:cNvPr id="49" name="Google Shape;49;g3f531dc0338_0_109"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7182681" y="3219806"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="48" name="Shape 48"/>
+        <p:cNvPr id="50" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="49" name="Google Shape;49;g3f531dc0338_0_113"/>
+          <p:cNvPr id="51" name="Google Shape;51;g3f531dc0338_0_113"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -8671,169 +9065,110 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="50" name="Google Shape;50;g3f531dc0338_0_113"/>
+          <p:cNvPr id="52" name="Google Shape;52;g3f531dc0338_0_113"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
   <p:cSld name="TITLE_ONLY_1_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
-        </a:solidFill>
-[...57 lines deleted...]
-          <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="54" name="Google Shape;54;g3f531dc0338_0_118"/>
+          <p:cNvPr id="54" name="Google Shape;54;g3f531dc0338_0_116"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
@@ -8951,215 +9286,282 @@
         <p:nvSpPr>
           <p:cNvPr id="12" name="Google Shape;12;g33dcbe57f58_0_4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0">
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="2900"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2900">
+              <a:defRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1">
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2">
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3">
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4">
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5">
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6">
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7">
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8">
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
   <p:cSld name="TITLE_AND_BODY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -9391,259 +9793,259 @@
         <p:nvSpPr>
           <p:cNvPr id="62" name="Google Shape;62;g3f531dc0338_0_124"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8556784" y="4749851"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
@@ -10154,122 +10556,376 @@
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
   <p:cSld name="Divider slide 2_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="77" name="Shape 77"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
-  <p:cSld name="TITLE_AND_TWO_COLUMNS_1_1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 2">
+  <p:cSld name="TITLE_ONLY_3">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="13" name="Shape 13"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Google Shape;14;g33dcbe57f58_0_33"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="9144000" cy="1015500"/>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;g33dcbe57f58_0_33"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="12" type="sldNum"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8556784" y="4749851"/>
+            <a:ext cx="548700" cy="393600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-            <a:noAutofit/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+          <a:lstStyle>
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="1400"/>
+              <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
-            <a:r>
-[...10 lines deleted...]
-            </a:endParaRPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="en-GB"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
   <p:cSld name="Section slide 1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="78" name="Shape 78"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -10492,445 +11148,529 @@
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8052064" y="4271278"/>
             <a:ext cx="793551" cy="585406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout33.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
-[...7 lines deleted...]
-    </p:bg>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1">
+  <p:cSld name="Section slide 1_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="86" name="Shape 86"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;g3f582f9d326_0_93"/>
+          <p:cNvPr id="87" name="Google Shape;87;g3f582f9d326_0_130"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1373700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover" type="title">
+  <p:cSld name="TITLE">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="88" name="Shape 88"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;g3f582f9d326_0_93"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8472458" y="4663217"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-GB"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="88" name="Google Shape;88;g3f582f9d326_0_93"/>
+          <p:cNvPr id="90" name="Google Shape;90;g3f582f9d326_0_93"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426625" y="302950"/>
             <a:ext cx="2516427" cy="696225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="89" name="Google Shape;89;g3f582f9d326_0_93"/>
+          <p:cNvPr id="91" name="Google Shape;91;g3f582f9d326_0_93"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-2283" l="-4222" r="-3758" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7182681" y="3219806"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_1">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="90" name="Shape 90"/>
+        <p:cNvPr id="92" name="Shape 92"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;g3f582f9d326_0_97"/>
+          <p:cNvPr id="93" name="Google Shape;93;g3f582f9d326_0_97"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -10945,346 +11685,635 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="92" name="Google Shape;92;g3f582f9d326_0_97"/>
+          <p:cNvPr id="94" name="Google Shape;94;g3f582f9d326_0_97"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1">
   <p:cSld name="TITLE_ONLY_1_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
-        </a:solidFill>
-[...57 lines deleted...]
-          <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="95" name="Shape 95"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="96" name="Google Shape;96;g3f582f9d326_0_102"/>
+          <p:cNvPr id="96" name="Google Shape;96;g3f582f9d326_0_100"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout37.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
-  <p:cSld name="TITLE_AND_BODY">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="97" name="Shape 97"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="98" name="Google Shape;98;g3f582f9d326_0_104"/>
+          <p:cNvPr id="98" name="Google Shape;98;g3f582f9d326_0_102"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout38.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
-  <p:cSld name="TITLE_AND_BODY_1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="0543B3"/>
+          <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="99" name="Shape 99"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="100" name="Google Shape;100;g3f582f9d326_0_106"/>
+          <p:cNvPr id="100" name="Google Shape;100;g3f582f9d326_0_104"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout39.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
-  <p:cSld name="SECTION_HEADER">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
+  <p:cSld name="TITLE_AND_BODY_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="262A33"/>
+          <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="101" name="Shape 101"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="102" name="Google Shape;102;g3f582f9d326_0_106"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="650200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 2 1">
+  <p:cSld name="Section slide 1 2 (g3f582f9d326_64_0)">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="16" name="Shape 16"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;g3f582f9d326_0_108"/>
+          <p:cNvPr id="17" name="Google Shape;17;g3f582f9d326_0_1598"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="272750" y="220200"/>
+            <a:ext cx="8349900" cy="575100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Lato"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Contents" type="secHead">
+  <p:cSld name="SECTION_HEADER">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="103" name="Shape 103"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;g3f582f9d326_0_108"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="388800" y="298800"/>
             <a:ext cx="6785400" cy="781500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
@@ -11306,310 +12335,310 @@
               <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Contents</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="103" name="Google Shape;103;g3f582f9d326_0_108"/>
+          <p:cNvPr id="105" name="Google Shape;105;g3f582f9d326_0_108"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;g3f582f9d326_0_108"/>
+          <p:cNvPr id="106" name="Google Shape;106;g3f582f9d326_0_108"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8556784" y="4749851"/>
             <a:ext cx="548700" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
@@ -11618,226 +12647,129 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-GB"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="TITLE">
+<file path=ppt/slideLayouts/slideLayout41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
+  <p:cSld name="TITLE_ONLY_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:srgbClr val="262A33"/>
+          <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="107" name="Shape 107"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="Google Shape;16;g33dcbe57f58_0_10"/>
-[...96 lines deleted...]
-          <p:cNvPr id="106" name="Google Shape;106;g3f582f9d326_0_112"/>
+          <p:cNvPr id="108" name="Google Shape;108;g3f582f9d326_0_112"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide" type="twoColTx">
   <p:cSld name="TITLE_AND_TWO_COLUMNS">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="107" name="Shape 107"/>
+        <p:cNvPr id="109" name="Shape 109"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;g3f582f9d326_0_114"/>
+          <p:cNvPr id="110" name="Google Shape;110;g3f582f9d326_0_114"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="262A33"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -11852,142 +12784,142 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="109" name="Google Shape;109;g3f582f9d326_0_114"/>
+          <p:cNvPr id="111" name="Google Shape;111;g3f582f9d326_0_114"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1">
   <p:cSld name="Divider slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="110" name="Shape 110"/>
+        <p:cNvPr id="112" name="Shape 112"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 2">
   <p:cSld name="TITLE_AND_TWO_COLUMNS_2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="111" name="Shape 111"/>
+        <p:cNvPr id="113" name="Shape 113"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Google Shape;112;g3f582f9d326_0_118"/>
+          <p:cNvPr id="114" name="Google Shape;114;g3f582f9d326_0_118"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="262A33"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -12002,284 +12934,284 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="113" name="Google Shape;113;g3f582f9d326_0_118"/>
+          <p:cNvPr id="115" name="Google Shape;115;g3f582f9d326_0_118"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Cover 2">
   <p:cSld name="TITLE_2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="114" name="Shape 114"/>
+        <p:cNvPr id="116" name="Shape 116"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="115" name="Google Shape;115;g3f582f9d326_0_121"/>
+          <p:cNvPr id="117" name="Google Shape;117;g3f582f9d326_0_121"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-5225" l="-1905" r="-1092" t="-5236"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="426625" y="222564"/>
             <a:ext cx="2516427" cy="696225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="116" name="Google Shape;116;g3f582f9d326_0_121"/>
+          <p:cNvPr id="118" name="Google Shape;118;g3f582f9d326_0_121"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-2272" l="-4222" r="-3758" t="-2440"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="-5400000">
             <a:off x="7184749" y="3227346"/>
             <a:ext cx="2039601" cy="1978026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst>
         <p15:guide id="1" pos="302">
           <p15:clr>
             <a:srgbClr val="FA7B17"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 1 1">
   <p:cSld name="TITLE_ONLY_1_1_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="117" name="Shape 117"/>
+        <p:cNvPr id="119" name="Shape 119"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="118" name="Google Shape;118;g3f582f9d326_0_124"/>
+          <p:cNvPr id="120" name="Google Shape;120;g3f582f9d326_0_124"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout46.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2 1 1">
   <p:cSld name="Divider slide 2_1">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="119" name="Shape 119"/>
+        <p:cNvPr id="121" name="Shape 121"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
   <p:cSld name="Section slide 1">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="120" name="Shape 120"/>
+        <p:cNvPr id="122" name="Shape 122"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;g3f582f9d326_0_127"/>
+          <p:cNvPr id="123" name="Google Shape;123;g3f582f9d326_0_127"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="1015500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
@@ -12294,159 +13226,75 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="122" name="Google Shape;122;g3f582f9d326_0_127"/>
+          <p:cNvPr id="124" name="Google Shape;124;g3f582f9d326_0_127"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-9684" l="-7535" r="-5779" t="-8129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8055750" y="4325600"/>
             <a:ext cx="835000" cy="643375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-    </p:spTree>
-[...82 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1 2">
   <p:cSld name="Divider/pullout 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="125" name="Shape 125"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -12471,420 +13319,400 @@
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8052064" y="4271278"/>
             <a:ext cx="793551" cy="585406"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
-[...7 lines deleted...]
-    </p:bg>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1 1 1">
+  <p:cSld name="Section slide 1_1_1">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="18" name="Shape 18"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;g33dcbe57f58_0_31"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section slide 1 1">
+  <p:cSld name="TITLE_AND_TWO_COLUMNS_1_1">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="20" name="Shape 20"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;g33dcbe57f58_0_8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="1015500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide 2">
+  <p:cSld name="TITLE_AND_BODY_1">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0543B3"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="19" name="Google Shape;19;g33dcbe57f58_0_13"/>
+          <p:cNvPr id="23" name="Google Shape;23;g33dcbe57f58_0_26"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8069450" y="4311925"/>
+            <a:ext cx="835000" cy="644400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider slide" type="tx">
+  <p:cSld name="TITLE_AND_BODY">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="262A33"/>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="24" name="Shape 24"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="25" name="Google Shape;25;g33dcbe57f58_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8418" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Divider/pullout 1">
   <p:cSld name="TITLE_ONLY_1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="0543B3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="20" name="Shape 20"/>
+        <p:cNvPr id="26" name="Shape 26"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="21" name="Google Shape;21;g33dcbe57f58_0_15"/>
+          <p:cNvPr id="27" name="Google Shape;27;g33dcbe57f58_0_15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="-8417" l="-5677" r="-7637" t="-10644"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8069450" y="4311925"/>
             <a:ext cx="835000" cy="650200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-[...245 lines deleted...]
-
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout37.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout41.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout42.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout43.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout44.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout45.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout46.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout47.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout49.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -12919,701 +13747,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -13658,701 +14486,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/slideMaster3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -14397,873 +15225,873 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reportfraud.police.uk/reporting-a-fraud/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reportfraud.police.uk/reporting-a-fraud/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reportfraud.police.uk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citizensadvice.org.uk/debt-and-money/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reportfraud.police.uk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/a49c366c-3bc5-4bbf-a22c-ac41e6e0c423" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takefive-stopfraud.org.uk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takefive-stopfraud.org.uk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimestoppers-uk.org/news-campaigns/campaigns/tackling-the-financial-exploitation-of-students" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalcrimeagency.gov.uk/moneymuling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalcrimeagency.gov.uk/moneymuling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalcrimeagency.gov.uk/moneymuling" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.ftflic.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ft.com/content/a49c366c-3bc5-4bbf-a22c-ac41e6e0c423" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.takefive-stopfraud.org.uk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimestoppers-uk.org/news-campaigns/campaigns/tackling-the-financial-exploitation-of-students" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalcrimeagency.gov.uk/moneymuling" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout48.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="262A33"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="130" name="Shape 130"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -15300,115 +16128,91 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>How to </a:t>
+              <a:t>How to manage </a:t>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr b="1" sz="4800">
+            <a:endParaRPr b="1" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="3600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="4800">
-[...10 lines deleted...]
-            <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>financial risk </a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="132" name="Google Shape;132;g3f531dc0338_0_76"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="360375" y="4529800"/>
             <a:ext cx="6681300" cy="338700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -15430,59 +16234,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>This session is aimed at Year 9 and</a:t>
-[...7 lines deleted...]
-              <a:t> is also appropriate for KS4 and KS5</a:t>
+              <a:t>This session is aimed at Year 9 and is also appropriate for KS4 and KS5</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="133" name="Google Shape;133;g3f531dc0338_0_76" title="noun-crowdfunding-16247.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="14296" l="0" r="0" t="0"/>
           <a:stretch/>
@@ -15539,63 +16335,79 @@
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="231" name="Google Shape;231;g3f582f9d326_0_641"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5505450" y="1543050"/>
             <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -15617,117 +16429,141 @@
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="233" name="Google Shape;233;g3f582f9d326_0_641"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1285875"/>
             <a:ext cx="4762500" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Monday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="234" name="Google Shape;234;g3f582f9d326_0_641"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -15806,211 +16642,251 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 8421" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000"/>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="237" name="Google Shape;237;g3f582f9d326_0_641"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2154365"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>home</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="238" name="Google Shape;238;g3f582f9d326_0_641"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="1952625"/>
               <a:ext cx="3657600" cy="714300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1900"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1900">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Meeting up</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1900">
+              <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1700"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1700">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On Monday, Yaz arrives at Adnam’s house as normal.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1700">
+              <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="239" name="Google Shape;239;g3f582f9d326_0_641"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="3206997"/>
             <a:ext cx="4572000" cy="1345166"/>
             <a:chOff x="438150" y="2905125"/>
             <a:chExt cx="4572000" cy="904800"/>
           </a:xfrm>
@@ -16028,211 +16904,251 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 8421" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000"/>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="241" name="Google Shape;241;g3f582f9d326_0_641"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="3202115"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>directions_walk</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="242" name="Google Shape;242;g3f582f9d326_0_641"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="3000375"/>
               <a:ext cx="3657600" cy="714300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1900"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1900">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Walking to school</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1900">
+              <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1700"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1700">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>As they walk to school they both tell each other about all the things they did at the weekend.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1700">
+              <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -16255,72 +17171,80 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1285875"/>
             <a:ext cx="4762500" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Tuesday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="248" name="Google Shape;248;g3f582f9d326_0_882"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="1857376"/>
             <a:ext cx="4572000" cy="1637727"/>
             <a:chOff x="438150" y="1857375"/>
             <a:chExt cx="4572000" cy="1000200"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -16337,266 +17261,322 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 7619" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1700"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="1700"/>
+              <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="250" name="Google Shape;250;g3f582f9d326_0_882"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2206371"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>group</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="251" name="Google Shape;251;g3f582f9d326_0_882"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="1952625"/>
               <a:ext cx="3657600" cy="809700"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1787"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1788">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1788" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Meeting Mike</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1788">
+              <a:endParaRPr b="1" i="0" sz="1788" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="225"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1556"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1556">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1556" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On their way to school Yaz and Adnam meet up with Mike. </a:t>
               </a:r>
-              <a:endParaRPr sz="1556">
+              <a:endParaRPr b="0" i="0" sz="1556" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1556"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="1556">
+              <a:endParaRPr b="0" i="0" sz="1556" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1556"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1556">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1556" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Mike has two heavy bags full of energy drinks with him. </a:t>
               </a:r>
-              <a:endParaRPr sz="1556">
+              <a:endParaRPr b="0" i="0" sz="1556" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="252" name="Google Shape;252;g3f582f9d326_0_882"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="3596798"/>
             <a:ext cx="4572000" cy="1402087"/>
             <a:chOff x="438150" y="3000364"/>
             <a:chExt cx="4572000" cy="1181700"/>
           </a:xfrm>
@@ -16614,221 +17594,257 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 7619" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="1800"/>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="254" name="Google Shape;254;g3f582f9d326_0_882"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="3191959"/>
               <a:ext cx="3657600" cy="809700"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1787"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1788">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1788" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Asking a favour</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1788">
+              <a:endParaRPr b="1" i="0" sz="1788" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="225"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1556"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1556">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1556" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>Mike asks Adnam to take one of the bags to school for £2. </a:t>
+                <a:t>Mike asks Adnam to take one of the bags to school for £2. When they arrive at school Adnam gives Mike the bag back in the playground.</a:t>
               </a:r>
-              <a:r>
-[...11 lines deleted...]
-              <a:endParaRPr sz="1556">
+              <a:endParaRPr b="0" i="0" sz="1556" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="255" name="Google Shape;255;g3f582f9d326_0_882"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5334000" y="1333500"/>
             <a:ext cx="3238500" cy="2476500"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="256" name="Google Shape;256;g3f582f9d326_0_882"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -16912,63 +17928,79 @@
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="259" name="Google Shape;259;g3f582f9d326_0_882" title="noun-pound-sign-8314228.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="17164" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="587200" y="3858625"/>
             <a:ext cx="456249" cy="377949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -17015,240 +18047,296 @@
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 8888" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F4F7FC"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="265" name="Google Shape;265;g3f582f9d326_0_1262"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1162050" y="3367274"/>
             <a:ext cx="3657600" cy="1323600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The offer &amp; payment</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1900">
+            <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1550"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1550">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Mike offers Yaz £20  if she does this for him. </a:t>
+              <a:t>Mike offers Yaz £20 if she does this for him. </a:t>
             </a:r>
-            <a:endParaRPr sz="1550">
+            <a:endParaRPr b="0" i="0" sz="1550" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="300"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1550"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1550">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>On the way home they visit the bank and make the payments.</a:t>
             </a:r>
-            <a:endParaRPr sz="1550">
+            <a:endParaRPr b="0" i="0" sz="1550" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="266" name="Google Shape;266;g3f582f9d326_0_1262"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5334000" y="1333500"/>
             <a:ext cx="3238500" cy="2476500"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="267" name="Google Shape;267;g3f582f9d326_0_1262"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5505450" y="1543050"/>
             <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -17270,117 +18358,141 @@
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="269" name="Google Shape;269;g3f582f9d326_0_1262"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1141688"/>
             <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Wednesday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="270" name="Google Shape;270;g3f582f9d326_0_1262"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -17459,223 +18571,251 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 8888" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="273" name="Google Shape;273;g3f582f9d326_0_1262"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2353628"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>help</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="274" name="Google Shape;274;g3f582f9d326_0_1262"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="1897657"/>
               <a:ext cx="3657600" cy="1150200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1758"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1758">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1758" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>A</a:t>
+                <a:t>A request</a:t>
               </a:r>
-              <a:r>
-[...11 lines deleted...]
-              <a:endParaRPr b="1" sz="1758">
+              <a:endParaRPr b="1" i="0" sz="1758" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="300"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1434"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1434">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1434" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On Wednesday, Mike tells Yaz that he is having problems with his bank account and asks if he can pay some money into her bank and then she can take it out and give it to him.</a:t>
               </a:r>
-              <a:endParaRPr sz="1434">
+              <a:endParaRPr b="0" i="0" sz="1434" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="275" name="Google Shape;275;g3f582f9d326_0_1262" title="noun-pound-sign-8314228.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="17164" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
@@ -17817,63 +18957,79 @@
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="283" name="Google Shape;283;g3f582f9d326_0_1458"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5505450" y="1543050"/>
             <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -17895,117 +19051,141 @@
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="285" name="Google Shape;285;g3f582f9d326_0_1458"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1141667"/>
             <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Thursday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="286" name="Google Shape;286;g3f582f9d326_0_1458"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="1619250"/>
             <a:ext cx="4572000" cy="1238400"/>
             <a:chOff x="438150" y="1619250"/>
             <a:chExt cx="4572000" cy="1238400"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -18022,223 +19202,251 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 10769" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="288" name="Google Shape;288;g3f582f9d326_0_1458"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2091690"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>directions_car</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="289" name="Google Shape;289;g3f582f9d326_0_1458"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="1714500"/>
               <a:ext cx="3657600" cy="1047900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1750"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1750">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>A</a:t>
+                <a:t>A lift home</a:t>
               </a:r>
-              <a:r>
-[...11 lines deleted...]
-              <a:endParaRPr b="1" sz="1750">
+              <a:endParaRPr b="1" i="0" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1430"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1430">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1430" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On Thursday, Mike offers Yaz and Adnam a lift home in his brother’s car.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1430">
+              <a:endParaRPr b="0" i="0" sz="1430" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="290" name="Google Shape;290;g3f582f9d326_0_1458"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
@@ -18318,243 +19526,291 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 7368" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="293" name="Google Shape;293;g3f582f9d326_0_1458"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="3758565"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>account_balance</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="294" name="Google Shape;294;g3f582f9d326_0_1458"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="3095625"/>
               <a:ext cx="3657600" cy="1619100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1619"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1619">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1619" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Selling on eBay</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1619">
+              <a:endParaRPr b="1" i="0" sz="1619" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1323"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1323">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1323" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On the way home, Mike’s brother asks Adnam if he can use his bank account to pay the money into for some things that he is selling on eBay. </a:t>
               </a:r>
-              <a:endParaRPr sz="1323">
+              <a:endParaRPr b="0" i="0" sz="1323" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1323"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1323">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1323" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Adnam agrees and passes over his bank account details.</a:t>
               </a:r>
-              <a:endParaRPr sz="1323">
+              <a:endParaRPr b="0" i="0" sz="1323" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -18583,63 +19839,79 @@
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="300" name="Google Shape;300;g3f582f9d326_0_1657"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5505450" y="1543050"/>
             <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -18723,117 +19995,141 @@
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="303" name="Google Shape;303;g3f582f9d326_0_1657"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1141667"/>
             <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Friday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="304" name="Google Shape;304;g3f582f9d326_0_1657"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="1619250"/>
             <a:ext cx="4572000" cy="1428900"/>
             <a:chOff x="438150" y="1619250"/>
             <a:chExt cx="4572000" cy="1428900"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -18850,211 +20146,251 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 9334" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="306" name="Google Shape;306;g3f582f9d326_0_1657"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2186940"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>computer</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="307" name="Google Shape;307;g3f582f9d326_0_1657"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="1714500"/>
               <a:ext cx="3657600" cy="1238400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1750"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1750">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Online advert</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1750">
+              <a:endParaRPr b="1" i="0" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="300"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1430"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1430">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1430" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On Friday, Adnam shows Yaz an online advert which offers £10 for volunteers to help by taking wage payments for people without a bank account. </a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1430">
+              <a:endParaRPr b="1" i="0" sz="1430" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="308" name="Google Shape;308;g3f582f9d326_0_1657"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="3190875"/>
             <a:ext cx="4572000" cy="1428900"/>
             <a:chOff x="438150" y="3190875"/>
             <a:chExt cx="4572000" cy="1428900"/>
           </a:xfrm>
@@ -19072,211 +20408,251 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 9332" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="310" name="Google Shape;310;g3f582f9d326_0_1657"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="3758565"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>assignment</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="311" name="Google Shape;311;g3f582f9d326_0_1657"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="3286125"/>
               <a:ext cx="3657600" cy="1238400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1750"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1750">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Providing details</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1750">
+              <a:endParaRPr b="1" i="0" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="300"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1430"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1430">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1430" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Yaz is interested; she signs up through the advert and provides her bank details.</a:t>
               </a:r>
-              <a:endParaRPr sz="1430">
+              <a:endParaRPr b="0" i="0" sz="1430" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -19295,289 +20671,321 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="316" name="Google Shape;316;g1fb2e8a79f5_0_584"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2581225" y="1378250"/>
             <a:ext cx="5878200" cy="1847100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What were the red flags?</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Discuss with your partner where you have identified risks of financial exploitation and money laundering. </a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Be prepared to feed back to the class.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="317" name="Google Shape;317;g1fb2e8a79f5_0_584"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="283650" y="1266100"/>
             <a:ext cx="2143125" cy="2143125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="318" name="Google Shape;318;g1fb2e8a79f5_0_584"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="622350" y="3526950"/>
             <a:ext cx="7915800" cy="714300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>As we go through the answers again, make a note of any </a:t>
+              <a:t>As we go through the answers again, make a note of any warning signs you missed. These will be highlighted and explained in a blue box like this.</a:t>
             </a:r>
-            <a:r>
-[...35 lines deleted...]
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="319" name="Google Shape;319;g1fb2e8a79f5_0_584"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -19742,113 +21150,137 @@
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="325" name="Google Shape;325;g1fb2e8a79f5_0_521"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1333500"/>
             <a:ext cx="4762500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2200">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Yaz and Adnam are best friends</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="326" name="Google Shape;326;g1fb2e8a79f5_0_521"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="2047836"/>
             <a:ext cx="4762500" cy="1116433"/>
             <a:chOff x="438150" y="2047875"/>
             <a:chExt cx="4762500" cy="904800"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -19865,203 +21297,243 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 8421" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1900"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="1900"/>
+              <a:endParaRPr b="0" i="0" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="328" name="Google Shape;328;g1fb2e8a79f5_0_521"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2340102"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2900"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2900">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>home</a:t>
               </a:r>
-              <a:endParaRPr sz="2900">
+              <a:endParaRPr b="0" i="0" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="329" name="Google Shape;329;g1fb2e8a79f5_0_521"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="2143125"/>
               <a:ext cx="3848100" cy="714300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1900"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1900">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Before school</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1900">
+              <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1700"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1700">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>They always meet at Adnam's house and then walk to school together.</a:t>
+                <a:t>They always meet at Adnam’s house and then walk to school together.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1700">
+              <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="330" name="Google Shape;330;g1fb2e8a79f5_0_521"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="3666980"/>
             <a:ext cx="4762500" cy="1116433"/>
             <a:chOff x="438150" y="3095625"/>
             <a:chExt cx="4762500" cy="904800"/>
           </a:xfrm>
@@ -20079,203 +21551,243 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 8421" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000"/>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="332" name="Google Shape;332;g1fb2e8a79f5_0_521"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="3387852"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>school</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="333" name="Google Shape;333;g1fb2e8a79f5_0_521"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="3190875"/>
               <a:ext cx="3848100" cy="714300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1900"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1900">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>After school</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1900">
+              <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1700"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1700">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>They always meet in the playground and walk home together.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1700">
+              <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="334" name="Google Shape;334;g1fb2e8a79f5_0_521"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
@@ -20364,69 +21876,83 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="5587825" y="3709025"/>
             <a:ext cx="2413200" cy="495600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>No red flags</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
@@ -20526,63 +22052,79 @@
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="342" name="Google Shape;342;g3f58c005707_0_13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5505450" y="1543050"/>
             <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -20604,117 +22146,141 @@
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="344" name="Google Shape;344;g3f58c005707_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1285875"/>
             <a:ext cx="4762500" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Monday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="345" name="Google Shape;345;g3f58c005707_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -20793,211 +22359,251 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 8421" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000"/>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="348" name="Google Shape;348;g3f58c005707_0_13"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2154365"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>home</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="349" name="Google Shape;349;g3f58c005707_0_13"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="1952625"/>
               <a:ext cx="3657600" cy="714300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1900"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1900">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Meeting up</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1900">
+              <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1700"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1700">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On Monday, Yaz arrives at Adnam’s house as normal.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1700">
+              <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="350" name="Google Shape;350;g3f58c005707_0_13"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="3206997"/>
             <a:ext cx="4572000" cy="1345166"/>
             <a:chOff x="438150" y="2905125"/>
             <a:chExt cx="4572000" cy="904800"/>
           </a:xfrm>
@@ -21015,273 +22621,327 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 8421" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000"/>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="352" name="Google Shape;352;g3f58c005707_0_13"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="3202115"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>directions_walk</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="353" name="Google Shape;353;g3f58c005707_0_13"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="3000375"/>
               <a:ext cx="3657600" cy="714300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1900"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1900">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Walking to school</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1900">
+              <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1700"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1700">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>As they walk to school they both tell each other about all the things they did at the weekend.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1700">
+              <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="354" name="Google Shape;354;g3f58c005707_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5334000" y="4119125"/>
             <a:ext cx="2413200" cy="495600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>No red flags</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
@@ -21375,72 +23035,80 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1285875"/>
             <a:ext cx="4762500" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Tuesday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="360" name="Google Shape;360;g3f58c005707_0_29"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="1857376"/>
             <a:ext cx="4572000" cy="1637727"/>
             <a:chOff x="438150" y="1857375"/>
             <a:chExt cx="4572000" cy="1000200"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -21457,266 +23125,322 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 7619" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1700"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="1700"/>
+              <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="362" name="Google Shape;362;g3f58c005707_0_29"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2206371"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>group</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="363" name="Google Shape;363;g3f58c005707_0_29"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="1952625"/>
               <a:ext cx="3657600" cy="809700"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1787"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1788">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1788" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Meeting Mike</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1788">
+              <a:endParaRPr b="1" i="0" sz="1788" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="225"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1556"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1556">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1556" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On their way to school Yaz and Adnam meet up with Mike. </a:t>
               </a:r>
-              <a:endParaRPr sz="1556">
+              <a:endParaRPr b="0" i="0" sz="1556" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1556"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="1556">
+              <a:endParaRPr b="0" i="0" sz="1556" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1556"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1556">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1556" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Mike has two heavy bags full of energy drinks with him. </a:t>
               </a:r>
-              <a:endParaRPr sz="1556">
+              <a:endParaRPr b="0" i="0" sz="1556" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="364" name="Google Shape;364;g3f58c005707_0_29"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="3596798"/>
             <a:ext cx="4572000" cy="1402087"/>
             <a:chOff x="438150" y="3000364"/>
             <a:chExt cx="4572000" cy="1181700"/>
           </a:xfrm>
@@ -21734,221 +23458,257 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 7619" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="1800"/>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="366" name="Google Shape;366;g3f58c005707_0_29"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="3191959"/>
               <a:ext cx="3657600" cy="809700"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1787"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1788">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1788" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Asking a favour</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1788">
+              <a:endParaRPr b="1" i="0" sz="1788" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="225"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1556"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1556">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1556" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>Mike asks Adnam to take one of the bags to school for £2. </a:t>
+                <a:t>Mike asks Adnam to take one of the bags to school for £2. When they arrive at school Adnam gives Mike the bag back in the playground.</a:t>
               </a:r>
-              <a:r>
-[...11 lines deleted...]
-              <a:endParaRPr sz="1556">
+              <a:endParaRPr b="0" i="0" sz="1556" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="367" name="Google Shape;367;g3f58c005707_0_29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5334000" y="1333500"/>
             <a:ext cx="3238500" cy="2476500"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="368" name="Google Shape;368;g3f58c005707_0_29"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
@@ -22032,63 +23792,79 @@
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="371" name="Google Shape;371;g3f58c005707_0_29" title="noun-pound-sign-8314228.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="17164" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="587200" y="3858625"/>
             <a:ext cx="456249" cy="377949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -22129,72 +23905,80 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1285875"/>
             <a:ext cx="4762500" cy="476400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Tuesday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="377" name="Google Shape;377;g3f58c005707_0_45"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="1857376"/>
             <a:ext cx="4572000" cy="1637727"/>
             <a:chOff x="438150" y="1857375"/>
             <a:chExt cx="4572000" cy="1000200"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -22211,266 +23995,322 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 7619" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1700"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="1700"/>
+              <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="379" name="Google Shape;379;g3f58c005707_0_45"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2206371"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>group</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="380" name="Google Shape;380;g3f58c005707_0_45"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="1952625"/>
               <a:ext cx="3657600" cy="809700"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1787"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1788">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1788" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Meeting Mike</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1788">
+              <a:endParaRPr b="1" i="0" sz="1788" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="225"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1556"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1556">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1556" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On their way to school Yaz and Adnam meet up with Mike. </a:t>
               </a:r>
-              <a:endParaRPr sz="1556">
+              <a:endParaRPr b="0" i="0" sz="1556" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1556"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="1556">
+              <a:endParaRPr b="0" i="0" sz="1556" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1556"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1556">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1556" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Mike has two heavy bags full of energy drinks with him. </a:t>
               </a:r>
-              <a:endParaRPr sz="1556">
+              <a:endParaRPr b="0" i="0" sz="1556" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="381" name="Google Shape;381;g3f58c005707_0_45"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="3596798"/>
             <a:ext cx="4572000" cy="1402087"/>
             <a:chOff x="438150" y="3000364"/>
             <a:chExt cx="4572000" cy="1181700"/>
           </a:xfrm>
@@ -22488,282 +24328,318 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 7619" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="1800"/>
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="383" name="Google Shape;383;g3f58c005707_0_45"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="3191959"/>
               <a:ext cx="3657600" cy="809700"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1787"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1788">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1788" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Asking a favour</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1788">
+              <a:endParaRPr b="1" i="0" sz="1788" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="225"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1556"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1556" u="sng">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1556" u="sng" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Mike asks Adnam to take one of the bags to school for £2.</a:t>
               </a:r>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1556">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1556" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t> </a:t>
+                <a:t> When they arrive at school Adnam gives Mike the bag back in the playground.</a:t>
               </a:r>
-              <a:r>
-[...11 lines deleted...]
-              <a:endParaRPr sz="1556">
+              <a:endParaRPr b="0" i="0" sz="1556" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="384" name="Google Shape;384;g3f58c005707_0_45"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5883850" y="1641100"/>
             <a:ext cx="2258400" cy="1727100"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="6650">
+          <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="385" name="Google Shape;385;g3f58c005707_0_45"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="386" name="Google Shape;386;g3f58c005707_0_45"/>
@@ -22804,63 +24680,79 @@
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="39850">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="388" name="Google Shape;388;g3f58c005707_0_45" title="noun-pound-sign-8314228.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="17164" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="587200" y="3858625"/>
             <a:ext cx="456249" cy="377949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -22878,75 +24770,80 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="5288800" y="3718175"/>
             <a:ext cx="3448500" cy="1280700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This could be the beginning of a grooming process: checking if a young person is open to exchanging a request for money.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="137" name="Shape 137"/>
@@ -23016,51 +24913,51 @@
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="139" name="Google Shape;139;g141cf22378f_1_39"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="526375" y="1721850"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{D100EF5B-AB89-4C06-8F56-8FC5414785C8}</a:tableStyleId>
+                <a:tableStyleId>{336A526D-A492-4D4D-A752-4359D4154F1A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1395650"/>
                 <a:gridCol w="1294000"/>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1344825"/>
                 <a:gridCol w="1344825"/>
               </a:tblGrid>
               <a:tr h="396200">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
@@ -23556,72 +25453,80 @@
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                     <a:solidFill>
                       <a:srgbClr val="F9CB9C"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="1193800">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Mobile phone products</a:t>
                       </a:r>
-                      <a:endParaRPr b="1">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -23632,69 +25537,77 @@
                     <a:lnT cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Cryptocurrency</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" u="none" cap="none" strike="noStrike">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:srgbClr val="262A33"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -23705,72 +25618,80 @@
                     <a:lnT cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:solidFill>
                             <a:schemeClr val="accent2"/>
                           </a:solidFill>
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Financial exploitation </a:t>
                       </a:r>
-                      <a:endParaRPr b="1">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:schemeClr val="accent2"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -23781,69 +25702,77 @@
                     <a:lnT cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Online gaming</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" u="none" cap="none" strike="noStrike">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:srgbClr val="262A33"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -23854,69 +25783,77 @@
                     <a:lnT cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Online safety</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" u="none" cap="none" strike="noStrike">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:srgbClr val="262A33"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -23927,69 +25864,77 @@
                     <a:lnT cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="100000"/>
+                        </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
+                        <a:buClr>
+                          <a:srgbClr val="000000"/>
+                        </a:buClr>
+                        <a:buSzPts val="1400"/>
+                        <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en-GB">
+                        <a:rPr b="1" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                           <a:latin typeface="Lato"/>
                           <a:ea typeface="Lato"/>
                           <a:cs typeface="Lato"/>
                           <a:sym typeface="Lato"/>
                         </a:rPr>
                         <a:t>Pocket money debate</a:t>
                       </a:r>
-                      <a:endParaRPr b="1" u="none" cap="none" strike="noStrike">
+                      <a:endParaRPr b="1" sz="1400" u="none" cap="none" strike="noStrike">
                         <a:solidFill>
                           <a:srgbClr val="262A33"/>
                         </a:solidFill>
                         <a:latin typeface="Lato"/>
                         <a:ea typeface="Lato"/>
                         <a:cs typeface="Lato"/>
                         <a:sym typeface="Lato"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="63500" marB="63500" marR="63500" marL="63500" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="28575">
                       <a:solidFill>
                         <a:srgbClr val="0543B3"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
@@ -24060,240 +26005,296 @@
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 8888" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F4F7FC"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="395" name="Google Shape;395;g3f58c005707_0_62"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1162050" y="3367274"/>
             <a:ext cx="3657600" cy="1323600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The offer &amp; payment</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1900">
+            <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1550"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1550">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Mike offers Yaz £20  if she does this for him. </a:t>
+              <a:t>Mike offers Yaz £20 if she does this for him. </a:t>
             </a:r>
-            <a:endParaRPr sz="1550">
+            <a:endParaRPr b="0" i="0" sz="1550" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="300"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1550"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1550">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>On the way home they visit the bank and make the payments.</a:t>
             </a:r>
-            <a:endParaRPr sz="1550">
+            <a:endParaRPr b="0" i="0" sz="1550" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="396" name="Google Shape;396;g3f58c005707_0_62"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5334000" y="1333500"/>
             <a:ext cx="3238500" cy="2476500"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="397" name="Google Shape;397;g3f58c005707_0_62"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5505450" y="1543050"/>
             <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -24315,117 +26316,141 @@
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="399" name="Google Shape;399;g3f58c005707_0_62"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1141688"/>
             <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Wednesday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="400" name="Google Shape;400;g3f58c005707_0_62"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -24504,211 +26529,251 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 8888" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="403" name="Google Shape;403;g3f58c005707_0_62"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2353628"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>help</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="404" name="Google Shape;404;g3f58c005707_0_62"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="1897657"/>
               <a:ext cx="3657600" cy="1150200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1758"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1758">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1758" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>A request</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1758">
+              <a:endParaRPr b="1" i="0" sz="1758" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="300"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1434"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1434">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1434" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On Wednesday, Mike tells Yaz that he is having problems with his bank account and asks if he can pay some money into her bank and then she can take it out and give it to him.</a:t>
               </a:r>
-              <a:endParaRPr sz="1434">
+              <a:endParaRPr b="0" i="0" sz="1434" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="405" name="Google Shape;405;g3f58c005707_0_62" title="noun-pound-sign-8314228.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="17164" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
@@ -24764,240 +26829,296 @@
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 8888" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F4F7FC"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="411" name="Google Shape;411;g3f58c005707_0_77"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1162050" y="3367274"/>
             <a:ext cx="3657600" cy="1323600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The offer &amp; payment</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1900">
+            <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1550"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1550" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1550" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Mike offers Yaz £20  if she does this for him. </a:t>
+              <a:t>Mike offers Yaz £20 if she does this for him. </a:t>
             </a:r>
-            <a:endParaRPr sz="1550" u="sng">
+            <a:endParaRPr b="0" i="0" sz="1550" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="300"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="300"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1550"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1550">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1550" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>On the way home they visit the bank and make the payments.</a:t>
             </a:r>
-            <a:endParaRPr sz="1550">
+            <a:endParaRPr b="0" i="0" sz="1550" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="262A33"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="412" name="Google Shape;412;g3f58c005707_0_77"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6476400" y="1333500"/>
             <a:ext cx="2096100" cy="1602900"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="6175">
+          <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="413" name="Google Shape;413;g3f58c005707_0_77"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6587372" y="1469131"/>
             <a:ext cx="1876500" cy="1329000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -25019,117 +27140,141 @@
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="36975">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="415" name="Google Shape;415;g3f58c005707_0_77"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1141688"/>
             <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Wednesday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="416" name="Google Shape;416;g3f58c005707_0_77"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -25142,51 +27287,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="417" name="Google Shape;417;g3f58c005707_0_77"/>
@@ -25214,223 +27359,263 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 8888" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="419" name="Google Shape;419;g3f58c005707_0_77"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2353628"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>help</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="420" name="Google Shape;420;g3f58c005707_0_77"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="1897657"/>
               <a:ext cx="3657600" cy="1150200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1758"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1758">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1758" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>A request</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1758">
+              <a:endParaRPr b="1" i="0" sz="1758" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="300"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1434"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1434">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1434" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On Wednesday, Mike tells Yaz that he is having problems with his bank account and asks if he can </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-GB" sz="1434" u="sng">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1434" u="sng" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>pay some money into her bank and then she can take it out and give it to him.</a:t>
               </a:r>
-              <a:endParaRPr sz="1434" u="sng">
+              <a:endParaRPr b="0" i="0" sz="1434" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="421" name="Google Shape;421;g3f58c005707_0_77" title="noun-pound-sign-8314228.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="17164" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
@@ -25457,75 +27642,80 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="5429600" y="3068100"/>
             <a:ext cx="3142800" cy="1563900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Again, this could be part of a grooming process. However, it has escalated from the previous request as the young person is now using their bank account.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="426" name="Shape 426"/>
@@ -25639,63 +27829,79 @@
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="430" name="Google Shape;430;g3f58c005707_0_94"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5505450" y="1543050"/>
             <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -25717,117 +27923,141 @@
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="432" name="Google Shape;432;g3f58c005707_0_94"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1141667"/>
             <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Thursday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="433" name="Google Shape;433;g3f58c005707_0_94"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="1619250"/>
             <a:ext cx="4572000" cy="1238400"/>
             <a:chOff x="438150" y="1619250"/>
             <a:chExt cx="4572000" cy="1238400"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -25844,211 +28074,251 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 10769" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="435" name="Google Shape;435;g3f58c005707_0_94"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2091690"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>directions_car</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="436" name="Google Shape;436;g3f58c005707_0_94"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="1714500"/>
               <a:ext cx="3657600" cy="1047900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1750"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1750">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>A lift home</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1750">
+              <a:endParaRPr b="1" i="0" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1430"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1430">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1430" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On Thursday, Mike offers Yaz and Adnam a lift home in his brother’s car.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1430">
+              <a:endParaRPr b="0" i="0" sz="1430" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="437" name="Google Shape;437;g3f58c005707_0_94"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
@@ -26128,266 +28398,322 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 7368" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="440" name="Google Shape;440;g3f58c005707_0_94"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="3758565"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>account_balance</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="441" name="Google Shape;441;g3f58c005707_0_94"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="3095625"/>
               <a:ext cx="3657600" cy="1619100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1619"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1619">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1619" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Selling on eBay</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1619">
+              <a:endParaRPr b="1" i="0" sz="1619" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1323"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1323">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1323" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On the way home, Mike’s brother asks Adnam if he can use his bank account to pay the money into for some things that he is selling on eBay. </a:t>
               </a:r>
-              <a:endParaRPr sz="1323">
+              <a:endParaRPr b="0" i="0" sz="1323" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1323"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="1323">
+              <a:endParaRPr b="0" i="0" sz="1323" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1323"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1323">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1323" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Adnam agrees and passes over his bank account details.</a:t>
               </a:r>
-              <a:endParaRPr sz="1323">
+              <a:endParaRPr b="0" i="0" sz="1323" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -26459,79 +28785,95 @@
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="447" name="Google Shape;447;g3f58c005707_0_112"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6749800" y="1333500"/>
             <a:ext cx="1822800" cy="1393800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="5350">
+          <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="448" name="Google Shape;448;g3f58c005707_0_112"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6846296" y="1451439"/>
             <a:ext cx="1631700" cy="1155900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -26553,117 +28895,141 @@
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="32175">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="450" name="Google Shape;450;g3f58c005707_0_112"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1141667"/>
             <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Thursday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="451" name="Google Shape;451;g3f58c005707_0_112"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="1619250"/>
             <a:ext cx="4572000" cy="1238400"/>
             <a:chOff x="438150" y="1619250"/>
             <a:chExt cx="4572000" cy="1238400"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -26680,211 +29046,251 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 10769" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="453" name="Google Shape;453;g3f58c005707_0_112"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2091690"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>directions_car</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="454" name="Google Shape;454;g3f58c005707_0_112"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="1714500"/>
               <a:ext cx="3657600" cy="1047900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1750"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1750">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>A lift home</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1750">
+              <a:endParaRPr b="1" i="0" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1430"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1430">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1430" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On Thursday, Mike offers Yaz and Adnam a lift home in his brother’s car.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1430">
+              <a:endParaRPr b="0" i="0" sz="1430" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="455" name="Google Shape;455;g3f58c005707_0_112"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
@@ -26964,358 +29370,419 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 7368" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="458" name="Google Shape;458;g3f58c005707_0_112"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="3758565"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>account_balance</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="459" name="Google Shape;459;g3f58c005707_0_112"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="3095625"/>
               <a:ext cx="3657600" cy="1619100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1619"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1619">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1619" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Selling on eBay</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1619">
+              <a:endParaRPr b="1" i="0" sz="1619" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1323"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1323">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1323" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On the way home, Mike’s brother </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-GB" sz="1323" u="sng">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1323" u="sng" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>asks Adnam if he can use his bank account to pay the money into</a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-GB" sz="1323">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1323" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t> for some things that he is selling on eBay. </a:t>
               </a:r>
-              <a:endParaRPr sz="1323">
+              <a:endParaRPr b="0" i="0" sz="1323" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1323"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="1323">
+              <a:endParaRPr b="0" i="0" sz="1323" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1323"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1323">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1323" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Adnam agrees and passes over his bank account details.</a:t>
               </a:r>
-              <a:endParaRPr sz="1323">
+              <a:endParaRPr b="0" i="0" sz="1323" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="460" name="Google Shape;460;g3f58c005707_0_112"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5249400" y="2959625"/>
             <a:ext cx="3738900" cy="1280700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The young person has now shared their bank details with someone they are unfamiliar with. They cannot be certain where this transaction is coming from.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="464" name="Shape 464"/>
@@ -27343,63 +29810,79 @@
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="466" name="Google Shape;466;g3f58c005707_0_131"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5505450" y="1543050"/>
             <a:ext cx="2899200" cy="2053800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -27483,117 +29966,141 @@
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="57150">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="469" name="Google Shape;469;g3f58c005707_0_131"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1141667"/>
             <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Friday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="470" name="Google Shape;470;g3f58c005707_0_131"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="1619250"/>
             <a:ext cx="4572000" cy="1428900"/>
             <a:chOff x="438150" y="1619250"/>
             <a:chExt cx="4572000" cy="1428900"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -27610,211 +30117,251 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 9334" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="472" name="Google Shape;472;g3f58c005707_0_131"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2186940"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>computer</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="473" name="Google Shape;473;g3f58c005707_0_131"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="1714500"/>
               <a:ext cx="3657600" cy="1238400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1750"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1750">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Online advert</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1750">
+              <a:endParaRPr b="1" i="0" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="300"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1430"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1430">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1430" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On Friday, Adnam shows Yaz an online advert which offers £10 for volunteers to help by taking wage payments for people without a bank account. </a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1430">
+              <a:endParaRPr b="1" i="0" sz="1430" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="474" name="Google Shape;474;g3f58c005707_0_131"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="3190875"/>
             <a:ext cx="4572000" cy="1428900"/>
             <a:chOff x="438150" y="3190875"/>
             <a:chExt cx="4572000" cy="1428900"/>
           </a:xfrm>
@@ -27832,211 +30379,251 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 9332" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="476" name="Google Shape;476;g3f58c005707_0_131"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="3758565"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>assignment</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="477" name="Google Shape;477;g3f58c005707_0_131"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="3286125"/>
               <a:ext cx="3657600" cy="1238400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1750"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1750">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Providing details</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1750">
+              <a:endParaRPr b="1" i="0" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="300"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1430"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1430">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1430" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Yaz is interested; she signs up through the advert and provides her bank details.</a:t>
               </a:r>
-              <a:endParaRPr sz="1430">
+              <a:endParaRPr b="0" i="0" sz="1430" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -28049,79 +30636,95 @@
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="482" name="Google Shape;482;g3f58c005707_0_147"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7086375" y="1136950"/>
             <a:ext cx="1944600" cy="1487100"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
-          <a:ln cap="flat" cmpd="sng" w="5725">
+          <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="483" name="Google Shape;483;g3f58c005707_0_147"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="1538" l="20" r="10" t="5230"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7189318" y="1262769"/>
             <a:ext cx="1740900" cy="1233300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -28153,51 +30756,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="485" name="Google Shape;485;g3f58c005707_0_147"/>
@@ -28211,117 +30814,141 @@
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="34325">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="486" name="Google Shape;486;g3f58c005707_0_147"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1141667"/>
             <a:ext cx="4762500" cy="369300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="000000">
               <a:alpha val="0"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2400">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Friday</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr b="1" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="487" name="Google Shape;487;g3f58c005707_0_147"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="1619250"/>
             <a:ext cx="4572000" cy="1428900"/>
             <a:chOff x="438150" y="1619250"/>
             <a:chExt cx="4572000" cy="1428900"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -28338,235 +30965,275 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 9334" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="489" name="Google Shape;489;g3f58c005707_0_147"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2186940"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>computer</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="490" name="Google Shape;490;g3f58c005707_0_147"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="1714500"/>
               <a:ext cx="3657600" cy="1238400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1750"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1750">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Online advert</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1750">
+              <a:endParaRPr b="1" i="0" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="300"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1430"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1430">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1430" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>On Friday, Adnam shows </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-GB" sz="1430" u="sng">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1430" u="sng" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Yaz an online advert which offers £10 for volunteers to help by taking wage payments for people without a bank account.</a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-GB" sz="1430">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1430" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t> </a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1430">
+              <a:endParaRPr b="1" i="0" sz="1430" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="491" name="Google Shape;491;g3f58c005707_0_147"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="3190875"/>
             <a:ext cx="4572000" cy="1428900"/>
             <a:chOff x="438150" y="3190875"/>
             <a:chExt cx="4572000" cy="1428900"/>
           </a:xfrm>
@@ -28584,317 +31251,367 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 9332" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="493" name="Google Shape;493;g3f58c005707_0_147"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="3758565"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>assignment</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="494" name="Google Shape;494;g3f58c005707_0_147"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="3286125"/>
               <a:ext cx="3657600" cy="1238400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1750"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1750">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1750" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Providing details</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1750">
+              <a:endParaRPr b="1" i="0" sz="1750" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="300"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1430"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1430">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1430" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Yaz is interested; she signs up through the advert and provides her bank details.</a:t>
               </a:r>
-              <a:endParaRPr sz="1430">
+              <a:endParaRPr b="0" i="0" sz="1430" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="495" name="Google Shape;495;g3f58c005707_0_147"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5286075" y="2965700"/>
             <a:ext cx="3044400" cy="1743300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1500">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>This can be considered as a ‘get-rich-quick’ scam. </a:t>
+              <a:t>This can be considered a ‘get-rich-quick’ fraud. </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1500">
+            <a:endParaRPr b="1" i="0" sz="1500" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1500"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1500">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1500" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>They create the impression that users can obtain a rate of return with little skill, effort, or time, and with minimal risk.</a:t>
+              <a:t>They create the impression that users can obtain a rate of return with little skill, effort or time, and with minimal risk.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1500">
+            <a:endParaRPr b="1" i="0" sz="1500" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="499" name="Shape 499"/>
@@ -28912,123 +31629,147 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="500" name="Google Shape;500;g341edf18d21_0_31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="208275" y="1076725"/>
             <a:ext cx="6416700" cy="3453000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-355600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Some people are forced into transferring money on behalf of others, usually through their bank account, and receive money for doing so. If used for criminal reasons, this is </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>illegal.</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-355600" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-355600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1000"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Criminals contact people and offer them cash/commission to receive money into their bank account and transfer it to another account. The person who is moving money between criminals is technically </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>money laundering. </a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="501" name="Google Shape;501;g341edf18d21_0_31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -29065,57 +31806,56 @@
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Young people and fraud: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>financial exploitation</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="502" name="Google Shape;502;g341edf18d21_0_31"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6847650" y="1535400"/>
             <a:ext cx="1745325" cy="1956100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
@@ -29163,288 +31903,342 @@
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Yo</a:t>
-[...8 lines deleted...]
-              <a:t>ung people and fraud: </a:t>
+              <a:t>Young people and fraud: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>money laundering</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="508" name="Google Shape;508;g141cf22378f_1_102"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1036625" y="2048400"/>
             <a:ext cx="7469100" cy="1354500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1900">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Based on the previous activity; </a:t>
             </a:r>
-            <a:endParaRPr sz="1900">
+            <a:endParaRPr b="0" i="0" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-349250" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-349250" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1900">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Who was being coerced into potentially laundering money?</a:t>
             </a:r>
-            <a:endParaRPr sz="1900">
+            <a:endParaRPr b="0" i="0" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-349250" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-349250" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1900">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Did you consider Mike to be a criminal?</a:t>
             </a:r>
-            <a:endParaRPr sz="1900">
+            <a:endParaRPr b="0" i="0" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-349250" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-349250" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
               <a:buSzPts val="1900"/>
               <a:buFont typeface="Lato"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1900">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>When do people typically need to share their bank details?</a:t>
             </a:r>
-            <a:endParaRPr sz="1900">
+            <a:endParaRPr b="0" i="0" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="509" name="Google Shape;509;g141cf22378f_1_102"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="93825" y="2300525"/>
             <a:ext cx="850250" cy="850250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="510" name="Google Shape;510;g141cf22378f_1_102"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1036625" y="1391175"/>
             <a:ext cx="5502900" cy="477000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1900">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Write down your answers to the three questions:</a:t>
             </a:r>
-            <a:endParaRPr sz="1900">
+            <a:endParaRPr b="0" i="0" sz="1900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="514" name="Shape 514"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -29459,595 +32253,705 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="515" name="Google Shape;515;g3f582f9d326_0_142"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="8382000" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Learning objective: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFF2CC"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>To understand how financial exploitation happens, its consequences and how to respond safely. </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="516" name="Google Shape;516;g3f582f9d326_0_142"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="238125"/>
             <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Learning objectives and outcomes</a:t>
             </a:r>
-            <a:endParaRPr sz="2600">
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="517" name="Google Shape;517;g3f582f9d326_0_142"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="518" name="Google Shape;518;g3f582f9d326_0_142"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="519" name="Google Shape;519;g3f582f9d326_0_142"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-GB" sz="2400">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="520" name="Google Shape;520;g3f582f9d326_0_142"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="523875" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Identify situations where young people are vulnerable to exploitation </a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="521" name="Google Shape;521;g3f582f9d326_0_142"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3295650" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="522" name="Google Shape;522;g3f582f9d326_0_142"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="523" name="Google Shape;523;g3f582f9d326_0_142"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-GB" sz="2400">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="524" name="Google Shape;524;g3f582f9d326_0_142"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3438525" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t> Explain the impact of financial exploitation</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="525" name="Google Shape;525;g3f582f9d326_0_142"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6229350" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
             <a:chOff x="6229350" y="2095500"/>
             <a:chExt cx="2533800" cy="3048000"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -30064,270 +32968,324 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 4347" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="527" name="Google Shape;527;g3f582f9d326_0_142"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFEFE2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="528" name="Google Shape;528;g3f582f9d326_0_142"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2400">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FF8022"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
-              <a:endParaRPr sz="2400">
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="529" name="Google Shape;529;g3f582f9d326_0_142"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6372225" y="2905125"/>
               <a:ext cx="2247900" cy="1238400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>Rehearse strategies to respond to unwanted pressures </a:t>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="530" name="Google Shape;530;g3f582f9d326_0_142" title="noun-tick-8049269.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="14632" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
@@ -30366,118 +33324,137 @@
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="533" name="Google Shape;533;g3f582f9d326_0_142"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1800">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>By the end of the session, I will be able to:</a:t>
               </a:r>
-              <a:endParaRPr sz="1800">
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -30581,377 +33558,373 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="622700" y="1222225"/>
             <a:ext cx="7503900" cy="1131000"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartAlternateProcess">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="38100">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="540" name="Google Shape;540;g30b21e690a0_0_6"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="622675" y="1398350"/>
             <a:ext cx="7332950" cy="850250"/>
             <a:chOff x="294500" y="1141175"/>
             <a:chExt cx="7332950" cy="850250"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="541" name="Google Shape;541;g30b21e690a0_0_6"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1144750" y="1303425"/>
               <a:ext cx="6482700" cy="507900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2100"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="2100">
+                <a:rPr b="1" i="0" lang="en-GB" sz="2100" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="accent1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Why do criminals use people to launder money?</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="2100">
+              <a:endParaRPr b="1" i="0" sz="2100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="542" name="Google Shape;542;g30b21e690a0_0_6"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
+          <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
-            <a:stretch>
-[...1 lines deleted...]
-            </a:stretch>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="294500" y="1141175"/>
               <a:ext cx="850250" cy="850250"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="543" name="Google Shape;543;g30b21e690a0_0_6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="213375" y="2463700"/>
             <a:ext cx="8349900" cy="1992900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Criminals launder money to hide where their money is from. Then they can use the money more easily and avoid being investigated by the police.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>They might transfer money between </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800" u="sng">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>lots of</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t> people, </a:t>
+              <a:t> people, making it </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
-[...23 lines deleted...]
-              <a:rPr b="1" lang="en-GB" sz="1800" u="sng">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>even harder</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> for the police to track where it ends up</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Their money may be from illegal sources</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -31390,127 +34363,151 @@
           <p:cNvPr id="549" name="Google Shape;549;g2797960957b_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="456750" y="256425"/>
             <a:ext cx="8230500" cy="3951900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="3100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="3100">
+              <a:rPr b="1" i="0" lang="en-GB" sz="3100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>What do you think could happen to someone involved in money laundering, even if they didn't realise what was happening?</a:t>
+              <a:t>What do you think could happen to someone involved in money laundering, even if they didn’t realise what was happening?</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="3100">
+            <a:endParaRPr b="1" i="0" sz="3100" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="3100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="3100">
+            <a:endParaRPr b="0" i="0" sz="3100" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="3100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="3100">
+              <a:rPr b="0" i="0" lang="en-GB" sz="3100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Share your ideas with the person next to you, then we'll discuss together.</a:t>
+              <a:t>Share your ideas with the person next to you, then we’ll discuss together.</a:t>
             </a:r>
-            <a:endParaRPr sz="3100">
+            <a:endParaRPr b="0" i="0" sz="3100" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="553" name="Shape 553"/>
@@ -31534,912 +34531,1099 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1004050" y="1308562"/>
             <a:ext cx="2898300" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>SOCIAL</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="555" name="Google Shape;555;g3f37db9cc9c_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1004050" y="3069539"/>
             <a:ext cx="2898300" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>PERSONAL</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="556" name="Google Shape;556;g3f37db9cc9c_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4467075" y="1308562"/>
             <a:ext cx="2898300" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>FINANCIAL</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="557" name="Google Shape;557;g3f37db9cc9c_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4467075" y="3062006"/>
             <a:ext cx="2898300" cy="393600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>LEGAL</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="558" name="Google Shape;558;g3f37db9cc9c_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="2900"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>What is the impact of financial crime/money laundering?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="559" name="Google Shape;559;g3f37db9cc9c_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1004045" y="1782137"/>
             <a:ext cx="2967997" cy="1072200"/>
             <a:chOff x="1004045" y="1782137"/>
             <a:chExt cx="2967997" cy="1072200"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="560" name="Google Shape;560;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1085142" y="1782137"/>
               <a:ext cx="2886900" cy="893400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="-317500" lvl="0" marL="269999" rtl="0" algn="l">
+              <a:pPr indent="-269999" lvl="0" marL="269999" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Lato"/>
                 <a:buChar char="●"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Feel isolated or disconnected from friends</a:t>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="-317500" lvl="0" marL="269999" rtl="0" algn="l">
+              <a:pPr indent="-269999" lvl="0" marL="269999" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Lato"/>
                 <a:buChar char="●"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Struggle to access banking or transfer money</a:t>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="561" name="Google Shape;561;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1004045" y="1782137"/>
               <a:ext cx="2898300" cy="1072200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="562" name="Google Shape;562;g3f37db9cc9c_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4461370" y="1782137"/>
             <a:ext cx="2898305" cy="1072200"/>
             <a:chOff x="4461370" y="1782137"/>
             <a:chExt cx="2898305" cy="1072200"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="563" name="Google Shape;563;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4461375" y="1787362"/>
               <a:ext cx="2898300" cy="893400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Lato"/>
                 <a:buChar char="●"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>Risk future credit issues (e.g., bank accounts, phone contracts, credit cards)</a:t>
+                <a:t>Risk future credit issues (e.g. bank accounts, phone contracts, credit cards)</a:t>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="564" name="Google Shape;564;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4461370" y="1782137"/>
               <a:ext cx="2898300" cy="1072200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="565" name="Google Shape;565;g3f37db9cc9c_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1004045" y="3552539"/>
             <a:ext cx="2898300" cy="1072211"/>
             <a:chOff x="1004045" y="3552539"/>
             <a:chExt cx="2898300" cy="1072211"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="566" name="Google Shape;566;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1009750" y="3552539"/>
               <a:ext cx="2886900" cy="893400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Lato"/>
                 <a:buChar char="●"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>Experience stress, anxiety, or strained relationships</a:t>
+                <a:t>Experience stress, anxiety or strained relationships</a:t>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="567" name="Google Shape;567;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1004045" y="3552550"/>
               <a:ext cx="2898300" cy="1072200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="568" name="Google Shape;568;g3f37db9cc9c_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4461370" y="3552539"/>
             <a:ext cx="2898305" cy="1072211"/>
             <a:chOff x="4461370" y="3552539"/>
             <a:chExt cx="2898305" cy="1072211"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="569" name="Google Shape;569;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4472775" y="3552539"/>
               <a:ext cx="2886900" cy="893400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Lato"/>
                 <a:buChar char="●"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Face legal consequences, including jail time</a:t>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="-317500" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:pPr indent="-317500" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
                 <a:buSzPts val="1400"/>
                 <a:buFont typeface="Lato"/>
                 <a:buChar char="●"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>May unknowingly fund criminal activities</a:t>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="570" name="Google Shape;570;g3f37db9cc9c_0_0"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4461370" y="3552550"/>
               <a:ext cx="2898300" cy="1072200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -32465,177 +35649,200 @@
           <a:xfrm>
             <a:off x="1332025" y="1339800"/>
             <a:ext cx="6522000" cy="2182200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dash"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="108000" marR="108000" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2300"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2300">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Unfortunately, even though they have been targeted by a criminal, the person who moved the money can also be convicted of a crime.</a:t>
             </a:r>
-            <a:endParaRPr sz="2300">
+            <a:endParaRPr b="0" i="0" sz="2300" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="108000" marR="108000" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2300"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2300">
+            <a:endParaRPr b="0" i="0" sz="2300" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="108000" marR="108000" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2300"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2300">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>It is a crime to transfer criminal money.</a:t>
             </a:r>
-            <a:endParaRPr sz="2300">
+            <a:endParaRPr b="0" i="0" sz="2300" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="576" name="Google Shape;576;g309d99e6819_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="29954" l="1785" r="2236" t="22650"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3495888" y="4066976"/>
             <a:ext cx="1584550" cy="899424"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="577" name="Google Shape;577;g309d99e6819_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3776383" y="37025"/>
             <a:ext cx="1023573" cy="1089381"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
@@ -32657,595 +35864,705 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="582" name="Google Shape;582;g3f582f9d326_0_166"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="8382000" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Learning objective: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFF2CC"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>To understand how financial exploitation happens, its consequences and how to respond safely. </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="583" name="Google Shape;583;g3f582f9d326_0_166"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="238125"/>
             <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Learning objectives and outcomes</a:t>
             </a:r>
-            <a:endParaRPr sz="2600">
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="584" name="Google Shape;584;g3f582f9d326_0_166"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="585" name="Google Shape;585;g3f582f9d326_0_166"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="586" name="Google Shape;586;g3f582f9d326_0_166"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-GB" sz="2400">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="587" name="Google Shape;587;g3f582f9d326_0_166"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="523875" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Identify situations where young people are vulnerable to exploitation </a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="588" name="Google Shape;588;g3f582f9d326_0_166"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3295650" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="589" name="Google Shape;589;g3f582f9d326_0_166"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="590" name="Google Shape;590;g3f582f9d326_0_166"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-GB" sz="2400">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="591" name="Google Shape;591;g3f582f9d326_0_166"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3438525" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t> Explain the impact of financial exploitation</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="592" name="Google Shape;592;g3f582f9d326_0_166"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6229350" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
             <a:chOff x="6229350" y="2095500"/>
             <a:chExt cx="2533800" cy="3048000"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -33262,270 +36579,324 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 4347" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="594" name="Google Shape;594;g3f582f9d326_0_166"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFEFE2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="595" name="Google Shape;595;g3f582f9d326_0_166"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2400">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FF8022"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
-              <a:endParaRPr sz="2400">
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="596" name="Google Shape;596;g3f582f9d326_0_166"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6372225" y="2905125"/>
               <a:ext cx="2247900" cy="1238400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>Rehearse strategies to respond to unwanted pressures </a:t>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="597" name="Google Shape;597;g3f582f9d326_0_166" title="noun-tick-8049269.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="14632" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
@@ -33591,118 +36962,137 @@
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="601" name="Google Shape;601;g3f582f9d326_0_166"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1800">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>By the end of the session, I will be able to:</a:t>
               </a:r>
-              <a:endParaRPr sz="1800">
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="602" name="Google Shape;602;g3f582f9d326_0_166" title="noun-tick-8049269.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="14632" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
@@ -33739,753 +37129,841 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="607" name="Google Shape;607;g204c165f9b2_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="2900"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Keeping safe</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="608" name="Google Shape;608;g204c165f9b2_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="303925" y="1933900"/>
             <a:ext cx="2521500" cy="2690700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>On Thursday, Mike offers Yaz and Adnam a lift home in his brother’s car. </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>On the way home, Mike’s brother </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>asks Adnam if he can use his bank account to pay the money into </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>from some things that he is selling on eBay. </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Adnam agrees and passes over his bank account details.</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="609" name="Google Shape;609;g204c165f9b2_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3259950" y="1983150"/>
             <a:ext cx="1468200" cy="719400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd fmla="val -68119" name="adj1"/>
               <a:gd fmla="val 41771" name="adj2"/>
               <a:gd fmla="val 0" name="adj3"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What if Adnam is quite shy?</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="610" name="Google Shape;610;g204c165f9b2_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3259950" y="2879475"/>
             <a:ext cx="1468200" cy="719400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd fmla="val -66777" name="adj1"/>
               <a:gd fmla="val -3381" name="adj2"/>
               <a:gd fmla="val 0" name="adj3"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What if Mike becomes threatening?</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="611" name="Google Shape;611;g204c165f9b2_0_13"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3259950" y="3775825"/>
             <a:ext cx="1468200" cy="719400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd fmla="val -71475" name="adj1"/>
               <a:gd fmla="val 42" name="adj2"/>
               <a:gd fmla="val 0" name="adj3"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What if Mike is begging and pleading?</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="612" name="Google Shape;612;g204c165f9b2_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="152688" y="1158925"/>
             <a:ext cx="8838600" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Write down a few sentences that a young person could use if faced with a </a:t>
+              <a:t>Write down a few sentences that a young person could use if faced with a situation like Adnam.</a:t>
             </a:r>
-            <a:r>
-[...23 lines deleted...]
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="613" name="Google Shape;613;g204c165f9b2_0_13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5116100" y="1955500"/>
             <a:ext cx="3570900" cy="2154900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Rate your partner’s answer. </a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Ask these when assessing:</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Ke</a:t>
+              <a:t>Keeps a young person safe?</a:t>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Realistic response in this situation?</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="-330200" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="●"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Highlights consequences?</a:t>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1600">
+            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -34586,575 +38064,623 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1175800" y="1670425"/>
             <a:ext cx="2521500" cy="2573700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>On Thursday, Mike offers Yaz and Adnam a lift home in his brother’s car. </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>On the way home, Mike’s brother </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>asks Adnam if he can use his bank account to pay the money into</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>from some things that he is selling on eBay. </a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Adnam agrees and passes over his bank account details.</a:t>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="619" name="Google Shape;619;g27b47ed74fa_0_8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="152688" y="1158925"/>
             <a:ext cx="8838600" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Example responses</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="620" name="Google Shape;620;g27b47ed74fa_0_8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5318775" y="1705300"/>
             <a:ext cx="3357000" cy="719400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd fmla="val -68119" name="adj1"/>
               <a:gd fmla="val 41771" name="adj2"/>
               <a:gd fmla="val 0" name="adj3"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>“Sorry, I don’t feel comfortable </a:t>
+              <a:t>“Sorry, I don’t feel comfortable sharing bank details”</a:t>
             </a:r>
-            <a:r>
-[...23 lines deleted...]
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="621" name="Google Shape;621;g27b47ed74fa_0_8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5318775" y="2599225"/>
             <a:ext cx="3357000" cy="719400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd fmla="val -68119" name="adj1"/>
               <a:gd fmla="val 41771" name="adj2"/>
               <a:gd fmla="val 0" name="adj3"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>“My parent/ carer checks my bank account online, so I have to ask them first”</a:t>
+              <a:t>“My parent/carer checks my bank account online, so I have to ask them first”</a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="622" name="Google Shape;622;g27b47ed74fa_0_8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1175800" y="4431500"/>
             <a:ext cx="6112800" cy="556800"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 16667" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1700">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>If anyone threatens you, you should speak to an adult</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1700">
+            <a:endParaRPr b="1" i="0" sz="1700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="623" name="Google Shape;623;g27b47ed74fa_0_8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5318775" y="3513625"/>
             <a:ext cx="3357000" cy="719400"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst>
               <a:gd fmla="val -68119" name="adj1"/>
               <a:gd fmla="val 41771" name="adj2"/>
               <a:gd fmla="val 0" name="adj3"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>“I don’t have my own bank account”</a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="624" name="Google Shape;624;g27b47ed74fa_0_8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buSzPts val="2900"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB"/>
               <a:t>Keeping safe</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn fill="hold">
@@ -35252,130 +38778,146 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="397050" y="1190597"/>
             <a:ext cx="8349900" cy="715800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="142875" spcFirstLastPara="1" rIns="142875" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Check understanding: at which point should Yaz or Adnan have told an adult? Who from the options below?</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1900">
+            <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="630" name="Google Shape;630;g393df0ce300_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2900">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Who could help and how?</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2900">
+            <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="631" name="Google Shape;631;g393df0ce300_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="397050" y="2062350"/>
             <a:ext cx="2524200" cy="2286000"/>
             <a:chOff x="397050" y="1857375"/>
             <a:chExt cx="2524200" cy="2286000"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -35392,232 +38934,272 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 3333" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F0F4FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="633" name="Google Shape;633;g393df0ce300_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="397050" y="1857375"/>
               <a:ext cx="2524200" cy="2286000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="190500" lIns="190500" spcFirstLastPara="1" rIns="190500" wrap="square" tIns="190500">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Report Fraud</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1800">
+              <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="900"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1250"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1250">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1250" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>Report fraud, scams, and cybercrime using their </a:t>
+                <a:t>Report fraud and cybercrime using their </a:t>
               </a:r>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1250" u="sng">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1250" u="sng" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                   <a:hlinkClick r:id="rId3">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
                 <a:t>online tool</a:t>
               </a:r>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1250">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1250" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1250">
+              <a:endParaRPr b="0" i="0" sz="1250" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="600"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1250"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1250">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1250" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Or call them on </a:t>
               </a:r>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1250">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1250" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>0300 123 2040</a:t>
               </a:r>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1250">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1250" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1250">
+              <a:endParaRPr b="0" i="0" sz="1250" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="634" name="Google Shape;634;g393df0ce300_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3291207" y="2062350"/>
             <a:ext cx="2524200" cy="2286000"/>
             <a:chOff x="6222683" y="1857375"/>
             <a:chExt cx="2524200" cy="2286000"/>
           </a:xfrm>
@@ -35635,254 +39217,292 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 3333" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F0F4FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="636" name="Google Shape;636;g393df0ce300_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6222683" y="1857375"/>
               <a:ext cx="2524200" cy="2286000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="190500" lIns="190500" spcFirstLastPara="1" rIns="190500" wrap="square" tIns="190500">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Your bank</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1800">
+              <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="900"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1250"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1250">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1250" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>If your bank account is involved, call the number on the back of your card.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1250">
+              <a:endParaRPr b="0" i="0" sz="1250" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="600"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1250"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1250">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1250" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Or call </a:t>
               </a:r>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1400">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FF8022"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>159</a:t>
               </a:r>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1250">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1250" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t> to connect directly to their fraud department.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1250">
+              <a:endParaRPr b="0" i="0" sz="1250" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="637" name="Google Shape;637;g393df0ce300_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="751652" y="3981753"/>
             <a:ext cx="1406951" cy="936775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="638" name="Google Shape;638;g393df0ce300_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3437863" y="4056163"/>
             <a:ext cx="936775" cy="936775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="639" name="Google Shape;639;g393df0ce300_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
@@ -35936,145 +39556,177 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 3333" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F0F4FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="642" name="Google Shape;642;g393df0ce300_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6222683" y="1857375"/>
               <a:ext cx="2524200" cy="2286000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="190500" lIns="190500" spcFirstLastPara="1" rIns="190500" wrap="square" tIns="190500">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1800">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>A trusted adult</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1800">
+              <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="900"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1250"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1250">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1250" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>An adult at home or at school might be able to help you, if you’re worried about fraud. </a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1250">
+              <a:endParaRPr b="0" i="0" sz="1250" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -36093,595 +39745,705 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="647" name="Google Shape;647;g3f582f9d326_0_190"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="8382000" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Learning objective: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFF2CC"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>To understand how financial exploitation happens, its consequences and how to respond safely. </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="648" name="Google Shape;648;g3f582f9d326_0_190"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="238125"/>
             <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Learning objectives and outcomes</a:t>
             </a:r>
-            <a:endParaRPr sz="2600">
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="649" name="Google Shape;649;g3f582f9d326_0_190"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="650" name="Google Shape;650;g3f582f9d326_0_190"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="651" name="Google Shape;651;g3f582f9d326_0_190"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-GB" sz="2400">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="652" name="Google Shape;652;g3f582f9d326_0_190"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="523875" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Identify situations where young people are vulnerable to exploitation </a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="653" name="Google Shape;653;g3f582f9d326_0_190"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3295650" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="654" name="Google Shape;654;g3f582f9d326_0_190"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="655" name="Google Shape;655;g3f582f9d326_0_190"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-GB" sz="2400">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="656" name="Google Shape;656;g3f582f9d326_0_190"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3438525" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t> Explain the impact of financial exploitation</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="657" name="Google Shape;657;g3f582f9d326_0_190"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6229350" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
             <a:chOff x="6229350" y="2095500"/>
             <a:chExt cx="2533800" cy="3048000"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -36698,270 +40460,324 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 4347" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="659" name="Google Shape;659;g3f582f9d326_0_190"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFEFE2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="660" name="Google Shape;660;g3f582f9d326_0_190"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2400">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FF8022"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
-              <a:endParaRPr sz="2400">
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="661" name="Google Shape;661;g3f582f9d326_0_190"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6372225" y="2905125"/>
               <a:ext cx="2247900" cy="1238400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>Rehearse strategies to respond to unwanted pressures </a:t>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="662" name="Google Shape;662;g3f582f9d326_0_190" title="noun-tick-8049269.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="14632" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
@@ -37027,118 +40843,137 @@
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="666" name="Google Shape;666;g3f582f9d326_0_190"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1800">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>By the end of the session, I will be able to:</a:t>
               </a:r>
-              <a:endParaRPr sz="1800">
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="667" name="Google Shape;667;g3f582f9d326_0_190" title="noun-tick-8049269.png"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="14632" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
@@ -37355,110 +41190,126 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="6177819" y="1184061"/>
             <a:ext cx="2846400" cy="1995600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="679" name="Google Shape;679;g27635228ccd_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="110800" y="391125"/>
             <a:ext cx="8489700" cy="461700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="0"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>Services available for people who have concerns about their personal finances</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
@@ -37487,63 +41338,79 @@
           <p:spPr>
             <a:xfrm>
               <a:off x="463400" y="1321175"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="682" name="Google Shape;682;g27635228ccd_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1345676" y="1339984"/>
               <a:ext cx="2032200" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
@@ -37574,99 +41441,51 @@
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                   <a:hlinkClick r:id="rId3">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
                 <a:t>Citizens Advice – Debt and Money</a:t>
               </a:r>
               <a:r>
                 <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t> – </a:t>
-[...47 lines deleted...]
-                <a:t> with creditors.</a:t>
+                <a:t> – This resource contains links to advice on a number of topics, including financial difficulties, cost of living and communicating with creditors.</a:t>
               </a:r>
               <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="683" name="Google Shape;683;g27635228ccd_0_0"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="0" l="0" r="0" t="0"/>
             <a:stretch/>
@@ -37695,356 +41514,391 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="198525" y="3312950"/>
             <a:ext cx="8778900" cy="738900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>At school, you can speak with an adult you trust. </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>This could be your form tutor, head of year or the school’s safeguarding officer.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="685" name="Google Shape;685;g27635228ccd_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="3000000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="686" name="Google Shape;686;g27635228ccd_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="3164819" y="1184021"/>
             <a:ext cx="2846301" cy="1995658"/>
             <a:chOff x="3237025" y="1184050"/>
             <a:chExt cx="2914500" cy="2094300"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="687" name="Google Shape;687;g27635228ccd_0_0"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="3237025" y="1184050"/>
               <a:ext cx="2914500" cy="2094300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln cap="flat" cmpd="sng" w="28575">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr/>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="688" name="Google Shape;688;g27635228ccd_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4318436" y="1358600"/>
               <a:ext cx="1782300" cy="1772700"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="1200"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1300"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1300" u="sng">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="sng" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                   <a:hlinkClick r:id="rId5">
                     <a:extLst>
                       <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                         <ahyp:hlinkClr val="tx"/>
                       </a:ext>
                     </a:extLst>
                   </a:hlinkClick>
                 </a:rPr>
                 <a:t>ReportFraud</a:t>
               </a:r>
-              <a:endParaRPr sz="1300">
+              <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
                 <a:lnSpc>
                   <a:spcPct val="115000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="1200"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="1200"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="1300"/>
                 <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1300">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:schemeClr val="lt1"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>The place to report fraud and find out how to protect </a:t>
+                <a:t>The place to report fraud and find out how to protect yourself against different threats. </a:t>
               </a:r>
-              <a:r>
-[...11 lines deleted...]
-              <a:endParaRPr sz="1300">
+              <a:endParaRPr b="0" i="0" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="689" name="Google Shape;689;g27635228ccd_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6250823" y="1485300"/>
             <a:ext cx="876125" cy="490636"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="690" name="Google Shape;690;g27635228ccd_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7217328" y="1423113"/>
             <a:ext cx="1760100" cy="615000"/>
@@ -38059,51 +41913,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1900"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1300"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1300">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Childline </a:t>
             </a:r>
             <a:r>
               <a:rPr b="1" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="1"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
@@ -38121,86 +41975,85 @@
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="2"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:extLst>
                   <a:ext uri="http://customooxmlschemas.google.com/">
                     <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" textRoundtripDataId="2"/>
                   </a:ext>
                 </a:extLst>
               </a:rPr>
               <a:t>080</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1300">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1300" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>0 1111</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="691" name="Google Shape;691;g27635228ccd_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3323101" y="1375296"/>
             <a:ext cx="820726" cy="546450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
@@ -38249,129 +42102,93 @@
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="8000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Session </a:t>
-[...23 lines deleted...]
-              <a:t>:</a:t>
+              <a:t>Session 3:</a:t>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="8000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="5600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="5600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
-              <a:t>Financial e</a:t>
+              <a:t>Financial exploitation </a:t>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr b="1" sz="5600">
+            <a:endParaRPr b="1" i="0" sz="5600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
@@ -38396,486 +42213,444 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="696" name="Google Shape;696;g1575e96a1fb_0_330"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="102250" y="1142575"/>
             <a:ext cx="8965800" cy="2607300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>ARTICLES TO EXTEND LEARNING</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Please visit the  FLIC learning hub for further resources: </a:t>
+              <a:t>Please visit the FLIC learning hub for further resources: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1200" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId3">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Learning Hub FT FLIC</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="1200" u="sng">
+            <a:endParaRPr b="0" i="0" sz="1200" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Could your child be recruited as a money mule? </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>(The Financial Times, 2023)</a:t>
             </a:r>
-            <a:endParaRPr u="sng">
+            <a:endParaRPr b="0" i="0" sz="1400" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Take five to stop </a:t>
+              <a:t>Take five to stop fraud</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1400" u="sng" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Crimestoppers: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>fraud</a:t>
+              <a:t>Tackling the financial exploitation of students</a:t>
             </a:r>
-            <a:endParaRPr u="sng">
+            <a:endParaRPr b="0" i="0" sz="1400" u="sng" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" u="sng">
-[...11 lines deleted...]
-              <a:rPr lang="en-GB" u="sng">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Tackling the financial exploitation of students</a:t>
+              <a:t>National Crime Agency: Money Muling</a:t>
             </a:r>
-            <a:endParaRPr u="sng">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" u="sng">
-[...83 lines deleted...]
-            <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr i="0" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="697" name="Google Shape;697;g1575e96a1fb_0_330"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1640100" y="403675"/>
             <a:ext cx="5863800" cy="631200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -38959,595 +42734,705 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="155" name="Google Shape;155;g3f582f9d326_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="8382000" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Learning objective: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2000">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFF2CC"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>To understand how financial exploitation happens, its consequences and how to respond safely. </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="156" name="Google Shape;156;g3f582f9d326_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="238125"/>
             <a:ext cx="8382000" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2600">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Learning objectives and outcomes</a:t>
             </a:r>
-            <a:endParaRPr sz="2600">
+            <a:endParaRPr b="0" i="0" sz="2600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157" name="Google Shape;157;g3f582f9d326_0_68"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="158" name="Google Shape;158;g3f582f9d326_0_68"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="159" name="Google Shape;159;g3f582f9d326_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-GB" sz="2400">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="160" name="Google Shape;160;g3f582f9d326_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="523875" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>Identify situations where young people are vulnerable to exploitation </a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="161" name="Google Shape;161;g3f582f9d326_0_68"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3295650" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4347" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="19050">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="162" name="Google Shape;162;g3f582f9d326_0_68"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFEFE2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;g3f582f9d326_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3371850" y="2164180"/>
             <a:ext cx="419100" cy="419100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" lang="en-GB" sz="2400">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" sz="2400">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FF8022"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="164" name="Google Shape;164;g3f582f9d326_0_68"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3438525" y="2754730"/>
             <a:ext cx="2247900" cy="1238400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="2000">
+              <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:rPr>
               <a:t> Explain the impact of financial exploitation</a:t>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr sz="2000">
+            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato Black"/>
               <a:ea typeface="Lato Black"/>
               <a:cs typeface="Lato Black"/>
               <a:sym typeface="Lato Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="165" name="Google Shape;165;g3f582f9d326_0_68"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6229350" y="1945105"/>
             <a:ext cx="2533800" cy="3048000"/>
             <a:chOff x="6229350" y="2095500"/>
             <a:chExt cx="2533800" cy="3048000"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -39564,270 +43449,324 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 4347" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="19050">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="167" name="Google Shape;167;g3f582f9d326_0_68"/>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="ellipse">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFEFE2"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="168" name="Google Shape;168;g3f582f9d326_0_68"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6305550" y="2314575"/>
               <a:ext cx="419100" cy="419100"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2400">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2400" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="FF8022"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>3</a:t>
               </a:r>
-              <a:endParaRPr sz="2400">
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FF8022"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="169" name="Google Shape;169;g3f582f9d326_0_68"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="6372225" y="2905125"/>
               <a:ext cx="2247900" cy="1238400"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>Rehearse strategies to respond to unwanted pressures </a:t>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000">
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="170" name="Google Shape;170;g3f582f9d326_0_68"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="381000" y="1472693"/>
             <a:ext cx="8382000" cy="381000"/>
             <a:chOff x="381000" y="1524000"/>
             <a:chExt cx="8382000" cy="381000"/>
           </a:xfrm>
@@ -39839,159 +43778,256 @@
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="000000">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1400"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr>
+              <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="172" name="Google Shape;172;g3f582f9d326_0_68"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="381000" y="1524000"/>
               <a:ext cx="8382000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1800"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="1800">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato Black"/>
                   <a:ea typeface="Lato Black"/>
                   <a:cs typeface="Lato Black"/>
                   <a:sym typeface="Lato Black"/>
                 </a:rPr>
                 <a:t>By the end of the session, I will be able to:</a:t>
               </a:r>
-              <a:endParaRPr sz="1800">
+              <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato Black"/>
                 <a:ea typeface="Lato Black"/>
                 <a:cs typeface="Lato Black"/>
                 <a:sym typeface="Lato Black"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="176" name="Shape 176"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="177" name="Google Shape;177;g1fb2e8a79f5_0_580"/>
           <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5871662" y="3372671"/>
+            <a:ext cx="2036100" cy="677100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="351C75"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Giving credit card details to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr b="1" lang="en-GB" sz="1600">
+                <a:solidFill>
+                  <a:srgbClr val="351C75"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>a stranger</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="351C75"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="178" name="Google Shape;178;g1fb2e8a79f5_0_580"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
@@ -40008,506 +44044,470 @@
               </a:buClr>
               <a:buSzPts val="990"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="2900">
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>What is fraud?</a:t>
             </a:r>
             <a:endParaRPr b="1" i="0" sz="2900" u="none" cap="none" strike="noStrike">
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="179" name="Google Shape;179;g1fb2e8a79f5_0_580"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="59125" y="4835425"/>
             <a:ext cx="4710900" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Source: adapted from </a:t>
+              <a:t>Source: adapted from https://www.cifas.org.uk/</a:t>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr b="1" sz="800">
+            <a:endParaRPr b="1" i="0" sz="800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="179" name="Google Shape;179;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="180" name="Google Shape;180;g1fb2e8a79f5_0_580"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="152688" y="1158925"/>
             <a:ext cx="8838600" cy="714300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="dot"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600" u="sng">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Read</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> the scenarios below</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600" u="sng">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Discussion</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="lt2"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>: Are there any problems with what is being described?</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="lt2"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="180" name="Google Shape;180;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="181" name="Google Shape;181;g1fb2e8a79f5_0_580"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="69799" l="74671" r="11126" t="15881"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1046175" y="1983100"/>
             <a:ext cx="2209977" cy="1390026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="181" name="Google Shape;181;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="182" name="Google Shape;182;g1fb2e8a79f5_0_580"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="69818" l="30714" r="55083" t="15162"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3443200" y="1982650"/>
             <a:ext cx="2209977" cy="1390026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="182" name="Google Shape;182;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="183" name="Google Shape;183;g1fb2e8a79f5_0_580"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3545870" y="3372671"/>
             <a:ext cx="2036100" cy="1169700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="351C75"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Allowing a stranger to transfer money through a personal bank account</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="351C75"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="183" name="Google Shape;183;g1fb2e8a79f5_0_580"/>
+          <p:cNvPr id="184" name="Google Shape;184;g1fb2e8a79f5_0_580"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="45391" l="60017" r="25779" t="39679"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5810925" y="1964050"/>
             <a:ext cx="2157527" cy="1408624"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;g1fb2e8a79f5_0_580"/>
-[...56 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="185" name="Google Shape;185;g1fb2e8a79f5_0_580"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1067308" y="3372671"/>
             <a:ext cx="2157300" cy="1416000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="351C75"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Using parents’ bank account details to pay for online shopping without them knowing</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="351C75"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="189" name="Shape 189"/>
@@ -40587,302 +44587,320 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="191" name="Google Shape;191;g341edf18d21_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="59125" y="4835425"/>
             <a:ext cx="4710900" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF8022"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Source: adapted from https://www.cifas.org.uk/</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="800">
+            <a:endParaRPr b="1" i="0" sz="800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
-                <a:srgbClr val="FF8022"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="192" name="Google Shape;192;g341edf18d21_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1046175" y="4063050"/>
             <a:ext cx="6922200" cy="714300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The scenarios described are examples of making </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600" u="sng">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>personal account details</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> vulnerable to </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600" u="sng">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>criminal activity</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="193" name="Google Shape;193;g341edf18d21_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="152688" y="1158925"/>
             <a:ext cx="8838600" cy="431100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Fraud is “wrongful or criminal </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600" u="sng">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>deception</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> intended to result in financial or personal </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600" u="sng">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>gain</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1600">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.”</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="194" name="Google Shape;194;g341edf18d21_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4026875" y="4431650"/>
             <a:ext cx="3851400" cy="681000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -40905,65 +44923,61 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="en-GB" sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Just</a:t>
+              <a:t>Borrowing card details from a parent or carer is technically a crime</a:t>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr sz="1300"/>
+            <a:endParaRPr b="1" sz="1500">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Lato"/>
+              <a:ea typeface="Lato"/>
+              <a:cs typeface="Lato"/>
+              <a:sym typeface="Lato"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="195" name="Google Shape;195;g341edf18d21_0_0"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="1046175" y="1735450"/>
             <a:ext cx="6922277" cy="2270457"/>
             <a:chOff x="360374" y="2150821"/>
             <a:chExt cx="6502233" cy="2016929"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="196" name="Google Shape;196;g341edf18d21_0_0"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
@@ -41042,72 +45056,80 @@
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="199" name="Google Shape;199;g341edf18d21_0_0"/>
               <p:cNvSpPr txBox="1"/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5092937" y="3419925"/>
                 <a:ext cx="1912500" cy="615300"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
-                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="100000"/>
+                  </a:lnSpc>
                   <a:spcBef>
                     <a:spcPts val="0"/>
                   </a:spcBef>
                   <a:spcAft>
                     <a:spcPts val="0"/>
                   </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="000000"/>
+                  </a:buClr>
+                  <a:buSzPts val="1100"/>
+                  <a:buFont typeface="Arial"/>
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
-                  <a:rPr b="1" lang="en-GB" sz="1100">
+                  <a:rPr b="1" i="0" lang="en-GB" sz="1100" u="none" cap="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="351C75"/>
                     </a:solidFill>
                     <a:latin typeface="Lato"/>
                     <a:ea typeface="Lato"/>
                     <a:cs typeface="Lato"/>
                     <a:sym typeface="Lato"/>
                   </a:rPr>
                   <a:t>Allowing a stranger to transfer money through a personal bank account</a:t>
                 </a:r>
-                <a:endParaRPr b="1" sz="1100">
+                <a:endParaRPr b="1" i="0" sz="1100" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="351C75"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="200" name="Google Shape;200;g341edf18d21_0_0"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect b="45391" l="60017" r="25779" t="39679"/>
             <a:stretch/>
           </p:blipFill>
@@ -41134,130 +45156,146 @@
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="201" name="Google Shape;201;g341edf18d21_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4893050" y="3402150"/>
               <a:ext cx="1912500" cy="465000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1100"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1100">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1100" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="351C75"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Giving credit card details to someone you don’t know</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1100">
+              <a:endParaRPr b="1" i="0" sz="1100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="351C75"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="202" name="Google Shape;202;g341edf18d21_0_0"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="380225" y="3402150"/>
               <a:ext cx="2026500" cy="765600"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1100"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1100">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1100" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="351C75"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Using parents’ bank account details to pay for online shopping without them knowing</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1100">
+              <a:endParaRPr b="1" i="0" sz="1100" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="351C75"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
@@ -41413,196 +45451,243 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="208" name="Google Shape;208;g1fb2e8a79f5_0_574"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2366325" y="1336750"/>
             <a:ext cx="6409500" cy="2681400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Financial troubles</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> can arise quickly, especially if someone doesn’t recognise the warning signs or know how to protect themselves.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>We'll follow </a:t>
+              <a:t>We’ll follow </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>two young people</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> over five days to see what happens.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>As you go through the information, note any signs of </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="1800">
+              <a:rPr b="1" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>financial exploitation or money laundering</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1800">
+              <a:rPr b="0" i="0" lang="en-GB" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="209" name="Google Shape;209;g1fb2e8a79f5_0_574"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="83725" y="1625550"/>
             <a:ext cx="2143125" cy="2143125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
@@ -41634,113 +45719,137 @@
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4615" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="E2E8F0"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="215" name="Google Shape;215;g3f582f9d326_0_452"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1333500"/>
             <a:ext cx="4762500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-GB" sz="2200">
+              <a:rPr b="1" i="0" lang="en-GB" sz="2200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Yaz and Adnam are best friends</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr b="1" i="0" sz="2200" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="0543B3"/>
               </a:solidFill>
               <a:latin typeface="Lato"/>
               <a:ea typeface="Lato"/>
               <a:cs typeface="Lato"/>
               <a:sym typeface="Lato"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="216" name="Google Shape;216;g3f582f9d326_0_452"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="2047836"/>
             <a:ext cx="4762500" cy="1116433"/>
             <a:chOff x="438150" y="2047875"/>
             <a:chExt cx="4762500" cy="904800"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -41757,203 +45866,243 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 8421" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1900"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="1900"/>
+              <a:endParaRPr b="0" i="0" sz="1900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="218" name="Google Shape;218;g3f582f9d326_0_452"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="2340102"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2900"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="2900">
+                <a:rPr b="0" i="0" lang="en-GB" sz="2900" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>home</a:t>
               </a:r>
-              <a:endParaRPr sz="2900">
+              <a:endParaRPr b="0" i="0" sz="2900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="219" name="Google Shape;219;g3f582f9d326_0_452"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="2143125"/>
               <a:ext cx="3848100" cy="714300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1900"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1900">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>Before school</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1900">
+              <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1700"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1700">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
-                <a:t>They always meet at Adnam's house and then walk to school together.</a:t>
+                <a:t>They always meet at Adnam’s house and then walk to school together.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1700">
+              <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="220" name="Google Shape;220;g3f582f9d326_0_452"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="438150" y="3666980"/>
             <a:ext cx="4762500" cy="1116433"/>
             <a:chOff x="438150" y="3095625"/>
             <a:chExt cx="4762500" cy="904800"/>
           </a:xfrm>
@@ -41971,203 +46120,243 @@
             </a:xfrm>
             <a:prstGeom prst="roundRect">
               <a:avLst>
                 <a:gd fmla="val 8421" name="adj"/>
               </a:avLst>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="F4F7FC"/>
             </a:solidFill>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="E2E8F0"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
-              <a:endParaRPr sz="2000"/>
+              <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="222" name="Google Shape;222;g3f582f9d326_0_452"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="628650" y="3387852"/>
               <a:ext cx="381000" cy="381000"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="3000"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-GB" sz="3000">
+                <a:rPr b="0" i="0" lang="en-GB" sz="3000" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
-                  <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                  <a:sym typeface="Material Icons"/>
+                  <a:latin typeface="Mate"/>
+                  <a:ea typeface="Mate"/>
+                  <a:cs typeface="Mate"/>
+                  <a:sym typeface="Mate"/>
                 </a:rPr>
                 <a:t>school</a:t>
               </a:r>
-              <a:endParaRPr sz="3000">
+              <a:endParaRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
-                <a:latin typeface="Material Icons"/>
-[...2 lines deleted...]
-                <a:sym typeface="Material Icons"/>
+                <a:latin typeface="Mate"/>
+                <a:ea typeface="Mate"/>
+                <a:cs typeface="Mate"/>
+                <a:sym typeface="Mate"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="223" name="Google Shape;223;g3f582f9d326_0_452"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1162050" y="3190875"/>
               <a:ext cx="3848100" cy="714300"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1900"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="1" lang="en-GB" sz="1900">
+                <a:rPr b="1" i="0" lang="en-GB" sz="1900" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="0543B3"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>After school</a:t>
               </a:r>
-              <a:endParaRPr b="1" sz="1900">
+              <a:endParaRPr b="1" i="0" sz="1900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0543B3"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
-              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
                 <a:spcBef>
                   <a:spcPts val="300"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="1700"/>
+                <a:buFont typeface="Arial"/>
                 <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr b="0" lang="en-GB" sz="1700">
+                <a:rPr b="0" i="0" lang="en-GB" sz="1700" u="none" cap="none" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="262A33"/>
                   </a:solidFill>
                   <a:latin typeface="Lato"/>
                   <a:ea typeface="Lato"/>
                   <a:cs typeface="Lato"/>
                   <a:sym typeface="Lato"/>
                 </a:rPr>
                 <a:t>They always meet in the playground and walk home together.</a:t>
               </a:r>
-              <a:endParaRPr b="0" sz="1700">
+              <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="262A33"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="224" name="Google Shape;224;g3f582f9d326_0_452"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="272750" y="220200"/>
             <a:ext cx="8349900" cy="575100"/>
           </a:xfrm>
@@ -42513,50 +46702,329 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="262A33"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="262A33"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="262A33"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="0543B3"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="FF8022"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="FFFFFF"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0543B3"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <a:themeElements>
     <a:clrScheme name="Default">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="158158"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="058DC7"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="50B432"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="ED561B"/>
       </a:accent3>
       <a:accent4>
@@ -42791,51 +47259,51 @@
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FLIC_Presentation_No_pages">
   <a:themeElements>
     <a:clrScheme name="Simple Light">
       <a:dk1>
         <a:srgbClr val="262A33"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="262A33"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="262A33"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="0543B3"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FF8022"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="51FF00"/>
       </a:accent3>
       <a:accent4>
@@ -43070,309 +47538,30 @@
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
-[...277 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Charlotte Jessop</dc:creator>
 </cp:coreProperties>
 </file>