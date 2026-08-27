--- v0 (2026-02-18)
+++ v1 (2026-08-27)
@@ -100,52 +100,52 @@
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="269" r:id="rId15"/>
     <p:sldId id="270" r:id="rId16"/>
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="272" r:id="rId18"/>
     <p:sldId id="273" r:id="rId19"/>
     <p:sldId id="274" r:id="rId20"/>
     <p:sldId id="275" r:id="rId21"/>
   </p:sldIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId22"/>
   </p:notesMasterIdLst>
-  <p:sldSz cx="24387048" cy="13716000"/>
-  <p:notesSz cx="13716000" cy="24387048"/>
+  <p:sldSz cx="18288000" cy="10287000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:defaultTextStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -2811,17061 +2811,16247 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-23.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-18.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-20.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-17.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-23.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-25.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-27.svg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-29.svg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-31.svg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-33.svg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-35.svg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-37.svg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-39.svg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-41.svg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-43.svg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-45.svg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-47.svg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-49.svg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-51.svg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-53.svg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-55.svg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-57.svg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-59.svg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-17.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-20.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-23.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-26.svg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-29.svg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-32.svg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-35.svg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-38.svg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-40.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-42.svg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-45.svg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-48.svg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-51.svg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-54.svg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-57.svg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-60.svg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-63.svg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-17.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-18.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-20.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-19.svg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-10.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-18.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-23.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-17.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 1">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="393749" y="330200"/>
-            <a:ext cx="2603825" cy="1231900"/>
+            <a:off x="295275" y="247650"/>
+            <a:ext cx="1952625" cy="923925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21122740" y="12496800"/>
-            <a:ext cx="2692737" cy="571500"/>
+            <a:off x="15840075" y="9372600"/>
+            <a:ext cx="2019300" cy="428625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="215927" y="12966700"/>
-            <a:ext cx="419152" cy="419100"/>
+            <a:off x="161925" y="9725025"/>
+            <a:ext cx="314325" cy="314325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9551594" y="12623800"/>
-            <a:ext cx="292137" cy="279400"/>
+            <a:off x="7162800" y="9467850"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4610676" y="6692900"/>
-            <a:ext cx="228629" cy="241300"/>
+            <a:off x="3457575" y="5019675"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18455407" y="584200"/>
-            <a:ext cx="647781" cy="647700"/>
+            <a:off x="13839825" y="438150"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16804200" y="8115300"/>
-            <a:ext cx="482660" cy="482600"/>
+            <a:off x="12258675" y="9010650"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4902813" y="4749800"/>
-            <a:ext cx="14581422" cy="8966200"/>
+            <a:off x="0" y="1600200"/>
+            <a:ext cx="7448550" cy="7077075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="84399" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7381875" y="3076575"/>
+            <a:ext cx="6200775" cy="2188845"/>
+            <a:chOff x="7381875" y="3076575"/>
+            <a:chExt cx="6200775" cy="2188845"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7381875" y="3076575"/>
+              <a:ext cx="6200775" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 45933"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FDD083"/>
+            </a:solidFill>
+            <a:ln w="76200">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7953375" y="3305175"/>
+              <a:ext cx="5484495" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Germany </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Text 0"/>
+          <p:cNvPr id="12" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6693737" y="3873500"/>
-            <a:ext cx="11257840" cy="1312333"/>
+            <a:off x="7320915" y="5400675"/>
+            <a:ext cx="6322695" cy="1775460"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6400" spc="256" kern="0" dirty="0">
+              <a:rPr lang="en-US" sz="4800" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rajdhani Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89156" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Image 8" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="15" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId17"/>
+          <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="12934950" y="1552575"/>
+            <a:ext cx="5353050" cy="7172325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...68 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="800200" y="12077700"/>
-            <a:ext cx="1308264" cy="1638300"/>
+            <a:off x="600075" y="9058275"/>
+            <a:ext cx="981075" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22659632" y="12014200"/>
-            <a:ext cx="1181248" cy="1701800"/>
+            <a:off x="16992600" y="9010650"/>
+            <a:ext cx="885825" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21592699" y="1752600"/>
-            <a:ext cx="2248181" cy="482600"/>
+            <a:off x="16192500" y="1314450"/>
+            <a:ext cx="1685925" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="330241" y="9639300"/>
-            <a:ext cx="2235479" cy="482600"/>
+            <a:off x="247650" y="7229475"/>
+            <a:ext cx="1676400" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9551594" y="584200"/>
-            <a:ext cx="292137" cy="279400"/>
+            <a:off x="7162800" y="438150"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4610676" y="6553200"/>
-            <a:ext cx="228629" cy="241300"/>
+            <a:off x="3457575" y="4914900"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18455407" y="12255500"/>
-            <a:ext cx="647781" cy="647700"/>
+            <a:off x="13839825" y="9191625"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16804200" y="4889500"/>
-            <a:ext cx="482660" cy="482600"/>
+            <a:off x="12601575" y="3667125"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...62 lines deleted...]
-          <a:ln w="101600">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21554" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44583" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6596063" y="609600"/>
+            <a:ext cx="5095875" cy="1447800"/>
+            <a:chOff x="6596063" y="609600"/>
+            <a:chExt cx="5095875" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6596063" y="609600"/>
+              <a:ext cx="5095875" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 64865"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...83 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="76200">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7167563" y="838200"/>
+              <a:ext cx="4219575" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Pricing Plan</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64304" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="2724150"/>
+            <a:ext cx="15630525" cy="6219825"/>
+            <a:chOff x="1333500" y="2724150"/>
+            <a:chExt cx="15630525" cy="6219825"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2724150"/>
+              <a:ext cx="4829175" cy="6219825"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 5976"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...227 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2928937" y="3038475"/>
+              <a:ext cx="1638301" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2724150"/>
+              <a:ext cx="4829175" cy="6219825"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 5976"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="DC4A42"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...227 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8767763" y="3038475"/>
+              <a:ext cx="762000" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2724150"/>
+              <a:ext cx="4829175" cy="6219825"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 5976"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...205 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13992225" y="3038475"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3168015" y="4352925"/>
+              <a:ext cx="1160145" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="5153025"/>
+              <a:ext cx="4204335" cy="2754630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2525078" y="8029575"/>
+              <a:ext cx="2446020" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8630603" y="4352925"/>
+              <a:ext cx="1036320" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFF4D9"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="5153025"/>
+              <a:ext cx="4204335" cy="2754630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7882890" y="8029575"/>
+              <a:ext cx="2531745" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13388340" y="4352925"/>
+              <a:ext cx="2322195" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="5153025"/>
+              <a:ext cx="4204335" cy="2754630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13140690" y="8029575"/>
+              <a:ext cx="2817495" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 11">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="292137" cy="279400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10401300" y="9467850"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="228629" cy="241300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16868775" y="4391025"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="647781" cy="647700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="3457575" y="438150"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="482660" cy="482600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16897350" y="9058275"/>
+            <a:ext cx="981075" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22532616" y="12077700"/>
-            <a:ext cx="1308264" cy="1638300"/>
+            <a:off x="13782675" y="1752600"/>
+            <a:ext cx="1952625" cy="923925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="800200" y="12014200"/>
-            <a:ext cx="1181248" cy="1701800"/>
+            <a:off x="2466975" y="4191000"/>
+            <a:ext cx="1476375" cy="695325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18379197" y="2336800"/>
-            <a:ext cx="2603825" cy="1231900"/>
+            <a:off x="1247775" y="1333500"/>
+            <a:ext cx="476250" cy="1771650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3289711" y="5588000"/>
-            <a:ext cx="1968746" cy="927100"/>
+            <a:off x="13573125" y="4886325"/>
+            <a:ext cx="2362200" cy="504825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="90698" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="11420" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5632133" y="5895975"/>
+            <a:ext cx="7014210" cy="887730"/>
+            <a:chOff x="5632133" y="5895975"/>
+            <a:chExt cx="7014210" cy="887730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="92246" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3168015" y="4810125"/>
+              <a:ext cx="11942445" cy="994410"/>
+              <a:chOff x="3168015" y="4810125"/>
+              <a:chExt cx="11942445" cy="994410"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="42554" name="Group"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="4762500" y="1333500"/>
+                <a:ext cx="8982075" cy="3895725"/>
+                <a:chOff x="4762500" y="1333500"/>
+                <a:chExt cx="8982075" cy="3895725"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="12" name="Shape 1"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="4762500" y="1333500"/>
+                  <a:ext cx="8753475" cy="3324225"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd name="adj" fmla="val 27507"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:solidFill>
+                  <a:srgbClr val="FDD083"/>
+                </a:solidFill>
+                <a:ln w="76200">
+                  <a:solidFill>
+                    <a:srgbClr val="540326"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                </a:ln>
+              </p:spPr>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="13" name="Text 2"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5334000" y="1562100"/>
+                  <a:ext cx="8410575" cy="3667125"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln/>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr algn="l" indent="0" marL="0">
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr lang="en-US" sz="18000" u="none" dirty="0">
+                      <a:solidFill>
+                        <a:srgbClr val="272727"/>
+                      </a:solidFill>
+                      <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                      <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                      <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                    </a:rPr>
+                    <a:t>234,567</a:t>
+                  </a:r>
+                  <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3168015" y="4810125"/>
+                <a:ext cx="11942445" cy="994410"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="4800" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5632133" y="5895975"/>
+              <a:ext cx="7014210" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Image 8" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="16" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId17">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1663908" y="1778000"/>
-            <a:ext cx="635079" cy="2362200"/>
+            <a:off x="0" y="5619750"/>
+            <a:ext cx="6067425" cy="4667250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...261 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 12">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="800200" y="12077700"/>
-            <a:ext cx="1308264" cy="1638300"/>
+            <a:off x="600075" y="9058275"/>
+            <a:ext cx="981075" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22659632" y="12014200"/>
-            <a:ext cx="1181248" cy="1701800"/>
+            <a:off x="16992600" y="9010650"/>
+            <a:ext cx="885825" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21592699" y="1752600"/>
-            <a:ext cx="2248181" cy="482600"/>
+            <a:off x="16192500" y="1314450"/>
+            <a:ext cx="1685925" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="330241" y="9639300"/>
-            <a:ext cx="2235479" cy="482600"/>
+            <a:off x="247650" y="7229475"/>
+            <a:ext cx="1676400" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9551594" y="584200"/>
-            <a:ext cx="292137" cy="279400"/>
+            <a:off x="7162800" y="438150"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4610676" y="6553200"/>
-            <a:ext cx="228629" cy="241300"/>
+            <a:off x="3457575" y="4914900"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18455407" y="12255500"/>
-            <a:ext cx="647781" cy="647700"/>
+            <a:off x="13839825" y="9191625"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16804200" y="4889500"/>
-            <a:ext cx="482660" cy="482600"/>
+            <a:off x="12601575" y="3667125"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...80 lines deleted...]
-          <a:ln w="50800">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55071" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="77361" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2319338" y="1857375"/>
+            <a:ext cx="6353175" cy="2188845"/>
+            <a:chOff x="2319338" y="1857375"/>
+            <a:chExt cx="6353175" cy="2188845"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2319338" y="1857375"/>
+              <a:ext cx="6353175" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 35164"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...145 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2464118" y="2085975"/>
+              <a:ext cx="5636895" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40657" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2512695" y="4076700"/>
+            <a:ext cx="5966460" cy="497205"/>
+            <a:chOff x="2512695" y="4076700"/>
+            <a:chExt cx="5966460" cy="497205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="4076700"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60529" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2157413" y="5419725"/>
+            <a:ext cx="6677025" cy="2188845"/>
+            <a:chOff x="2157413" y="5419725"/>
+            <a:chExt cx="6677025" cy="2188845"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2157413" y="5419725"/>
+              <a:ext cx="6677025" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 35164"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...145 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2302193" y="5648325"/>
+              <a:ext cx="5960745" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41364" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2512695" y="7639050"/>
+            <a:ext cx="5966460" cy="497205"/>
+            <a:chOff x="2512695" y="7639050"/>
+            <a:chExt cx="5966460" cy="497205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="7639050"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48513" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11401425" y="1857375"/>
+            <a:ext cx="3429000" cy="2188845"/>
+            <a:chOff x="11401425" y="1857375"/>
+            <a:chExt cx="3429000" cy="2188845"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11401425" y="1857375"/>
+              <a:ext cx="3429000" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 35164"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...145 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11546205" y="2085975"/>
+              <a:ext cx="2712720" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="33048" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10132695" y="4076700"/>
+            <a:ext cx="5966460" cy="497205"/>
+            <a:chOff x="10132695" y="4076700"/>
+            <a:chExt cx="5966460" cy="497205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="4076700"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54649" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10558463" y="5419725"/>
+            <a:ext cx="5114925" cy="2188845"/>
+            <a:chOff x="10558463" y="5419725"/>
+            <a:chExt cx="5114925" cy="2188845"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10558463" y="5419725"/>
+              <a:ext cx="5114925" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 35164"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...105 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10703243" y="5648325"/>
+              <a:ext cx="4398645" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>535 Km</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91409" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10132695" y="7639050"/>
+            <a:ext cx="5966460" cy="497205"/>
+            <a:chOff x="10132695" y="7639050"/>
+            <a:chExt cx="5966460" cy="497205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="7639050"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 13">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="292137" cy="279400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10401300" y="438150"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="228629" cy="241300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17021175" y="6048375"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="647781" cy="647700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="3457575" y="9191625"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="482660" cy="482600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="590550" y="1152525"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20576572" y="647700"/>
-            <a:ext cx="3353219" cy="1778000"/>
+            <a:off x="15430500" y="485775"/>
+            <a:ext cx="2514600" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="342943" y="4749800"/>
-            <a:ext cx="2603825" cy="1231900"/>
+            <a:off x="257175" y="3562350"/>
+            <a:ext cx="1952625" cy="923925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21961045" y="10147300"/>
-            <a:ext cx="1968746" cy="927100"/>
+            <a:off x="16468725" y="7610475"/>
+            <a:ext cx="1476375" cy="695325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...62 lines deleted...]
-          <a:ln w="101600">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57837" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86496" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6448425" y="857250"/>
+            <a:ext cx="5391150" cy="1447800"/>
+            <a:chOff x="6448425" y="857250"/>
+            <a:chExt cx="5391150" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6448425" y="857250"/>
+              <a:ext cx="5391150" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 64865"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...1929 lines deleted...]
-      </p:sp>
+            <a:ln w="76200">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7019925" y="1085850"/>
+              <a:ext cx="4514850" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Some Graph</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71889" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139092"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 17" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId18"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773590"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 18" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId19"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 19" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId20"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="25" name="Image 20" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId21"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="26" name="Image 21" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId22"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="27" name="Image 22" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId23"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799599"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="28" name="Image 23" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId24"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733878"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="29" name="Image 24" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId25"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049915"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="30" name="Image 25" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId26"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815473"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="31" name="Image 26" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId27"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750691"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="32" name="Image 27" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId28"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307667"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="33" name="Image 28" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId29"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="34" name="Image 29" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId30"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929587"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749625"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361574"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973449"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197218"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809223"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256890"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93700" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="54" name="Image 30" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId31"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="55" name="Image 31" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId32"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268836"/>
+              <a:ext cx="2956750" cy="1055870"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="56" name="Image 32" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId33"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12277725" y="4752975"/>
+              <a:ext cx="1398270" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12592050" y="5324475"/>
+              <a:ext cx="716280" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="29529" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1535430"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1535430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8534400"/>
+              <a:ext cx="5966460" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20454" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1144905"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1144905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Text 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8534400"/>
+              <a:ext cx="5966460" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 14">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="393749" y="330200"/>
-            <a:ext cx="2603825" cy="1231900"/>
+            <a:off x="295275" y="247650"/>
+            <a:ext cx="1952625" cy="923925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21122740" y="12496800"/>
-            <a:ext cx="2692737" cy="571500"/>
+            <a:off x="15840075" y="9372600"/>
+            <a:ext cx="2019300" cy="428625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="215927" y="12966700"/>
-            <a:ext cx="419152" cy="419100"/>
+            <a:off x="161925" y="9725025"/>
+            <a:ext cx="314325" cy="314325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9551594" y="12623800"/>
-            <a:ext cx="292137" cy="279400"/>
+            <a:off x="7162800" y="9467850"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4610676" y="6692900"/>
-            <a:ext cx="228629" cy="241300"/>
+            <a:off x="3457575" y="5019675"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18455407" y="584200"/>
-            <a:ext cx="647781" cy="647700"/>
+            <a:off x="13839825" y="438150"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16804200" y="8115300"/>
-            <a:ext cx="482660" cy="482600"/>
+            <a:off x="12601575" y="6086475"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89706" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87174" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644640" cy="1611630"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644640" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644640" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5038725"/>
+              <a:ext cx="6614160" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="13" name="Image 8" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...151 lines deleted...]
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16" name="Image 9" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="14" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...4 lines deleted...]
-        </p:nvSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99902" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5153025" y="914400"/>
+            <a:ext cx="7981950" cy="1447800"/>
+            <a:chOff x="5153025" y="914400"/>
+            <a:chExt cx="7981950" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5153025" y="914400"/>
+              <a:ext cx="7981950" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 64865"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FDD083"/>
+            </a:solidFill>
+            <a:ln w="76200">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5724525" y="1143000"/>
+              <a:ext cx="7105650" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Portal to Adventure</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6871559" y="1219200"/>
-[...29 lines deleted...]
-            <a:ext cx="9458449" cy="1608667"/>
+            <a:off x="7458075" y="6953250"/>
+            <a:ext cx="5505450" cy="2847975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln/>
         </p:spPr>
-        <p:txBody>
-[...22 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 15">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="800200" y="12077700"/>
-            <a:ext cx="1308264" cy="1638300"/>
+            <a:off x="600075" y="9058275"/>
+            <a:ext cx="981075" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22659632" y="12014200"/>
-            <a:ext cx="1181248" cy="1701800"/>
+            <a:off x="16992600" y="9010650"/>
+            <a:ext cx="885825" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21592699" y="1752600"/>
-            <a:ext cx="2248181" cy="482600"/>
+            <a:off x="16192500" y="1314450"/>
+            <a:ext cx="1685925" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="330241" y="9639300"/>
-            <a:ext cx="2235479" cy="482600"/>
+            <a:off x="247650" y="7229475"/>
+            <a:ext cx="1676400" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9551594" y="584200"/>
-            <a:ext cx="292137" cy="279400"/>
+            <a:off x="7162800" y="438150"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4610676" y="6553200"/>
-            <a:ext cx="228629" cy="241300"/>
+            <a:off x="3457575" y="4914900"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18455407" y="12255500"/>
-            <a:ext cx="647781" cy="647700"/>
+            <a:off x="13839825" y="9191625"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16804200" y="4889500"/>
-            <a:ext cx="482660" cy="482600"/>
+            <a:off x="12601575" y="3667125"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...76 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25089" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="34568" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3495675"/>
+            <a:ext cx="6644640" cy="1611630"/>
+            <a:chOff x="2209800" y="3495675"/>
+            <a:chExt cx="6644640" cy="1611630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3495675"/>
+              <a:ext cx="6644640" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4219575"/>
+              <a:ext cx="6614160" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="4660900"/>
-            <a:ext cx="8941918" cy="965200"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776085" cy="2668905"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
-[...40 lines deleted...]
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
-[...43 lines deleted...]
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rajdhani Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rajdhani Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Experience fantasy firsthand</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rajdhani Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Immerse in a realm of magic</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rajdhani Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Discover untold wonders</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Rajdhani Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Live your fantasy dreams</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...20 lines deleted...]
-          <a:ln w="101600">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99664" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="8562975" cy="1447800"/>
+            <a:chOff x="2171700" y="1390650"/>
+            <a:chExt cx="8562975" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2171700" y="1390650"/>
+              <a:ext cx="8562975" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 64865"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...43 lines deleted...]
-      </p:sp>
+            <a:ln w="76200">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2743200" y="1619250"/>
+              <a:ext cx="7686675" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Future of Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="19" name="Image 9" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="17" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId18">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="20" name="Image 10" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="18" name="Image 10" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 16">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...62 lines deleted...]
-          <a:ln w="101600">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89326" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93662" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11096625" y="523875"/>
+            <a:ext cx="6705600" cy="1447800"/>
+            <a:chOff x="11096625" y="523875"/>
+            <a:chExt cx="6705600" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="5" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11096625" y="523875"/>
+              <a:ext cx="6705600" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 64865"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...43 lines deleted...]
-      </p:sp>
+            <a:ln w="76200">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11668125" y="752475"/>
+              <a:ext cx="5829300" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A Magic Picture</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 17">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1308264" cy="1638300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16706850" y="9058275"/>
+            <a:ext cx="981075" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1181248" cy="1701800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="409575" y="9010650"/>
+            <a:ext cx="885825" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2248181" cy="482600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="409575" y="1314450"/>
+            <a:ext cx="1685925" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2235479" cy="482600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16363950" y="7229475"/>
+            <a:ext cx="1676400" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="292137" cy="279400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10906125" y="438150"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="647781" cy="647700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="3962400" y="9191625"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="482660" cy="482600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="5324475" y="3667125"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...62 lines deleted...]
-          <a:ln w="101600">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94307" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73949" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4076700" y="709613"/>
+            <a:ext cx="10134600" cy="1447799"/>
+            <a:chOff x="4076700" y="709613"/>
+            <a:chExt cx="10134600" cy="1447799"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4076700" y="709613"/>
+              <a:ext cx="10134600" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 64865"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...430 lines deleted...]
-      </p:pic>
+            <a:ln w="76200">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4648200" y="938212"/>
+              <a:ext cx="9258300" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fantasy Realm at a Glance</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="81434" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10325100" y="3114675"/>
+            <a:ext cx="5292090" cy="1535430"/>
+            <a:chOff x="10325100" y="3114675"/>
+            <a:chExt cx="5292090" cy="1535430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10325100" y="3114675"/>
+              <a:ext cx="5292090" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Enchanted Forest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10325100" y="3762375"/>
+              <a:ext cx="5261610" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="23843" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10325100" y="5257800"/>
+            <a:ext cx="5292090" cy="1535430"/>
+            <a:chOff x="10325100" y="5257800"/>
+            <a:chExt cx="5292090" cy="1535430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10325100" y="5257800"/>
+              <a:ext cx="5292090" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10325100" y="5905500"/>
+              <a:ext cx="5261610" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19436" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10325100" y="7400925"/>
+            <a:ext cx="5292090" cy="1535430"/>
+            <a:chOff x="10325100" y="7400925"/>
+            <a:chExt cx="5292090" cy="1535430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10325100" y="7400925"/>
+              <a:ext cx="5292090" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10325100" y="8048625"/>
+              <a:ext cx="5261610" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62582" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3822788" y="2438400"/>
+            <a:ext cx="5315677" cy="7211903"/>
+            <a:chOff x="3822788" y="2438400"/>
+            <a:chExt cx="5315677" cy="7211903"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3822788" y="2438400"/>
+              <a:ext cx="5315677" cy="7211903"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3826685" y="2442511"/>
+              <a:ext cx="5308267" cy="7204007"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5372802" y="2886949"/>
+              <a:ext cx="47239" cy="49776"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5376663" y="2890856"/>
+              <a:ext cx="39500" cy="41985"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5316338" y="2725322"/>
+              <a:ext cx="119256" cy="98773"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5320224" y="2729192"/>
+              <a:ext cx="111504" cy="91004"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="25" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5410098" y="2909776"/>
+              <a:ext cx="88500" cy="87845"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="26" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5413970" y="2913645"/>
+              <a:ext cx="80737" cy="80097"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="27" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5384760" y="2776203"/>
+              <a:ext cx="102123" cy="99005"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="28" name="Image 17" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId18"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5389957" y="2787830"/>
+              <a:ext cx="92985" cy="83466"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="29" name="Image 18" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId19"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5335060" y="2986422"/>
+              <a:ext cx="61369" cy="74306"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="30" name="Image 19" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId20"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5338890" y="2990329"/>
+              <a:ext cx="53630" cy="66537"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="31" name="Image 20" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId21"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5264321" y="2754734"/>
+              <a:ext cx="68034" cy="130589"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="32" name="Image 21" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId22"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5268206" y="2764650"/>
+              <a:ext cx="60314" cy="116797"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="33" name="Image 22" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId23"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8053774" y="2794825"/>
+              <a:ext cx="116383" cy="127409"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="34" name="Image 23" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId24"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8057627" y="2798694"/>
+              <a:ext cx="108587" cy="119640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21083" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3819525" y="2438400"/>
+            <a:ext cx="5322267" cy="7211847"/>
+            <a:chOff x="3819525" y="2438400"/>
+            <a:chExt cx="5322267" cy="7211847"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="35" name="Image 24" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId25"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7922272" y="2837222"/>
+              <a:ext cx="34819" cy="42364"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="36" name="Image 25" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId26"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7465272" y="2997008"/>
+              <a:ext cx="277980" cy="156382"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="37" name="Image 26" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId27"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8288452" y="3411792"/>
+              <a:ext cx="39201" cy="43312"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="38" name="Image 27" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId28"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7901027" y="2899953"/>
+              <a:ext cx="34594" cy="39480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="39" name="Image 28" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId29"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8273818" y="3295445"/>
+              <a:ext cx="110083" cy="81634"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="40" name="Image 29" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId30"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6268287" y="3079421"/>
+              <a:ext cx="6085" cy="18213"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="41" name="Image 30" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId31"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8253041" y="3310626"/>
+              <a:ext cx="30257" cy="38617"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="42" name="Image 31" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId32"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3819525" y="4784899"/>
+              <a:ext cx="4787360" cy="4865348"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="43" name="Image 32" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId33"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4336470" y="3530761"/>
+              <a:ext cx="1508130" cy="1517384"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="44" name="Image 33" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId34"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5888057" y="4301021"/>
+              <a:ext cx="3253735" cy="2622177"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="45" name="Image 34" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId35"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5331675" y="2986422"/>
+              <a:ext cx="61369" cy="74306"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="46" name="Image 35" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId36"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5406712" y="2909776"/>
+              <a:ext cx="88501" cy="87845"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="47" name="Image 36" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId37"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5381348" y="2776203"/>
+              <a:ext cx="102123" cy="99005"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="48" name="Image 37" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId38"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5260935" y="2754734"/>
+              <a:ext cx="68034" cy="130589"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="49" name="Image 38" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId39"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5369412" y="2886949"/>
+              <a:ext cx="47239" cy="49776"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="50" name="Image 39" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId40"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5312948" y="2725322"/>
+              <a:ext cx="119256" cy="98773"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="51" name="Image 40" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId41"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5250403" y="2438400"/>
+              <a:ext cx="3716185" cy="3127035"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="52" name="Image 41" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId42"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8050341" y="2794825"/>
+              <a:ext cx="116415" cy="127409"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="53" name="Image 42" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId43"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8220187" y="3286962"/>
+              <a:ext cx="172174" cy="178407"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="54" name="Image 43" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId44"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7679768" y="4249824"/>
+              <a:ext cx="964468" cy="799725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 18">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="292137" cy="279400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10401300" y="438150"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="228629" cy="241300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17021175" y="6048375"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="647781" cy="647700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="3457575" y="9191625"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="482660" cy="482600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="590550" y="1152525"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20576572" y="647700"/>
-            <a:ext cx="3353219" cy="1778000"/>
+            <a:off x="15430500" y="485775"/>
+            <a:ext cx="2514600" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="342943" y="4749800"/>
-            <a:ext cx="2603825" cy="1231900"/>
+            <a:off x="257175" y="3562350"/>
+            <a:ext cx="1952625" cy="923925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21961045" y="10147300"/>
-            <a:ext cx="1968746" cy="927100"/>
+            <a:off x="16468725" y="7610475"/>
+            <a:ext cx="1476375" cy="695325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...62 lines deleted...]
-          <a:ln w="101600">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="68893" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54601" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2366963" y="428625"/>
+            <a:ext cx="4800600" cy="1447800"/>
+            <a:chOff x="2366963" y="428625"/>
+            <a:chExt cx="4800600" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2366963" y="428625"/>
+              <a:ext cx="4800600" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 64865"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...1707 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="76200">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2938463" y="657225"/>
+              <a:ext cx="3924300" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Graph</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40273" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2196465" y="2371725"/>
+            <a:ext cx="13867744" cy="7288530"/>
+            <a:chOff x="2196465" y="2371725"/>
+            <a:chExt cx="13867744" cy="7288530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2459">
+              <a:off x="2714623" y="2595563"/>
+              <a:ext cx="13315953" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2459">
+              <a:off x="2714623" y="3648075"/>
+              <a:ext cx="13315953" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2459">
+              <a:off x="2714623" y="4700588"/>
+              <a:ext cx="13315953" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2459">
+              <a:off x="2714623" y="5753100"/>
+              <a:ext cx="13315953" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2459">
+              <a:off x="2714623" y="6805613"/>
+              <a:ext cx="13315953" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2459">
+              <a:off x="2714623" y="7858125"/>
+              <a:ext cx="13315953" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Shape 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2459">
+              <a:off x="2714623" y="9072563"/>
+              <a:ext cx="13315953" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="4972499">
+              <a:off x="2680991" y="9105900"/>
+              <a:ext cx="76793" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Shape 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="4972499">
+              <a:off x="15987416" y="9105900"/>
+              <a:ext cx="76793" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2714625" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4616904" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6519181" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="25" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8421460" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="26" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10323740" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="27" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12226017" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="28" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14128296" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Shape 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4152900" y="5676900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="DC4A42"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...65 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Shape 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8753475" y="5619750"/>
+              <a:ext cx="1847850" cy="1847850"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FFC299"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...65 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Shape 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12563475" y="4038600"/>
+              <a:ext cx="828675" cy="828675"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FFFFFF"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...43 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="2371725"/>
+              <a:ext cx="441960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>12</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="3424238"/>
+              <a:ext cx="441960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="4476750"/>
+              <a:ext cx="441960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="5529263"/>
+              <a:ext cx="441960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="6581775"/>
+              <a:ext cx="441960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="7634288"/>
+              <a:ext cx="441960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="8686800"/>
+              <a:ext cx="441960" cy="563880"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Poppins" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Poppins" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3328035" y="9163050"/>
+              <a:ext cx="659130" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2015</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5230314" y="9163050"/>
+              <a:ext cx="659130" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2016</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7151641" y="9163050"/>
+              <a:ext cx="630555" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2017</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9034870" y="9163050"/>
+              <a:ext cx="668655" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2018</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10937150" y="9163050"/>
+              <a:ext cx="659130" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2019</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12810852" y="9163050"/>
+              <a:ext cx="716280" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2020</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14741706" y="9163050"/>
+              <a:ext cx="659130" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2021</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4553903" y="5920740"/>
+              <a:ext cx="417195" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>B</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9440228" y="6177915"/>
+              <a:ext cx="474345" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>C</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12740640" y="4087178"/>
+              <a:ext cx="474345" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 19">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="393749" y="330200"/>
-            <a:ext cx="2603825" cy="1231900"/>
+            <a:off x="295275" y="247650"/>
+            <a:ext cx="1952625" cy="923925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21122740" y="12496800"/>
-            <a:ext cx="2692737" cy="571500"/>
+            <a:off x="15840075" y="9372600"/>
+            <a:ext cx="2019300" cy="428625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="215927" y="12966700"/>
-            <a:ext cx="419152" cy="419100"/>
+            <a:off x="161925" y="9725025"/>
+            <a:ext cx="314325" cy="314325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9551594" y="12623800"/>
-            <a:ext cx="292137" cy="279400"/>
+            <a:off x="7162800" y="9467850"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4610676" y="6692900"/>
-            <a:ext cx="228629" cy="241300"/>
+            <a:off x="3457575" y="5019675"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18455407" y="584200"/>
-            <a:ext cx="647781" cy="647700"/>
+            <a:off x="13839825" y="438150"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16804200" y="8115300"/>
-            <a:ext cx="482660" cy="482600"/>
+            <a:off x="12601575" y="6086475"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...62 lines deleted...]
-          <a:ln w="101600">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49419" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53171" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6848475" y="923925"/>
+            <a:ext cx="4591050" cy="1447800"/>
+            <a:chOff x="6848475" y="923925"/>
+            <a:chExt cx="4591050" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6848475" y="923925"/>
+              <a:ext cx="4591050" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 64865"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...550 lines deleted...]
-      </p:sp>
+            <a:ln w="76200">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7419975" y="1152525"/>
+              <a:ext cx="3714750" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Our Team</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61938" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1552575" y="2957513"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1552575" y="2957513"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1552575" y="2957513"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="36768" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1506855" y="7681913"/>
+              <a:ext cx="4663440" cy="1183005"/>
+              <a:chOff x="1506855" y="7681913"/>
+              <a:chExt cx="4663440" cy="1183005"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1506855" y="7681913"/>
+                <a:ext cx="4663440" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1522095" y="8367713"/>
+                <a:ext cx="4632960" cy="497205"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="12906" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6858000" y="2957513"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6858000" y="2957513"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2957513"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="15520" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6812280" y="7681913"/>
+              <a:ext cx="4663440" cy="1183005"/>
+              <a:chOff x="6812280" y="7681913"/>
+              <a:chExt cx="4663440" cy="1183005"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6812280" y="7681913"/>
+                <a:ext cx="4663440" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="18" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6827520" y="8367713"/>
+                <a:ext cx="4632960" cy="497205"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="72996" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12163425" y="2957513"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="12163425" y="2957513"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12163425" y="2957513"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="24902" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12117705" y="7681913"/>
+              <a:ext cx="4663440" cy="1183005"/>
+              <a:chOff x="12117705" y="7681913"/>
+              <a:chExt cx="4663440" cy="1183005"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="20" name="Text 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12117705" y="7681913"/>
+                <a:ext cx="4663440" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="21" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12132945" y="8367713"/>
+                <a:ext cx="4632960" cy="497205"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="292137" cy="279400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10401300" y="9467850"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="228629" cy="241300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="3457575" y="438150"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="647781" cy="647700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1847850" y="9105900"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="482660" cy="482600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16897350" y="9058275"/>
+            <a:ext cx="981075" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1308264" cy="1638300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="600075" y="9010650"/>
+            <a:ext cx="885825" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="800200" y="12014200"/>
-            <a:ext cx="1181248" cy="1701800"/>
+            <a:off x="1247775" y="1333500"/>
+            <a:ext cx="476250" cy="1771650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="88308" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16021" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7292340" y="5657850"/>
+            <a:ext cx="8538210" cy="1668780"/>
+            <a:chOff x="7292340" y="5657850"/>
+            <a:chExt cx="8538210" cy="1668780"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="57012" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9448800" y="3067050"/>
+              <a:ext cx="6381750" cy="2188845"/>
+              <a:chOff x="9448800" y="3067050"/>
+              <a:chExt cx="6381750" cy="2188845"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Shape 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9448800" y="3067050"/>
+                <a:ext cx="6381750" cy="1990725"/>
+              </a:xfrm>
+              <a:prstGeom prst="roundRect">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 45933"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FDD083"/>
+              </a:solidFill>
+              <a:ln w="76200">
+                <a:solidFill>
+                  <a:srgbClr val="540326"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10020300" y="3295650"/>
+                <a:ext cx="5665470" cy="1960245"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Welcome</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7292340" y="5657850"/>
+              <a:ext cx="8538210" cy="1668780"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="13" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18379197" y="2336800"/>
-            <a:ext cx="2603825" cy="1231900"/>
+            <a:off x="1847850" y="1171575"/>
+            <a:ext cx="6067425" cy="7943850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...244 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 20">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="292137" cy="279400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10401300" y="9467850"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="228629" cy="241300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16868775" y="4391025"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="647781" cy="647700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="3457575" y="438150"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="482660" cy="482600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1847850" y="9105900"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1308264" cy="1638300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16897350" y="9058275"/>
+            <a:ext cx="981075" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1181248" cy="1701800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="600075" y="9010650"/>
+            <a:ext cx="885825" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3289711" y="5588000"/>
-            <a:ext cx="1968746" cy="927100"/>
+            <a:off x="2466975" y="4191000"/>
+            <a:ext cx="1476375" cy="695325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1663908" y="1778000"/>
-            <a:ext cx="635079" cy="2362200"/>
+            <a:off x="1247775" y="1333500"/>
+            <a:ext cx="476250" cy="1771650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28375" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96407" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1857375" y="5419725"/>
+            <a:ext cx="7185660" cy="2830830"/>
+            <a:chOff x="1857375" y="5419725"/>
+            <a:chExt cx="7185660" cy="2830830"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="72323" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1857375" y="2600325"/>
+              <a:ext cx="7124700" cy="2400300"/>
+              <a:chOff x="1857375" y="2600325"/>
+              <a:chExt cx="7124700" cy="2400300"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Shape 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1857375" y="2600325"/>
+                <a:ext cx="7124700" cy="2362200"/>
+              </a:xfrm>
+              <a:prstGeom prst="roundRect">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 38710"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FDD083"/>
+              </a:solidFill>
+              <a:ln w="76200">
+                <a:solidFill>
+                  <a:srgbClr val="540326"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2428875" y="2828925"/>
+                <a:ext cx="6248400" cy="2171700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Thank you for</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>choosing EaTemp</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1857375" y="5419725"/>
+              <a:ext cx="7185660" cy="2830830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Shape 0"/>
+          <p:cNvPr id="15" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...92 lines deleted...]
-            <a:ext cx="8315306" cy="2878667"/>
+          <a:xfrm rot="16200000">
+            <a:off x="16649700" y="6168390"/>
+            <a:ext cx="2737485" cy="356235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Marcellus Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Thank you for</a:t>
+              <a:t>Credit | Image: </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
-[...1 lines deleted...]
-          <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus Regular" pitchFamily="34" charset="0"/>
-[...161 lines deleted...]
-                <a:hlinkClick r:id="rId20" invalidUrl="" action="" tgtFrame="" tooltip="Open https://unsplash.com/" history="1" highlightClick="0" endSnd="0">
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="00FF00"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId10" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:pPr algn="l" indent="0" marL="0">
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="000000">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Inter Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Inter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId11"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9591675" y="438150"/>
+            <a:ext cx="6943725" cy="9848850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 3">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="800200" y="12077700"/>
-            <a:ext cx="1308264" cy="1638300"/>
+            <a:off x="600075" y="9058275"/>
+            <a:ext cx="981075" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22659632" y="12014200"/>
-            <a:ext cx="1181248" cy="1701800"/>
+            <a:off x="16992600" y="9010650"/>
+            <a:ext cx="885825" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21592699" y="1752600"/>
-            <a:ext cx="2248181" cy="482600"/>
+            <a:off x="16192500" y="1314450"/>
+            <a:ext cx="1685925" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="330241" y="9639300"/>
-            <a:ext cx="2235479" cy="482600"/>
+            <a:off x="247650" y="7229475"/>
+            <a:ext cx="1676400" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9551594" y="584200"/>
-            <a:ext cx="292137" cy="279400"/>
+            <a:off x="7162800" y="438150"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4610676" y="6553200"/>
-            <a:ext cx="228629" cy="241300"/>
+            <a:off x="3457575" y="4914900"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18455407" y="12255500"/>
-            <a:ext cx="647781" cy="647700"/>
+            <a:off x="13839825" y="9191625"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16804200" y="4889500"/>
-            <a:ext cx="482660" cy="482600"/>
+            <a:off x="12601575" y="3667125"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55577" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87966" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3695700" y="461963"/>
+            <a:ext cx="10896600" cy="2188845"/>
+            <a:chOff x="3695700" y="461963"/>
+            <a:chExt cx="10896600" cy="2188845"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3695700" y="461963"/>
+              <a:ext cx="10896600" cy="1990725"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 45933"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FDD083"/>
+            </a:solidFill>
+            <a:ln w="76200">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4267200" y="690563"/>
+              <a:ext cx="10180320" cy="1960245"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Table of Contents</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73663" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1171575" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1171575" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1171575" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="DC4A42"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1448753" y="3634740"/>
+              <a:ext cx="664845" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27656" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2543175" y="3481388"/>
+            <a:ext cx="4206240" cy="1144905"/>
+            <a:chOff x="2543175" y="3481388"/>
+            <a:chExt cx="4206240" cy="1144905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2543175" y="3481388"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2543175" y="4129088"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48397" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6772275" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6772275" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6772275" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FDD083"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6992303" y="3634740"/>
+              <a:ext cx="779145" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41214" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8143875" y="3481388"/>
+            <a:ext cx="4206240" cy="1144905"/>
+            <a:chOff x="8143875" y="3481388"/>
+            <a:chExt cx="4206240" cy="1144905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8143875" y="3481388"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8143875" y="4129088"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95198" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1171575" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1171575" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Shape 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1171575" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FDD083"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1401128" y="5873115"/>
+              <a:ext cx="760095" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91853" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2543175" y="5719763"/>
+            <a:ext cx="4206240" cy="1144904"/>
+            <a:chOff x="2543175" y="5719763"/>
+            <a:chExt cx="4206240" cy="1144904"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2543175" y="5719763"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2543175" y="6367462"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52265" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6772275" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6772275" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Shape 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6772275" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="DC4A42"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6982778" y="5873115"/>
+              <a:ext cx="798195" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96004" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8143875" y="5719763"/>
+            <a:ext cx="4206240" cy="1144904"/>
+            <a:chOff x="8143875" y="5719763"/>
+            <a:chExt cx="4206240" cy="1144904"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8143875" y="5719763"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8143875" y="6367462"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54010" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1171575" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1171575" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Shape 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1171575" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="DC4A42"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1405890" y="8111490"/>
+              <a:ext cx="750570" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63445" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2543175" y="7958138"/>
+            <a:ext cx="4206240" cy="1144905"/>
+            <a:chOff x="2543175" y="7958138"/>
+            <a:chExt cx="4206240" cy="1144905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2543175" y="7958138"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2543175" y="8605838"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89918" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6772275" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6772275" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Shape 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6772275" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FDD083"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6987540" y="8111490"/>
+              <a:ext cx="788670" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="42405" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8143875" y="7958138"/>
+            <a:ext cx="4206240" cy="1144905"/>
+            <a:chOff x="8143875" y="7958138"/>
+            <a:chExt cx="4206240" cy="1144905"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8143875" y="7958138"/>
+              <a:ext cx="4206240" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8143875" y="8605838"/>
+              <a:ext cx="4175760" cy="497205"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Image 8" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="38" name="Image 9" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId17"/>
+          <a:blip r:embed="rId10"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...1240 lines deleted...]
-            <a:ext cx="6096762" cy="9893300"/>
+            <a:off x="10458450" y="2038350"/>
+            <a:ext cx="5734050" cy="7639050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 4">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="292137" cy="279400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10401300" y="438150"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="228629" cy="241300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="17021175" y="6048375"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="647781" cy="647700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="3457575" y="9191625"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="482660" cy="482600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="590550" y="1152525"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20576572" y="647700"/>
-            <a:ext cx="3353219" cy="1778000"/>
+            <a:off x="15430500" y="485775"/>
+            <a:ext cx="2514600" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="342943" y="4749800"/>
-            <a:ext cx="2603825" cy="1231900"/>
+            <a:off x="1238250" y="409575"/>
+            <a:ext cx="1952625" cy="923925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21961045" y="10147300"/>
-            <a:ext cx="1968746" cy="927100"/>
+            <a:off x="16468725" y="7610475"/>
+            <a:ext cx="1476375" cy="695325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45829" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="92650" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2000250" y="3733800"/>
+            <a:ext cx="11982450" cy="1447800"/>
+            <a:chOff x="2000250" y="3733800"/>
+            <a:chExt cx="11982450" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2000250" y="3733800"/>
+              <a:ext cx="11982450" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 64865"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FDD083"/>
+            </a:solidFill>
+            <a:ln w="76200">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2571750" y="3962400"/>
+              <a:ext cx="11106150" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Realm of the Extraordinary</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="95350" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2219325" y="5919788"/>
+            <a:ext cx="13910310" cy="3621405"/>
+            <a:chOff x="2219325" y="5919788"/>
+            <a:chExt cx="13910310" cy="3621405"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="5919788"/>
+              <a:ext cx="6604635" cy="3621405"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="5919788"/>
+              <a:ext cx="6604635" cy="3621405"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="15" name="Image 8" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="4914900" y="104775"/>
+            <a:ext cx="4362450" cy="3743325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...156 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="393749" y="330200"/>
-            <a:ext cx="2603825" cy="1231900"/>
+            <a:off x="295275" y="247650"/>
+            <a:ext cx="1952625" cy="923925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21122740" y="12496800"/>
-            <a:ext cx="2692737" cy="571500"/>
+            <a:off x="15840075" y="9372600"/>
+            <a:ext cx="2019300" cy="428625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="215927" y="12966700"/>
-            <a:ext cx="419152" cy="419100"/>
+            <a:off x="161925" y="9725025"/>
+            <a:ext cx="314325" cy="314325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9551594" y="12623800"/>
-            <a:ext cx="292137" cy="279400"/>
+            <a:off x="7162800" y="9467850"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4610676" y="6692900"/>
-            <a:ext cx="228629" cy="241300"/>
+            <a:off x="3457575" y="5019675"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18455407" y="584200"/>
-            <a:ext cx="647781" cy="647700"/>
+            <a:off x="13839825" y="438150"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16804200" y="8115300"/>
-            <a:ext cx="482660" cy="482600"/>
+            <a:off x="12601575" y="6086475"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6274584" y="0"/>
-            <a:ext cx="18112464" cy="13716000"/>
+            <a:off x="4705350" y="0"/>
+            <a:ext cx="13582650" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...62 lines deleted...]
-          <a:ln w="50800">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="22535" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25996" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="1076325"/>
+            <a:ext cx="5905500" cy="3657600"/>
+            <a:chOff x="1333500" y="1076325"/>
+            <a:chExt cx="5905500" cy="3657600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1076325"/>
+              <a:ext cx="5905500" cy="3657600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 7813"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...157 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3857625" y="1276350"/>
+              <a:ext cx="857250" cy="819150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="99845" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="2295525"/>
+              <a:ext cx="5387340" cy="2316480"/>
+              <a:chOff x="1592580" y="2295525"/>
+              <a:chExt cx="5387340" cy="2316480"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="2295525"/>
+                <a:ext cx="5387340" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="2943225"/>
+                <a:ext cx="5356860" cy="1668780"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57254" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="5848350"/>
+            <a:ext cx="5905500" cy="3419475"/>
+            <a:chOff x="1333500" y="5848350"/>
+            <a:chExt cx="5905500" cy="3419475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="5848350"/>
+              <a:ext cx="5905500" cy="3419475"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 8938"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...135 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3800475" y="6048375"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="60370" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1592580" y="7219950"/>
+              <a:ext cx="5387340" cy="1925955"/>
+              <a:chOff x="1592580" y="7219950"/>
+              <a:chExt cx="5387340" cy="1925955"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="18" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1592580" y="7219950"/>
+                <a:ext cx="5387340" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1607820" y="7867650"/>
+                <a:ext cx="5356860" cy="1278255"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 6">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="800200" y="12077700"/>
-            <a:ext cx="1308264" cy="1638300"/>
+            <a:off x="600075" y="9058275"/>
+            <a:ext cx="981075" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22659632" y="12014200"/>
-            <a:ext cx="1181248" cy="1701800"/>
+            <a:off x="16992600" y="9010650"/>
+            <a:ext cx="885825" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21592699" y="1752600"/>
-            <a:ext cx="2248181" cy="482600"/>
+            <a:off x="16192500" y="1314450"/>
+            <a:ext cx="1685925" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="330241" y="9639300"/>
-            <a:ext cx="2235479" cy="482600"/>
+            <a:off x="247650" y="7229475"/>
+            <a:ext cx="1676400" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9551594" y="584200"/>
-            <a:ext cx="292137" cy="279400"/>
+            <a:off x="7162800" y="438150"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4610676" y="6553200"/>
-            <a:ext cx="228629" cy="241300"/>
+            <a:off x="3457575" y="4914900"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18455407" y="12255500"/>
-            <a:ext cx="647781" cy="647700"/>
+            <a:off x="13839825" y="9191625"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16804200" y="4889500"/>
-            <a:ext cx="482660" cy="482600"/>
+            <a:off x="12601575" y="3667125"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...143 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60272" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83098" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2200275" y="1038225"/>
+            <a:ext cx="6096000" cy="5686425"/>
+            <a:chOff x="2200275" y="1038225"/>
+            <a:chExt cx="6096000" cy="5686425"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="1038225"/>
+              <a:ext cx="6096000" cy="5686425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="52403" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2200275" y="7181850"/>
+              <a:ext cx="6096000" cy="1028700"/>
+              <a:chOff x="2200275" y="7181850"/>
+              <a:chExt cx="6096000" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Shape 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2200275" y="7181850"/>
+                <a:ext cx="6096000" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="roundRect">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 88889"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FDD083"/>
+              </a:solidFill>
+              <a:ln w="38100">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="540326"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus Regular" pitchFamily="34" charset="0"/>
-[...55 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2771775" y="7410450"/>
+                <a:ext cx="3760470" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="22744" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2200275" y="8667750"/>
+              <a:ext cx="6156960" cy="887730"/>
+              <a:chOff x="2200275" y="8667750"/>
+              <a:chExt cx="6156960" cy="887730"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2200275" y="8667750"/>
+                <a:ext cx="6156960" cy="887730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85123" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9991725" y="1038225"/>
+            <a:ext cx="6096000" cy="5686425"/>
+            <a:chOff x="9991725" y="1038225"/>
+            <a:chExt cx="6096000" cy="5686425"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="1038225"/>
+              <a:ext cx="6096000" cy="5686425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="85670" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9991725" y="7181850"/>
+              <a:ext cx="6096000" cy="1028700"/>
+              <a:chOff x="9991725" y="7181850"/>
+              <a:chExt cx="6096000" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Shape 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9991725" y="7181850"/>
+                <a:ext cx="6096000" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="roundRect">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 88889"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FDD083"/>
+              </a:solidFill>
+              <a:ln w="38100">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="540326"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...188 lines deleted...]
-      </p:sp>
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="18" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10563225" y="7410450"/>
+                <a:ext cx="3350895" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="36186" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9991725" y="8667750"/>
+              <a:ext cx="6156960" cy="887730"/>
+              <a:chOff x="9991725" y="8667750"/>
+              <a:chExt cx="6156960" cy="887730"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9991725" y="8667750"/>
+                <a:ext cx="6156960" cy="887730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the adventurers who take on these creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 7">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="292137" cy="279400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10401300" y="9467850"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="228629" cy="241300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16868775" y="4391025"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="647781" cy="647700"/>
+          <a:xfrm rot="10800000">
+            <a:off x="3457575" y="438150"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="482660" cy="482600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1847850" y="9105900"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1308264" cy="1638300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16897350" y="9058275"/>
+            <a:ext cx="981075" cy="1228725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1181248" cy="1701800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="600075" y="9010650"/>
+            <a:ext cx="885825" cy="1276350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 6" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId13">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18379197" y="2336800"/>
-            <a:ext cx="2603825" cy="1231900"/>
+            <a:off x="13782675" y="1752600"/>
+            <a:ext cx="1952625" cy="923925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Image 7" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="9" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3289711" y="5588000"/>
-            <a:ext cx="1968746" cy="927100"/>
+            <a:off x="2466975" y="4191000"/>
+            <a:ext cx="1476375" cy="695325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Image 8" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="10" name="Image 8" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId17">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1663908" y="1778000"/>
-            <a:ext cx="635079" cy="2362200"/>
+            <a:off x="1247775" y="1333500"/>
+            <a:ext cx="476250" cy="1771650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="39717" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Image 9" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="13" name="Image 10" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId19"/>
+          <a:blip r:embed="rId11"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1990725" y="393681"/>
+            <a:ext cx="4550664" cy="3417354"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35510" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5838825" y="2524125"/>
+            <a:ext cx="6739890" cy="5349240"/>
+            <a:chOff x="5838825" y="2524125"/>
+            <a:chExt cx="6739890" cy="5349240"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5838825" y="2524125"/>
+              <a:ext cx="6711315" cy="4732020"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9439275" y="7324725"/>
+              <a:ext cx="3139440" cy="548640"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Image 10" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="16" name="Image 11" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId12"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2654632" y="516415"/>
-[...130 lines deleted...]
-            <a:ext cx="4077210" cy="8572500"/>
+            <a:off x="12211050" y="1219200"/>
+            <a:ext cx="5429250" cy="8353425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 8">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10224778" y="584200"/>
-            <a:ext cx="292137" cy="279400"/>
+            <a:off x="2076450" y="1152525"/>
+            <a:ext cx="13754100" cy="9134475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1460683" y="8064500"/>
-            <a:ext cx="228629" cy="241300"/>
+            <a:off x="7667625" y="438150"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19128591" y="12255500"/>
-            <a:ext cx="647781" cy="647700"/>
+            <a:off x="1095375" y="6048375"/>
+            <a:ext cx="171450" cy="180975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23116889" y="1536700"/>
-            <a:ext cx="482660" cy="482600"/>
+            <a:off x="14344650" y="9191625"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457257" y="647700"/>
-            <a:ext cx="3353219" cy="1778000"/>
+            <a:off x="17335500" y="1152525"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...16 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11"/>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="711289" cy="2590800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="342900" y="485775"/>
+            <a:ext cx="2514600" cy="1333500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...72 lines deleted...]
-                <a:ln w="50800">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67799" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
                   <a:solidFill>
-                    <a:srgbClr val="540326"/>
+                    <a:srgbClr val="DC4A42"/>
                   </a:solidFill>
-                </a:ln>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71620" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="809625" y="1905000"/>
+            <a:ext cx="5347335" cy="887730"/>
+            <a:chOff x="809625" y="1905000"/>
+            <a:chExt cx="5347335" cy="887730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="86863" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="809625" y="647700"/>
+              <a:ext cx="5286375" cy="1028700"/>
+              <a:chOff x="809625" y="647700"/>
+              <a:chExt cx="5286375" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Shape 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="809625" y="647700"/>
+                <a:ext cx="5286375" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="roundRect">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 88889"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FDD083"/>
+              </a:solidFill>
+              <a:ln w="38100">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="540326"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus Regular" pitchFamily="34" charset="0"/>
-[...37 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1381125" y="876300"/>
+                <a:ext cx="3350895" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="809625" y="1905000"/>
+              <a:ext cx="5347335" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78995" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6505575" y="1905000"/>
+            <a:ext cx="5347335" cy="887730"/>
+            <a:chOff x="6505575" y="1905000"/>
+            <a:chExt cx="5347335" cy="887730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="58323" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6505575" y="647700"/>
+              <a:ext cx="5286375" cy="1028700"/>
+              <a:chOff x="6505575" y="647700"/>
+              <a:chExt cx="5286375" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Shape 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6505575" y="647700"/>
+                <a:ext cx="5286375" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="roundRect">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 88889"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFC299"/>
+              </a:solidFill>
+              <a:ln w="38100">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="540326"/>
                 </a:solidFill>
-                <a:latin typeface="Rajdhani Regular" pitchFamily="34" charset="0"/>
-[...82 lines deleted...]
-                <a:ln w="50800">
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7077075" y="876300"/>
+                <a:ext cx="4084320" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Art of Unicorn</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="1905000"/>
+              <a:ext cx="5347335" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                   <a:solidFill>
-                    <a:srgbClr val="540326"/>
+                    <a:srgbClr val="0E0E0E"/>
                   </a:solidFill>
-                </a:ln>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99047" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12201525" y="1905000"/>
+            <a:ext cx="5347335" cy="887730"/>
+            <a:chOff x="12201525" y="1905000"/>
+            <a:chExt cx="5347335" cy="887730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="45290" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12201525" y="647700"/>
+              <a:ext cx="5286375" cy="1028700"/>
+              <a:chOff x="12201525" y="647700"/>
+              <a:chExt cx="5286375" cy="1028700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="16" name="Shape 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12201525" y="647700"/>
+                <a:ext cx="5286375" cy="1028700"/>
+              </a:xfrm>
+              <a:prstGeom prst="roundRect">
+                <a:avLst>
+                  <a:gd name="adj" fmla="val 88889"/>
+                </a:avLst>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FDD083"/>
+              </a:solidFill>
+              <a:ln w="38100">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="540326"/>
                 </a:solidFill>
-                <a:latin typeface="Marcellus Regular" pitchFamily="34" charset="0"/>
-[...126 lines deleted...]
-                <a:ln w="50800">
+                <a:prstDash val="solid"/>
+              </a:ln>
+            </p:spPr>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12773025" y="876300"/>
+                <a:ext cx="3350895" cy="731520"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12201525" y="1905000"/>
+              <a:ext cx="5347335" cy="887730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                   <a:solidFill>
-                    <a:srgbClr val="540326"/>
+                    <a:srgbClr val="0E0E0E"/>
                   </a:solidFill>
-                </a:ln>
-[...88 lines deleted...]
-      </p:pic>
+                  <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 9">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF4D9"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="393749" y="330200"/>
-            <a:ext cx="2603825" cy="1231900"/>
+            <a:off x="295275" y="247650"/>
+            <a:ext cx="1952625" cy="923925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21122740" y="12496800"/>
-            <a:ext cx="2692737" cy="571500"/>
+            <a:off x="15840075" y="9372600"/>
+            <a:ext cx="2019300" cy="428625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 2" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="215927" y="12966700"/>
-            <a:ext cx="419152" cy="419100"/>
+            <a:off x="161925" y="9725025"/>
+            <a:ext cx="314325" cy="314325"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 3" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9551594" y="12623800"/>
-            <a:ext cx="292137" cy="279400"/>
+            <a:off x="7162800" y="9467850"/>
+            <a:ext cx="219075" cy="209550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 4" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4610676" y="6692900"/>
-            <a:ext cx="228629" cy="241300"/>
+            <a:off x="13839825" y="438150"/>
+            <a:ext cx="485775" cy="485775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Image 5" descr=" ">    </p:cNvPr>
+          <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId11">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18455407" y="584200"/>
-            <a:ext cx="647781" cy="647700"/>
+            <a:off x="12601575" y="6086475"/>
+            <a:ext cx="361950" cy="361950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...50 lines deleted...]
-          <a:ln w="101600">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62926" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2624138" y="819150"/>
+            <a:ext cx="13058775" cy="1447800"/>
+            <a:chOff x="2624138" y="819150"/>
+            <a:chExt cx="13058775" cy="1447800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2624138" y="819150"/>
+              <a:ext cx="13058775" cy="1409700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 64865"/>
+              </a:avLst>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...81 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="76200">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3195638" y="1047750"/>
+              <a:ext cx="12182475" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Magic of Dragons: A Research</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="77516" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10648950" y="3305175"/>
+            <a:ext cx="6153150" cy="6153150"/>
+            <a:chOff x="10648950" y="3305175"/>
+            <a:chExt cx="6153150" cy="6153150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="3305175"/>
+              <a:ext cx="6153150" cy="6153150"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="4D4D4D"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...22 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11420475" y="4724400"/>
+              <a:ext cx="4619625" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="DC4A42"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...22 lines deleted...]
-          <a:ln w="50800">
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12192000" y="6134100"/>
+              <a:ext cx="3067050" cy="3067050"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="540326"/>
+              <a:srgbClr val="FDD083"/>
             </a:solidFill>
-            <a:prstDash val="solid"/>
-[...497 lines deleted...]
-      </p:sp>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="540326"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13112115" y="3691890"/>
+              <a:ext cx="1207770" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13131165" y="7301865"/>
+              <a:ext cx="1198245" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="540326"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13102590" y="5101590"/>
+              <a:ext cx="1245870" cy="731520"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="540326"/>
+                  </a:solidFill>
+                  <a:latin typeface="Marcellus" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Marcellus" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Marcellus" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51089" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="DC4A42"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17897" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2771774" y="2667000"/>
+            <a:ext cx="771527" cy="895350"/>
+            <a:chOff x="2771774" y="2667000"/>
+            <a:chExt cx="771527" cy="895350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771774" y="2667000"/>
+              <a:ext cx="771527" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="53391" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2800350" y="3762375"/>
+              <a:ext cx="6404610" cy="887730"/>
+              <a:chOff x="2800350" y="3762375"/>
+              <a:chExt cx="6404610" cy="887730"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="Text 9"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2800350" y="3762375"/>
+                <a:ext cx="6404610" cy="887730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83821" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2771775" y="5181600"/>
+            <a:ext cx="895350" cy="895350"/>
+            <a:chOff x="2771775" y="5181600"/>
+            <a:chExt cx="895350" cy="895350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="5181600"/>
+              <a:ext cx="895350" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="65664" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2800350" y="6276975"/>
+              <a:ext cx="6404610" cy="887730"/>
+              <a:chOff x="2800350" y="6276975"/>
+              <a:chExt cx="6404610" cy="887730"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="21" name="Text 10"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2800350" y="6276975"/>
+                <a:ext cx="6404610" cy="887730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="43835" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2771775" y="7696200"/>
+            <a:ext cx="895350" cy="895350"/>
+            <a:chOff x="2771775" y="7696200"/>
+            <a:chExt cx="895350" cy="895350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="7696200"/>
+              <a:ext cx="895350" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="29689" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2800350" y="8791575"/>
+              <a:ext cx="6404610" cy="887730"/>
+              <a:chOff x="2800350" y="8791575"/>
+              <a:chExt cx="6404610" cy="887730"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="23" name="Text 11"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2800350" y="8791575"/>
+                <a:ext cx="6404610" cy="887730"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Rajdhani" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Rajdhani" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Rajdhani" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>