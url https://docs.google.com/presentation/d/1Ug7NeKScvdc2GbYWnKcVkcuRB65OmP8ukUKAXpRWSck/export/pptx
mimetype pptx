--- v1 (2025-11-06)
+++ v2 (2026-08-09)
@@ -52,243 +52,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="3168">
           <p15:clr>
             <a:srgbClr val="747775"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2448">
           <p15:clr>
             <a:srgbClr val="747775"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
@@ -526,243 +526,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
@@ -4970,701 +4970,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
@@ -5754,51 +5754,51 @@
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buNone/>
               </a:pPr>
               <a:r>
                 <a:t/>
               </a:r>
               <a:endParaRPr sz="900"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="56" name="Google Shape;56;p13"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="-34811" l="0" r="-3852" t="-11579"/>
+            <a:srcRect b="-34812" l="0" r="-3853" t="-11580"/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="3004538" y="9175900"/>
               <a:ext cx="1763323" cy="328500"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="57" name="Google Shape;57;p13"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -6464,51 +6464,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="1600"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="66" name="Google Shape;66;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="-34811" l="0" r="-3852" t="-11579"/>
+          <a:srcRect b="-34812" l="0" r="-3853" t="-11580"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3036896" y="9232482"/>
             <a:ext cx="1698608" cy="316444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="67" name="Google Shape;67;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142625" y="9414378"/>