--- v0 (2026-01-19)
+++ v1 (2026-10-26)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide26.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
@@ -87,317 +88,326 @@
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
     <p:sldId id="280" r:id="rId29"/>
     <p:sldId id="281" r:id="rId30"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Zen Dots"/>
       <p:regular r:id="rId31"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId32"/>
       <p:bold r:id="rId33"/>
       <p:italic r:id="rId34"/>
       <p:boldItalic r:id="rId35"/>
     </p:embeddedFont>
     <p:embeddedFont>
+      <p:font typeface="Lato"/>
+      <p:regular r:id="rId36"/>
+      <p:bold r:id="rId37"/>
+      <p:italic r:id="rId38"/>
+      <p:boldItalic r:id="rId39"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
       <p:font typeface="DM Sans"/>
-      <p:bold r:id="rId36"/>
-      <p:boldItalic r:id="rId37"/>
+      <p:regular r:id="rId40"/>
+      <p:bold r:id="rId41"/>
+      <p:italic r:id="rId42"/>
+      <p:boldItalic r:id="rId43"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId38" roundtripDataSignature="AMtx7mg3UISguX44dwClYIDhHr2q31hx1w=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId44" roundtripDataSignature="AMtx7mg97zT6IdMRhot7HS6yT3dZtIBV8A=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ZenDots-regular.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-boldItalic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-bold.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-italic.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-bold.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId44" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-boldItalic.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ZenDots-regular.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1318,243 +1328,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1647,139 +1657,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g303b3f4d1db_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;h3bf9e8411f28828a_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g303b3f4d1db_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;h3bf9e8411f28828a_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g303b3f4d1db_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;h3bf9e8411f28828a_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1790,153 +1800,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="211" name="Shape 211"/>
+        <p:cNvPr id="196" name="Shape 196"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;g303b3f4d1db_0_191:notes"/>
+          <p:cNvPr id="197" name="Google Shape;197;h3bf9e8411f28828a_0_176:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="213" name="Google Shape;213;g303b3f4d1db_0_191:notes"/>
+          <p:cNvPr id="198" name="Google Shape;198;h3bf9e8411f28828a_0_176:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;g303b3f4d1db_0_191:notes"/>
+          <p:cNvPr id="199" name="Google Shape;199;h3bf9e8411f28828a_0_176:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1947,153 +1957,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="243" name="Shape 243"/>
+        <p:cNvPr id="223" name="Shape 223"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;g303b3f4d1db_0_222:notes"/>
+          <p:cNvPr id="224" name="Google Shape;224;h3bf9e8411f28828a_0_202:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="245" name="Google Shape;245;g303b3f4d1db_0_222:notes"/>
+          <p:cNvPr id="225" name="Google Shape;225;h3bf9e8411f28828a_0_202:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="246" name="Google Shape;246;g303b3f4d1db_0_222:notes"/>
+          <p:cNvPr id="226" name="Google Shape;226;h3bf9e8411f28828a_0_202:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2104,153 +2114,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="309" name="Shape 309"/>
+        <p:cNvPr id="265" name="Shape 265"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="310" name="Google Shape;310;g303b3f4d1db_0_287:notes"/>
+          <p:cNvPr id="266" name="Google Shape;266;h3bf9e8411f28828a_0_243:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="311" name="Google Shape;311;g303b3f4d1db_0_287:notes"/>
+          <p:cNvPr id="267" name="Google Shape;267;h3bf9e8411f28828a_0_243:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;g303b3f4d1db_0_287:notes"/>
+          <p:cNvPr id="268" name="Google Shape;268;h3bf9e8411f28828a_0_243:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2261,153 +2271,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="335" name="Shape 335"/>
+        <p:cNvPr id="285" name="Shape 285"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="336" name="Google Shape;336;g303b3f4d1db_0_312:notes"/>
+          <p:cNvPr id="286" name="Google Shape;286;h3bf9e8411f28828a_0_262:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="337" name="Google Shape;337;g303b3f4d1db_0_312:notes"/>
+          <p:cNvPr id="287" name="Google Shape;287;h3bf9e8411f28828a_0_262:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="338" name="Google Shape;338;g303b3f4d1db_0_312:notes"/>
+          <p:cNvPr id="288" name="Google Shape;288;h3bf9e8411f28828a_0_262:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2418,153 +2428,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="349" name="Shape 349"/>
+        <p:cNvPr id="300" name="Shape 300"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;g303b3f4d1db_0_325:notes"/>
+          <p:cNvPr id="301" name="Google Shape;301;h3bf9e8411f28828a_0_276:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="351" name="Google Shape;351;g303b3f4d1db_0_325:notes"/>
+          <p:cNvPr id="302" name="Google Shape;302;h3bf9e8411f28828a_0_276:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="352" name="Google Shape;352;g303b3f4d1db_0_325:notes"/>
+          <p:cNvPr id="303" name="Google Shape;303;h3bf9e8411f28828a_0_276:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2575,153 +2585,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="377" name="Shape 377"/>
+        <p:cNvPr id="317" name="Shape 317"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;g303b3f4d1db_0_352:notes"/>
+          <p:cNvPr id="318" name="Google Shape;318;h3bf9e8411f28828a_0_292:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="379" name="Google Shape;379;g303b3f4d1db_0_352:notes"/>
+          <p:cNvPr id="319" name="Google Shape;319;h3bf9e8411f28828a_0_292:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="380" name="Google Shape;380;g303b3f4d1db_0_352:notes"/>
+          <p:cNvPr id="320" name="Google Shape;320;h3bf9e8411f28828a_0_292:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2732,153 +2742,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="444" name="Shape 444"/>
+        <p:cNvPr id="382" name="Shape 382"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="445" name="Google Shape;445;g303b3f4d1db_0_418:notes"/>
+          <p:cNvPr id="383" name="Google Shape;383;h3bf9e8411f28828a_0_356:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="446" name="Google Shape;446;g303b3f4d1db_0_418:notes"/>
+          <p:cNvPr id="384" name="Google Shape;384;h3bf9e8411f28828a_0_356:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="447" name="Google Shape;447;g303b3f4d1db_0_418:notes"/>
+          <p:cNvPr id="385" name="Google Shape;385;h3bf9e8411f28828a_0_356:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2889,153 +2899,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="459" name="Shape 459"/>
+        <p:cNvPr id="397" name="Shape 397"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="460" name="Google Shape;460;g303b3f4d1db_0_432:notes"/>
+          <p:cNvPr id="398" name="Google Shape;398;h3bf9e8411f28828a_0_370:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="461" name="Google Shape;461;g303b3f4d1db_0_432:notes"/>
+          <p:cNvPr id="399" name="Google Shape;399;h3bf9e8411f28828a_0_370:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="462" name="Google Shape;462;g303b3f4d1db_0_432:notes"/>
+          <p:cNvPr id="400" name="Google Shape;400;h3bf9e8411f28828a_0_370:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3046,153 +3056,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="475" name="Shape 475"/>
+        <p:cNvPr id="413" name="Shape 413"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="476" name="Google Shape;476;g303b3f4d1db_0_447:notes"/>
+          <p:cNvPr id="414" name="Google Shape;414;h3bf9e8411f28828a_0_385:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="477" name="Google Shape;477;g303b3f4d1db_0_447:notes"/>
+          <p:cNvPr id="415" name="Google Shape;415;h3bf9e8411f28828a_0_385:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="478" name="Google Shape;478;g303b3f4d1db_0_447:notes"/>
+          <p:cNvPr id="416" name="Google Shape;416;h3bf9e8411f28828a_0_385:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3203,153 +3213,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="492" name="Shape 492"/>
+        <p:cNvPr id="431" name="Shape 431"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="493" name="Google Shape;493;g303b3f4d1db_0_463:notes"/>
+          <p:cNvPr id="432" name="Google Shape;432;h3bf9e8411f28828a_0_402:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="494" name="Google Shape;494;g303b3f4d1db_0_463:notes"/>
+          <p:cNvPr id="433" name="Google Shape;433;h3bf9e8411f28828a_0_402:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="495" name="Google Shape;495;g303b3f4d1db_0_463:notes"/>
+          <p:cNvPr id="434" name="Google Shape;434;h3bf9e8411f28828a_0_402:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3360,153 +3370,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="23" name="Shape 23"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;g303b3f4d1db_0_10:notes"/>
+          <p:cNvPr id="24" name="Google Shape;24;h3bf9e8411f28828a_0_11:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;g303b3f4d1db_0_10:notes"/>
+          <p:cNvPr id="25" name="Google Shape;25;h3bf9e8411f28828a_0_11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g303b3f4d1db_0_10:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;h3bf9e8411f28828a_0_11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3517,153 +3527,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="501" name="Shape 501"/>
+        <p:cNvPr id="441" name="Shape 441"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="502" name="Google Shape;502;g303b3f4d1db_0_471:notes"/>
+          <p:cNvPr id="442" name="Google Shape;442;h3bf9e8411f28828a_0_411:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="503" name="Google Shape;503;g303b3f4d1db_0_471:notes"/>
+          <p:cNvPr id="443" name="Google Shape;443;h3bf9e8411f28828a_0_411:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="504" name="Google Shape;504;g303b3f4d1db_0_471:notes"/>
+          <p:cNvPr id="444" name="Google Shape;444;h3bf9e8411f28828a_0_411:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3674,153 +3684,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="535" name="Shape 535"/>
+        <p:cNvPr id="468" name="Shape 468"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="536" name="Google Shape;536;g303b3f4d1db_0_504:notes"/>
+          <p:cNvPr id="469" name="Google Shape;469;h3bf9e8411f28828a_0_437:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="537" name="Google Shape;537;g303b3f4d1db_0_504:notes"/>
+          <p:cNvPr id="470" name="Google Shape;470;h3bf9e8411f28828a_0_437:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="538" name="Google Shape;538;g303b3f4d1db_0_504:notes"/>
+          <p:cNvPr id="471" name="Google Shape;471;h3bf9e8411f28828a_0_437:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3831,153 +3841,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="557" name="Shape 557"/>
+        <p:cNvPr id="488" name="Shape 488"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="558" name="Google Shape;558;g303b3f4d1db_0_525:notes"/>
+          <p:cNvPr id="489" name="Google Shape;489;h3bf9e8411f28828a_0_456:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="559" name="Google Shape;559;g303b3f4d1db_0_525:notes"/>
+          <p:cNvPr id="490" name="Google Shape;490;h3bf9e8411f28828a_0_456:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="560" name="Google Shape;560;g303b3f4d1db_0_525:notes"/>
+          <p:cNvPr id="491" name="Google Shape;491;h3bf9e8411f28828a_0_456:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3988,153 +3998,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="594" name="Shape 594"/>
+        <p:cNvPr id="529" name="Shape 529"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="595" name="Google Shape;595;g303b3f4d1db_0_561:notes"/>
+          <p:cNvPr id="530" name="Google Shape;530;h3bf9e8411f28828a_0_496:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="596" name="Google Shape;596;g303b3f4d1db_0_561:notes"/>
+          <p:cNvPr id="531" name="Google Shape;531;h3bf9e8411f28828a_0_496:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="597" name="Google Shape;597;g303b3f4d1db_0_561:notes"/>
+          <p:cNvPr id="532" name="Google Shape;532;h3bf9e8411f28828a_0_496:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4145,153 +4155,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="621" name="Shape 621"/>
+        <p:cNvPr id="554" name="Shape 554"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="622" name="Google Shape;622;g303b3f4d1db_0_587:notes"/>
+          <p:cNvPr id="555" name="Google Shape;555;h3bf9e8411f28828a_0_520:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="623" name="Google Shape;623;g303b3f4d1db_0_587:notes"/>
+          <p:cNvPr id="556" name="Google Shape;556;h3bf9e8411f28828a_0_520:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="624" name="Google Shape;624;g303b3f4d1db_0_587:notes"/>
+          <p:cNvPr id="557" name="Google Shape;557;h3bf9e8411f28828a_0_520:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4302,153 +4312,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="651" name="Shape 651"/>
+        <p:cNvPr id="575" name="Shape 575"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="652" name="Google Shape;652;g303b3f4d1db_0_616:notes"/>
+          <p:cNvPr id="576" name="Google Shape;576;h3bf9e8411f28828a_0_540:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="653" name="Google Shape;653;g303b3f4d1db_0_616:notes"/>
+          <p:cNvPr id="577" name="Google Shape;577;h3bf9e8411f28828a_0_540:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="654" name="Google Shape;654;g303b3f4d1db_0_616:notes"/>
+          <p:cNvPr id="578" name="Google Shape;578;h3bf9e8411f28828a_0_540:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4459,153 +4469,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="716" name="Shape 716"/>
+        <p:cNvPr id="641" name="Shape 641"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="717" name="Google Shape;717;g303b3f4d1db_0_680:notes"/>
+          <p:cNvPr id="642" name="Google Shape;642;h3bf9e8411f28828a_0_605:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="718" name="Google Shape;718;g303b3f4d1db_0_680:notes"/>
+          <p:cNvPr id="643" name="Google Shape;643;h3bf9e8411f28828a_0_605:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="719" name="Google Shape;719;g303b3f4d1db_0_680:notes"/>
+          <p:cNvPr id="644" name="Google Shape;644;h3bf9e8411f28828a_0_605:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4616,153 +4626,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="33" name="Shape 33"/>
+        <p:cNvPr id="36" name="Shape 36"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;g303b3f4d1db_0_20:notes"/>
+          <p:cNvPr id="37" name="Google Shape;37;h3bf9e8411f28828a_0_23:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g303b3f4d1db_0_20:notes"/>
+          <p:cNvPr id="38" name="Google Shape;38;h3bf9e8411f28828a_0_23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g303b3f4d1db_0_20:notes"/>
+          <p:cNvPr id="39" name="Google Shape;39;h3bf9e8411f28828a_0_23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4773,153 +4783,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvPr id="83" name="Shape 83"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;g303b3f4d1db_0_71:notes"/>
+          <p:cNvPr id="84" name="Google Shape;84;h3bf9e8411f28828a_0_69:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;g303b3f4d1db_0_71:notes"/>
+          <p:cNvPr id="85" name="Google Shape;85;h3bf9e8411f28828a_0_69:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="88" name="Google Shape;88;g303b3f4d1db_0_71:notes"/>
+          <p:cNvPr id="86" name="Google Shape;86;h3bf9e8411f28828a_0_69:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4944,139 +4954,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="97" name="Shape 97"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;g303b3f4d1db_0_82:notes"/>
+          <p:cNvPr id="98" name="Google Shape;98;h3bf9e8411f28828a_0_82:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;g303b3f4d1db_0_82:notes"/>
+          <p:cNvPr id="99" name="Google Shape;99;h3bf9e8411f28828a_0_82:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Google Shape;100;g303b3f4d1db_0_82:notes"/>
+          <p:cNvPr id="100" name="Google Shape;100;h3bf9e8411f28828a_0_82:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5087,153 +5097,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="120" name="Shape 120"/>
+        <p:cNvPr id="115" name="Shape 115"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="121" name="Google Shape;121;g303b3f4d1db_0_104:notes"/>
+          <p:cNvPr id="116" name="Google Shape;116;h3bf9e8411f28828a_0_99:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="122" name="Google Shape;122;g303b3f4d1db_0_104:notes"/>
+          <p:cNvPr id="117" name="Google Shape;117;h3bf9e8411f28828a_0_99:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="123" name="Google Shape;123;g303b3f4d1db_0_104:notes"/>
+          <p:cNvPr id="118" name="Google Shape;118;h3bf9e8411f28828a_0_99:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5244,153 +5254,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="146" name="Shape 146"/>
+        <p:cNvPr id="136" name="Shape 136"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Google Shape;147;g303b3f4d1db_0_129:notes"/>
+          <p:cNvPr id="137" name="Google Shape;137;h3bf9e8411f28828a_0_119:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Google Shape;148;g303b3f4d1db_0_129:notes"/>
+          <p:cNvPr id="138" name="Google Shape;138;h3bf9e8411f28828a_0_119:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="149" name="Google Shape;149;g303b3f4d1db_0_129:notes"/>
+          <p:cNvPr id="139" name="Google Shape;139;h3bf9e8411f28828a_0_119:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5401,153 +5411,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="159" name="Shape 159"/>
+        <p:cNvPr id="150" name="Shape 150"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;g303b3f4d1db_0_141:notes"/>
+          <p:cNvPr id="151" name="Google Shape;151;h3bf9e8411f28828a_0_132:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;g303b3f4d1db_0_141:notes"/>
+          <p:cNvPr id="152" name="Google Shape;152;h3bf9e8411f28828a_0_132:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;g303b3f4d1db_0_141:notes"/>
+          <p:cNvPr id="153" name="Google Shape;153;h3bf9e8411f28828a_0_132:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5558,153 +5568,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="175" name="Shape 175"/>
+        <p:cNvPr id="167" name="Shape 167"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="176" name="Google Shape;176;g303b3f4d1db_0_156:notes"/>
+          <p:cNvPr id="168" name="Google Shape;168;h3bf9e8411f28828a_0_148:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="177" name="Google Shape;177;g303b3f4d1db_0_156:notes"/>
+          <p:cNvPr id="169" name="Google Shape;169;h3bf9e8411f28828a_0_148:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="178" name="Google Shape;178;g303b3f4d1db_0_156:notes"/>
+          <p:cNvPr id="170" name="Google Shape;170;h3bf9e8411f28828a_0_148:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5747,51 +5757,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5801,28847 +5811,23901 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image130.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g303b3f4d1db_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;h3bf9e8411f28828a_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="16131016" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="6191248" y="-3028948"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g303b3f4d1db_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;h3bf9e8411f28828a_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="787400"/>
-            <a:ext cx="12295137" cy="11912600"/>
+            <a:off x="0" y="1000125"/>
+            <a:ext cx="9886950" cy="8286750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;g303b3f4d1db_0_0"/>
+          <p:cNvPr id="18" name="Google Shape;18;h3bf9e8411f28828a_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12523765" y="3835400"/>
-            <a:ext cx="11863200" cy="4673700"/>
+            <a:off x="9391650" y="2876550"/>
+            <a:ext cx="8934600" cy="3543300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="24000"/>
+              <a:buSzPts val="18000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>NFTs</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;g303b3f4d1db_0_0"/>
+          <p:cNvPr id="19" name="Google Shape;19;h3bf9e8411f28828a_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12625378" y="7556500"/>
-            <a:ext cx="9111300" cy="2379000"/>
+            <a:off x="9467850" y="5667375"/>
+            <a:ext cx="6751200" cy="1794600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="74FDFD"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="74FDFD"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Free Presentation Template by EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20" name="Google Shape;20;h3bf9e8411f28828a_0_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...55 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="21" name="Google Shape;21;h3bf9e8411f28828a_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Google Shape;22;h3bf9e8411f28828a_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="215" name="Shape 215"/>
+        <p:cNvPr id="200" name="Shape 200"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="216" name="Google Shape;216;g303b3f4d1db_0_191"/>
+          <p:cNvPr descr="preencoded.png" id="201" name="Google Shape;201;h3bf9e8411f28828a_0_176"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="18607826" cy="8293100"/>
+            <a:off x="-5600700" y="-13134975"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="217" name="Google Shape;217;g303b3f4d1db_0_191"/>
+          <p:cNvPr descr="preencoded.png" id="202" name="Google Shape;202;h3bf9e8411f28828a_0_176"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8319540" y="6858000"/>
-            <a:ext cx="16067508" cy="6858000"/>
+            <a:off x="6238875" y="5143500"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="203" name="Google Shape;203;h3bf9e8411f28828a_0_176"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="204" name="Google Shape;204;h3bf9e8411f28828a_0_176"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="205" name="Google Shape;205;h3bf9e8411f28828a_0_176"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;g303b3f4d1db_0_191"/>
+          <p:cNvPr id="206" name="Google Shape;206;h3bf9e8411f28828a_0_176"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7731000" cy="1557900"/>
+            <a:off x="6372225" y="352425"/>
+            <a:ext cx="5810400" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="207" name="Google Shape;207;h3bf9e8411f28828a_0_176"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2489200"/>
-            <a:ext cx="20843400" cy="9601200"/>
+            <a:off x="1333500" y="1866900"/>
+            <a:ext cx="15630450" cy="7051200"/>
+            <a:chOff x="1333500" y="1866900"/>
+            <a:chExt cx="15630450" cy="7051200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...209 lines deleted...]
-              <a:buClr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="208" name="Google Shape;208;h3bf9e8411f28828a_0_176"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1866900"/>
+              <a:ext cx="4829100" cy="7038900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
                 <a:srgbClr val="8BFFFD"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="209" name="Google Shape;209;h3bf9e8411f28828a_0_176"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3181350" y="2181225"/>
+              <a:ext cx="1133475" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;h3bf9e8411f28828a_0_176"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1866900"/>
+              <a:ext cx="4829100" cy="7038900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="8BFFFD"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="211" name="Google Shape;211;h3bf9e8411f28828a_0_176"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8439150" y="2181225"/>
+              <a:ext cx="1419225" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="212" name="Google Shape;212;h3bf9e8411f28828a_0_176"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1866900"/>
+              <a:ext cx="4829100" cy="7051200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="8BFFFD"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="213" name="Google Shape;213;h3bf9e8411f28828a_0_176"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14111288" y="2181225"/>
+              <a:ext cx="876300" cy="1126596"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;h3bf9e8411f28828a_0_176"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2882265" y="3495675"/>
+              <a:ext cx="1731600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="215" name="Google Shape;215;h3bf9e8411f28828a_0_176"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4276725"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="216" name="Google Shape;216;h3bf9e8411f28828a_0_176"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2158365" y="8010525"/>
+              <a:ext cx="3179400" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;h3bf9e8411f28828a_0_176"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8440103" y="3495675"/>
+              <a:ext cx="1417200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="218" name="Google Shape;218;h3bf9e8411f28828a_0_176"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4276725"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;h3bf9e8411f28828a_0_176"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7459028" y="8010525"/>
+              <a:ext cx="3379500" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;h3bf9e8411f28828a_0_176"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12931140" y="3507842"/>
+              <a:ext cx="3236700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;h3bf9e8411f28828a_0_176"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4288892"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...206 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="222" name="Google Shape;222;h3bf9e8411f28828a_0_176"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12721590" y="8022692"/>
+              <a:ext cx="3655800" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="8BFFFD"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...628 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="247" name="Shape 247"/>
+        <p:cNvPr id="227" name="Shape 227"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="248" name="Google Shape;248;g303b3f4d1db_0_222"/>
+          <p:cNvPr descr="preencoded.png" id="228" name="Google Shape;228;h3bf9e8411f28828a_0_202"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2019552" y="0"/>
-            <a:ext cx="22367496" cy="13716000"/>
+            <a:off x="1514475" y="-4848225"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="229" name="Google Shape;229;h3bf9e8411f28828a_0_202"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="230" name="Google Shape;230;h3bf9e8411f28828a_0_202"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="232" name="Google Shape;232;h3bf9e8411f28828a_0_202"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="742950" y="1181100"/>
+            <a:ext cx="16811625" cy="7822050"/>
+            <a:chOff x="742950" y="1181100"/>
+            <a:chExt cx="16811625" cy="7822050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...499 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="233" name="Google Shape;233;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="AC5CC0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="234" name="Google Shape;234;h3bf9e8411f28828a_0_202"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2520960" y="2749562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="AC5CC0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="236" name="Google Shape;236;h3bf9e8411f28828a_0_202"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2838450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="237" name="Google Shape;237;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="AC5CC0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="238" name="Google Shape;238;h3bf9e8411f28828a_0_202"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10782281" y="2689622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="AC5CC0"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="240" name="Google Shape;240;h3bf9e8411f28828a_0_202"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14906626" y="2686047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="742950" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8BFFFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4819650" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8BFFFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="243" name="Google Shape;243;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8896350" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8BFFFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12973050" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8BFFFD"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="814388" y="2838450"/>
+              <a:ext cx="962100" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4819650" y="2838450"/>
+              <a:ext cx="1104900" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...103 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8910638" y="2838450"/>
+              <a:ext cx="1076400" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13020675" y="2838450"/>
+              <a:ext cx="1009800" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...103 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="5867400"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...103 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="7534275"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="252" name="Google Shape;252;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="8096250"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...181 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="5867400"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="7534275"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="8096250"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...140 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="5867400"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="7534275"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="8096250"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...181 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="5867400"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="7534275"/>
+              <a:ext cx="3621300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="264" name="Google Shape;264;h3bf9e8411f28828a_0_202"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="8096250"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...1139 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="313" name="Shape 313"/>
+        <p:cNvPr id="269" name="Shape 269"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="314" name="Google Shape;314;g303b3f4d1db_0_287"/>
+          <p:cNvPr descr="preencoded.png" id="270" name="Google Shape;270;h3bf9e8411f28828a_0_243"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="18607826" cy="8293100"/>
+            <a:off x="-5600700" y="-13134975"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="315" name="Google Shape;315;g303b3f4d1db_0_287"/>
+          <p:cNvPr descr="preencoded.png" id="271" name="Google Shape;271;h3bf9e8411f28828a_0_243"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8319540" y="6858000"/>
-            <a:ext cx="16067508" cy="6858000"/>
+            <a:off x="6238875" y="5143500"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="272" name="Google Shape;272;h3bf9e8411f28828a_0_243"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="273" name="Google Shape;273;h3bf9e8411f28828a_0_243"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;h3bf9e8411f28828a_0_243"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="317" name="Google Shape;317;g303b3f4d1db_0_287"/>
+          <p:cNvPr descr="preencoded.png" id="275" name="Google Shape;275;h3bf9e8411f28828a_0_243"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="209550" y="762000"/>
+            <a:ext cx="11191875" cy="9029700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...79 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="321" name="Google Shape;321;g303b3f4d1db_0_287"/>
+          <p:cNvPr id="276" name="Google Shape;276;h3bf9e8411f28828a_0_243"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="1651000"/>
-            <a:ext cx="7566000" cy="1557900"/>
+            <a:off x="11001375" y="1400175"/>
+            <a:ext cx="5572200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="322" name="Google Shape;322;g303b3f4d1db_0_287"/>
+          <p:cNvPr id="277" name="Google Shape;277;h3bf9e8411f28828a_0_243"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="3543300"/>
-[...123 lines deleted...]
-            <a:ext cx="5114400" cy="2497800"/>
+            <a:off x="11001375" y="2819400"/>
+            <a:ext cx="3855600" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="278" name="Google Shape;278;h3bf9e8411f28828a_0_243"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11001375" y="4514850"/>
+            <a:ext cx="5974200" cy="992475"/>
+            <a:chOff x="11001375" y="4514850"/>
+            <a:chExt cx="5974200" cy="992475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="279" name="Google Shape;279;h3bf9e8411f28828a_0_243"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11001375" y="4514850"/>
+              <a:ext cx="5974200" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="280" name="Google Shape;280;h3bf9e8411f28828a_0_243"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11001375" y="5000625"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;g303b3f4d1db_0_287"/>
+          <p:cNvPr id="281" name="Google Shape;281;h3bf9e8411f28828a_0_243"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="5803900"/>
-[...249 lines deleted...]
-            <a:ext cx="5482800" cy="2497800"/>
+            <a:off x="11001375" y="5857875"/>
+            <a:ext cx="4131900" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="282" name="Google Shape;282;h3bf9e8411f28828a_0_243"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14543318" y="9855200"/>
-            <a:ext cx="7875000" cy="1181100"/>
+            <a:off x="11001375" y="7553325"/>
+            <a:ext cx="5974200" cy="992475"/>
+            <a:chOff x="11001375" y="7553325"/>
+            <a:chExt cx="5974200" cy="992475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="283" name="Google Shape;283;h3bf9e8411f28828a_0_243"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11001375" y="7553325"/>
+              <a:ext cx="5974200" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="284" name="Google Shape;284;h3bf9e8411f28828a_0_243"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11001375" y="8039100"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="339" name="Shape 339"/>
+        <p:cNvPr id="289" name="Shape 289"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="340" name="Google Shape;340;g303b3f4d1db_0_312"/>
+          <p:cNvPr descr="preencoded.png" id="290" name="Google Shape;290;h3bf9e8411f28828a_0_262"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10339092" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10534648" y="-857248"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="341" name="Google Shape;341;g303b3f4d1db_0_312"/>
+          <p:cNvPr descr="preencoded.png" id="291" name="Google Shape;291;h3bf9e8411f28828a_0_262"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10809051" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-11449052" y="-5486398"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="292" name="Google Shape;292;h3bf9e8411f28828a_0_262"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="293" name="Google Shape;293;h3bf9e8411f28828a_0_262"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="294" name="Google Shape;294;h3bf9e8411f28828a_0_262"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="295" name="Google Shape;295;h3bf9e8411f28828a_0_262"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2828925" y="2552700"/>
+            <a:ext cx="13639800" cy="4897875"/>
+            <a:chOff x="2828925" y="2552700"/>
+            <a:chExt cx="13639800" cy="4897875"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...130 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="296" name="Google Shape;296;h3bf9e8411f28828a_0_262"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2828925" y="2552700"/>
+              <a:ext cx="13639800" cy="3899400"/>
+              <a:chOff x="2828925" y="2552700"/>
+              <a:chExt cx="13639800" cy="3899400"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="297" name="Google Shape;297;h3bf9e8411f28828a_0_262"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2828925" y="2552700"/>
+                <a:ext cx="13639800" cy="3543300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FDEB71"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Zen Dots"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FDEB71"/>
+                    </a:solidFill>
+                    <a:latin typeface="Zen Dots"/>
+                    <a:ea typeface="Zen Dots"/>
+                    <a:cs typeface="Zen Dots"/>
+                    <a:sym typeface="Zen Dots"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="298" name="Google Shape;298;h3bf9e8411f28828a_0_262"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3677603" y="5448300"/>
+                <a:ext cx="11942400" cy="1003800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="299" name="Google Shape;299;h3bf9e8411f28828a_0_262"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6141720" y="6543675"/>
+              <a:ext cx="7014300" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FDEB71"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...143 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="353" name="Shape 353"/>
+        <p:cNvPr id="304" name="Shape 304"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="354" name="Google Shape;354;g303b3f4d1db_0_325"/>
+          <p:cNvPr descr="preencoded.png" id="305" name="Google Shape;305;h3bf9e8411f28828a_0_276"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2019552" y="0"/>
-            <a:ext cx="22367496" cy="13716000"/>
+            <a:off x="1514475" y="-4848225"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="306" name="Google Shape;306;h3bf9e8411f28828a_0_276"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="307" name="Google Shape;307;h3bf9e8411f28828a_0_276"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="308" name="Google Shape;308;h3bf9e8411f28828a_0_276"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="355" name="Google Shape;355;g303b3f4d1db_0_325"/>
+          <p:cNvPr id="309" name="Google Shape;309;h3bf9e8411f28828a_0_276"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="10804800" cy="2497800"/>
+            <a:off x="1647825" y="2447925"/>
+            <a:ext cx="8122800" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="360" name="Google Shape;360;g303b3f4d1db_0_325"/>
+          <p:cNvPr id="310" name="Google Shape;310;h3bf9e8411f28828a_0_276"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="5219700"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="669000"/>
+            <a:off x="2512695" y="3914775"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="362" name="Google Shape;362;g303b3f4d1db_0_325"/>
+          <p:cNvPr id="311" name="Google Shape;311;h3bf9e8411f28828a_0_276"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="11986200" cy="2497800"/>
+            <a:off x="1204913" y="5238750"/>
+            <a:ext cx="9008700" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="365" name="Google Shape;365;g303b3f4d1db_0_325"/>
+          <p:cNvPr id="312" name="Google Shape;312;h3bf9e8411f28828a_0_276"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="8940800"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="669000"/>
+            <a:off x="2512695" y="6705600"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="367" name="Google Shape;367;g303b3f4d1db_0_325"/>
+          <p:cNvPr id="313" name="Google Shape;313;h3bf9e8411f28828a_0_276"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="3263900"/>
-[...82 lines deleted...]
-            <a:ext cx="5355900" cy="2497800"/>
+            <a:off x="11310938" y="2447925"/>
+            <a:ext cx="4036800" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="370" name="Google Shape;370;g303b3f4d1db_0_325"/>
+          <p:cNvPr id="314" name="Google Shape;314;h3bf9e8411f28828a_0_276"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="5219700"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="669000"/>
+            <a:off x="10132695" y="3914775"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="372" name="Google Shape;372;g303b3f4d1db_0_325"/>
+          <p:cNvPr id="315" name="Google Shape;315;h3bf9e8411f28828a_0_276"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="8315400" cy="2497800"/>
+            <a:off x="10201275" y="5238750"/>
+            <a:ext cx="6255900" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>323 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="375" name="Google Shape;375;g303b3f4d1db_0_325"/>
+          <p:cNvPr id="316" name="Google Shape;316;h3bf9e8411f28828a_0_276"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="8940800"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="669000"/>
+            <a:off x="10132695" y="6705600"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="381" name="Shape 381"/>
+        <p:cNvPr id="321" name="Shape 321"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="382" name="Google Shape;382;g303b3f4d1db_0_352"/>
+          <p:cNvPr descr="preencoded.png" id="322" name="Google Shape;322;h3bf9e8411f28828a_0_292"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="18607826" cy="8293100"/>
+            <a:off x="-5600700" y="-13134975"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="383" name="Google Shape;383;g303b3f4d1db_0_352"/>
+          <p:cNvPr descr="preencoded.png" id="323" name="Google Shape;323;h3bf9e8411f28828a_0_292"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8319540" y="6858000"/>
-            <a:ext cx="16067508" cy="6858000"/>
+            <a:off x="6238875" y="5143500"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="324" name="Google Shape;324;h3bf9e8411f28828a_0_292"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="325" name="Google Shape;325;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="326" name="Google Shape;326;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="384" name="Google Shape;384;g303b3f4d1db_0_352"/>
+          <p:cNvPr id="327" name="Google Shape;327;h3bf9e8411f28828a_0_292"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1557900"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="328" name="Google Shape;328;h3bf9e8411f28828a_0_292"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="329" name="Google Shape;329;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="332" name="Google Shape;332;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="333" name="Google Shape;333;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="334" name="Google Shape;334;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="335" name="Google Shape;335;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="336" name="Google Shape;336;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="340" name="Google Shape;340;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="341" name="Google Shape;341;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="342" name="Google Shape;342;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="343" name="Google Shape;343;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="344" name="Google Shape;344;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="345" name="Google Shape;345;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="346" name="Google Shape;346;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="347" name="Google Shape;347;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="348" name="Google Shape;348;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="349" name="Google Shape;349;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="350" name="Google Shape;350;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="353" name="Google Shape;353;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="355" name="Google Shape;355;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="356" name="Google Shape;356;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="357" name="Google Shape;357;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="359" name="Google Shape;359;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="360" name="Google Shape;360;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="361" name="Google Shape;361;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="362" name="Google Shape;362;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="363" name="Google Shape;363;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="364" name="Google Shape;364;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="366" name="Google Shape;366;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="367" name="Google Shape;367;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="368" name="Google Shape;368;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="369" name="Google Shape;369;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="370" name="Google Shape;370;h3bf9e8411f28828a_0_292"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="371" name="Google Shape;371;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="372" name="Google Shape;372;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="373" name="Google Shape;373;h3bf9e8411f28828a_0_292"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="374" name="Google Shape;374;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11815763" y="4757738"/>
+              <a:ext cx="2322300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="8BFFFD"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="375" name="Google Shape;375;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12558713" y="5310188"/>
+              <a:ext cx="783000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="376" name="Google Shape;376;h3bf9e8411f28828a_0_292"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1535550"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1535550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="377" name="Google Shape;377;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="8BFFFD"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="378" name="Google Shape;378;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8515350"/>
+              <a:ext cx="5966400" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="379" name="Google Shape;379;h3bf9e8411f28828a_0_292"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1535550"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1535550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="380" name="Google Shape;380;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="8BFFFD"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="381" name="Google Shape;381;h3bf9e8411f28828a_0_292"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8515350"/>
+              <a:ext cx="5966400" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="8BFFFD"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="448" name="Shape 448"/>
+        <p:cNvPr id="386" name="Shape 386"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="449" name="Google Shape;449;g303b3f4d1db_0_418"/>
+          <p:cNvPr descr="preencoded.png" id="387" name="Google Shape;387;h3bf9e8411f28828a_0_356"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="16131016" cy="13716000"/>
+            <a:off x="-7458075" y="-3028950"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="388" name="Google Shape;388;h3bf9e8411f28828a_0_356"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="389" name="Google Shape;389;h3bf9e8411f28828a_0_356"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="390" name="Google Shape;390;h3bf9e8411f28828a_0_356"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="391" name="Google Shape;391;h3bf9e8411f28828a_0_356"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="5610225"/>
+            <a:ext cx="6644700" cy="1611750"/>
+            <a:chOff x="10086975" y="5610225"/>
+            <a:chExt cx="6644700" cy="1611750"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="392" name="Google Shape;392;h3bf9e8411f28828a_0_356"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5610225"/>
+              <a:ext cx="6644700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="393" name="Google Shape;393;h3bf9e8411f28828a_0_356"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="6315075"/>
+              <a:ext cx="6614100" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="451" name="Google Shape;451;g303b3f4d1db_0_418"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="456" name="Google Shape;456;g303b3f4d1db_0_418"/>
+          <p:cNvPr descr="preencoded.png" id="394" name="Google Shape;394;h3bf9e8411f28828a_0_356"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="3251200"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="457" name="Google Shape;457;g303b3f4d1db_0_418"/>
+          <p:cNvPr descr="preencoded.png" id="395" name="Google Shape;395;h3bf9e8411f28828a_0_356"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="458" name="Google Shape;458;g303b3f4d1db_0_418"/>
+          <p:cNvPr id="396" name="Google Shape;396;h3bf9e8411f28828a_0_356"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13374772" y="4203700"/>
-            <a:ext cx="10690500" cy="2777100"/>
+            <a:off x="10029825" y="3152775"/>
+            <a:ext cx="7915200" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="463" name="Shape 463"/>
+        <p:cNvPr id="401" name="Shape 401"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="464" name="Google Shape;464;g303b3f4d1db_0_432"/>
+          <p:cNvPr descr="preencoded.png" id="402" name="Google Shape;402;h3bf9e8411f28828a_0_370"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2019552" y="0"/>
-            <a:ext cx="22367496" cy="13716000"/>
+            <a:off x="1514475" y="-4848225"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="403" name="Google Shape;403;h3bf9e8411f28828a_0_370"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="404" name="Google Shape;404;h3bf9e8411f28828a_0_370"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="405" name="Google Shape;405;h3bf9e8411f28828a_0_370"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="406" name="Google Shape;406;h3bf9e8411f28828a_0_370"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3638550"/>
+            <a:ext cx="6644700" cy="1611750"/>
+            <a:chOff x="2209800" y="3638550"/>
+            <a:chExt cx="6644700" cy="1611750"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="407" name="Google Shape;407;h3bf9e8411f28828a_0_370"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3638550"/>
+              <a:ext cx="6644700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="408" name="Google Shape;408;h3bf9e8411f28828a_0_370"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4343400"/>
+              <a:ext cx="6614100" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="465" name="Google Shape;465;g303b3f4d1db_0_432"/>
+          <p:cNvPr id="409" name="Google Shape;409;h3bf9e8411f28828a_0_370"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="939900"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776100" cy="2716500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...2 lines deleted...]
-                <a:sym typeface="Zen Dots"/>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="470" name="Google Shape;470;g303b3f4d1db_0_432"/>
+          <p:cNvPr id="410" name="Google Shape;410;h3bf9e8411f28828a_0_370"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="5791200"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="2777100"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572700" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="473" name="Google Shape;473;g303b3f4d1db_0_432"/>
+          <p:cNvPr descr="preencoded.png" id="411" name="Google Shape;411;h3bf9e8411f28828a_0_370"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="474" name="Google Shape;474;g303b3f4d1db_0_432"/>
+          <p:cNvPr descr="preencoded.png" id="412" name="Google Shape;412;h3bf9e8411f28828a_0_370"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="479" name="Shape 479"/>
+        <p:cNvPr id="417" name="Shape 417"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="480" name="Google Shape;480;g303b3f4d1db_0_447"/>
+          <p:cNvPr descr="preencoded.png" id="418" name="Google Shape;418;h3bf9e8411f28828a_0_385"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="18607826" cy="8293100"/>
+            <a:off x="-5600700" y="-13134975"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="481" name="Google Shape;481;g303b3f4d1db_0_447"/>
+          <p:cNvPr descr="preencoded.png" id="419" name="Google Shape;419;h3bf9e8411f28828a_0_385"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8319540" y="6858000"/>
-            <a:ext cx="16067508" cy="6858000"/>
+            <a:off x="6238875" y="5143500"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="420" name="Google Shape;420;h3bf9e8411f28828a_0_385"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="421" name="Google Shape;421;h3bf9e8411f28828a_0_385"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="422" name="Google Shape;422;h3bf9e8411f28828a_0_385"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="423" name="Google Shape;423;h3bf9e8411f28828a_0_385"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12658725" y="2647950"/>
+            <a:ext cx="4958700" cy="1611750"/>
+            <a:chOff x="12658725" y="2647950"/>
+            <a:chExt cx="4958700" cy="1611750"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="424" name="Google Shape;424;h3bf9e8411f28828a_0_385"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12658725" y="2647950"/>
+              <a:ext cx="4958700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="425" name="Google Shape;425;h3bf9e8411f28828a_0_385"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12658725" y="3352800"/>
+              <a:ext cx="4928100" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="482" name="Google Shape;482;g303b3f4d1db_0_447"/>
+          <p:cNvPr id="426" name="Google Shape;426;h3bf9e8411f28828a_0_385"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="8873100"/>
+            <a:off x="619125" y="1943100"/>
+            <a:ext cx="5153100" cy="6667500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="489" name="Google Shape;489;g303b3f4d1db_0_447"/>
+          <p:cNvPr id="427" name="Google Shape;427;h3bf9e8411f28828a_0_385"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16766096" y="6604000"/>
-            <a:ext cx="6994200" cy="5012400"/>
+            <a:off x="12573000" y="4953000"/>
+            <a:ext cx="5204400" cy="3764400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Uncover treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="428" name="Google Shape;428;h3bf9e8411f28828a_0_385"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="429" name="Google Shape;429;h3bf9e8411f28828a_0_385"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="430" name="Google Shape;430;h3bf9e8411f28828a_0_385"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="496" name="Shape 496"/>
+        <p:cNvPr id="435" name="Shape 435"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="497" name="Google Shape;497;g303b3f4d1db_0_463"/>
+          <p:cNvPr descr="preencoded.png" id="436" name="Google Shape;436;h3bf9e8411f28828a_0_402"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="437" name="Google Shape;437;h3bf9e8411f28828a_0_402"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="438" name="Google Shape;438;h3bf9e8411f28828a_0_402"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="439" name="Google Shape;439;h3bf9e8411f28828a_0_402"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="498" name="Google Shape;498;g303b3f4d1db_0_463"/>
+          <p:cNvPr id="440" name="Google Shape;440;h3bf9e8411f28828a_0_402"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="2777100"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="26" name="Shape 26"/>
+        <p:cNvPr id="27" name="Shape 27"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="27" name="Google Shape;27;g303b3f4d1db_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="28" name="Google Shape;28;h3bf9e8411f28828a_0_11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10339092" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10534648" y="-857248"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="28" name="Google Shape;28;g303b3f4d1db_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="29" name="Google Shape;29;h3bf9e8411f28828a_0_11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10809051" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-11449052" y="-5486398"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;h3bf9e8411f28828a_0_11"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="31" name="Google Shape;31;h3bf9e8411f28828a_0_11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Google Shape;32;h3bf9e8411f28828a_0_11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;g303b3f4d1db_0_10"/>
+          <p:cNvPr id="33" name="Google Shape;33;h3bf9e8411f28828a_0_11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...69 lines deleted...]
-            <a:ext cx="9255300" cy="2497800"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="-1885950" y="5501610"/>
+            <a:ext cx="6960900" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="32" name="Google Shape;32;g303b3f4d1db_0_10"/>
+          <p:cNvPr id="34" name="Google Shape;34;h3bf9e8411f28828a_0_11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13124974" y="9753600"/>
-            <a:ext cx="9382200" cy="3336000"/>
+            <a:off x="9883140" y="7315200"/>
+            <a:ext cx="6995100" cy="2507100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="35" name="Google Shape;35;h3bf9e8411f28828a_0_11"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9420225" y="314325"/>
+            <a:ext cx="7972425" cy="6610350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="505" name="Shape 505"/>
+        <p:cNvPr id="445" name="Shape 445"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="506" name="Google Shape;506;g303b3f4d1db_0_471"/>
+          <p:cNvPr descr="preencoded.png" id="446" name="Google Shape;446;h3bf9e8411f28828a_0_411"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="16131016" cy="13716000"/>
+            <a:off x="-7458075" y="-3028950"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="447" name="Google Shape;447;h3bf9e8411f28828a_0_411"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="448" name="Google Shape;448;h3bf9e8411f28828a_0_411"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="449" name="Google Shape;449;h3bf9e8411f28828a_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="508" name="Google Shape;508;g303b3f4d1db_0_471"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="509" name="Google Shape;509;g303b3f4d1db_0_471"/>
+          <p:cNvPr descr="preencoded.png" id="450" name="Google Shape;450;h3bf9e8411f28828a_0_411"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1079635" y="698500"/>
-            <a:ext cx="6566721" cy="5473700"/>
+            <a:off x="809625" y="523875"/>
+            <a:ext cx="4924425" cy="4105275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="510" name="Google Shape;510;g303b3f4d1db_0_471"/>
+          <p:cNvPr descr="preencoded.png" id="451" name="Google Shape;451;h3bf9e8411f28828a_0_411"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15991299" y="6756400"/>
-            <a:ext cx="6566721" cy="5473700"/>
+            <a:off x="11991975" y="5067300"/>
+            <a:ext cx="4924425" cy="4105275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="511" name="Google Shape;511;g303b3f4d1db_0_471"/>
+          <p:cNvPr id="452" name="Google Shape;452;h3bf9e8411f28828a_0_411"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8675184" y="2171700"/>
-[...82 lines deleted...]
-            <a:ext cx="1278600" cy="2497800"/>
+            <a:off x="6505575" y="2085975"/>
+            <a:ext cx="979200" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="453" name="Google Shape;453;h3bf9e8411f28828a_0_411"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7210425" y="1628775"/>
+            <a:ext cx="4339500" cy="2487900"/>
+            <a:chOff x="7210425" y="1628775"/>
+            <a:chExt cx="4339500" cy="2487900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="454" name="Google Shape;454;h3bf9e8411f28828a_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7210425" y="1628775"/>
+              <a:ext cx="4339500" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="455" name="Google Shape;455;h3bf9e8411f28828a_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7210425" y="2809875"/>
+              <a:ext cx="4309200" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="514" name="Google Shape;514;g303b3f4d1db_0_471"/>
+          <p:cNvPr id="456" name="Google Shape;456;h3bf9e8411f28828a_0_411"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9615102" y="2171700"/>
-[...249 lines deleted...]
-            <a:ext cx="1939200" cy="2497800"/>
+            <a:off x="809625" y="6629400"/>
+            <a:ext cx="1474500" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="457" name="Google Shape;457;h3bf9e8411f28828a_0_411"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2009775" y="5972175"/>
+            <a:ext cx="3844200" cy="2888100"/>
+            <a:chOff x="2009775" y="5972175"/>
+            <a:chExt cx="3844200" cy="2888100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="458" name="Google Shape;458;h3bf9e8411f28828a_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2009775" y="5972175"/>
+              <a:ext cx="3844200" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="459" name="Google Shape;459;h3bf9e8411f28828a_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2009775" y="7153275"/>
+              <a:ext cx="3813900" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="520" name="Google Shape;520;g303b3f4d1db_0_471"/>
+          <p:cNvPr id="460" name="Google Shape;460;h3bf9e8411f28828a_0_411"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2680035" y="7962900"/>
-[...249 lines deleted...]
-            <a:ext cx="2116800" cy="2497800"/>
+            <a:off x="6438900" y="6629400"/>
+            <a:ext cx="1607700" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="461" name="Google Shape;461;h3bf9e8411f28828a_0_411"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7772400" y="5972175"/>
+            <a:ext cx="3711000" cy="2888100"/>
+            <a:chOff x="7772400" y="5972175"/>
+            <a:chExt cx="3711000" cy="2888100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="462" name="Google Shape;462;h3bf9e8411f28828a_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7772400" y="5972175"/>
+              <a:ext cx="3711000" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="463" name="Google Shape;463;h3bf9e8411f28828a_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7772400" y="7153275"/>
+              <a:ext cx="3680400" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="526" name="Google Shape;526;g303b3f4d1db_0_471"/>
+          <p:cNvPr id="464" name="Google Shape;464;h3bf9e8411f28828a_0_411"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10364495" y="7962900"/>
-[...249 lines deleted...]
-            <a:ext cx="1939200" cy="2497800"/>
+            <a:off x="12134850" y="2085975"/>
+            <a:ext cx="1474500" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="465" name="Google Shape;465;h3bf9e8411f28828a_0_411"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="17782222" y="2171700"/>
-            <a:ext cx="5004300" cy="3174900"/>
+            <a:off x="13335000" y="1628775"/>
+            <a:ext cx="3844200" cy="2487900"/>
+            <a:chOff x="13335000" y="1628775"/>
+            <a:chExt cx="3844200" cy="2487900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="466" name="Google Shape;466;h3bf9e8411f28828a_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13335000" y="1628775"/>
+              <a:ext cx="3844200" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="467" name="Google Shape;467;h3bf9e8411f28828a_0_411"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13335000" y="2809875"/>
+              <a:ext cx="3813900" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="539" name="Shape 539"/>
+        <p:cNvPr id="472" name="Shape 472"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="540" name="Google Shape;540;g303b3f4d1db_0_504"/>
+          <p:cNvPr descr="preencoded.png" id="473" name="Google Shape;473;h3bf9e8411f28828a_0_437"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2019552" y="0"/>
-            <a:ext cx="22367496" cy="13716000"/>
+            <a:off x="1514475" y="-4848225"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="474" name="Google Shape;474;h3bf9e8411f28828a_0_437"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="475" name="Google Shape;475;h3bf9e8411f28828a_0_437"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="476" name="Google Shape;476;h3bf9e8411f28828a_0_437"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="542" name="Google Shape;542;g303b3f4d1db_0_504"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="543" name="Google Shape;543;g303b3f4d1db_0_504"/>
+          <p:cNvPr descr="preencoded.png" id="477" name="Google Shape;477;h3bf9e8411f28828a_0_437"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8522765" y="3810000"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="6391275" y="2857500"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="544" name="Google Shape;544;g303b3f4d1db_0_504"/>
+          <p:cNvPr id="478" name="Google Shape;478;h3bf9e8411f28828a_0_437"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3285477" y="1104900"/>
-            <a:ext cx="17816100" cy="1557900"/>
+            <a:off x="2514600" y="828675"/>
+            <a:ext cx="13258800" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="479" name="Google Shape;479;h3bf9e8411f28828a_0_437"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3441700"/>
-            <a:ext cx="6935100" cy="1905000"/>
+            <a:off x="1285875" y="2581275"/>
+            <a:ext cx="5292000" cy="1535550"/>
+            <a:chOff x="1285875" y="2581275"/>
+            <a:chExt cx="5292000" cy="1535550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;h3bf9e8411f28828a_0_437"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="2581275"/>
+              <a:ext cx="5292000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;h3bf9e8411f28828a_0_437"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="3209925"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="482" name="Google Shape;482;h3bf9e8411f28828a_0_437"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3441700"/>
-            <a:ext cx="6935100" cy="1905000"/>
+            <a:off x="1285875" y="4953000"/>
+            <a:ext cx="5292000" cy="1535550"/>
+            <a:chOff x="1285875" y="4953000"/>
+            <a:chExt cx="5292000" cy="1535550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="483" name="Google Shape;483;h3bf9e8411f28828a_0_437"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="4953000"/>
+              <a:ext cx="5292000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="484" name="Google Shape;484;h3bf9e8411f28828a_0_437"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="5581650"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="485" name="Google Shape;485;h3bf9e8411f28828a_0_437"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3441700"/>
-            <a:ext cx="7138200" cy="939900"/>
+            <a:off x="1285875" y="7324725"/>
+            <a:ext cx="5292000" cy="1535550"/>
+            <a:chOff x="1285875" y="7324725"/>
+            <a:chExt cx="5292000" cy="1535550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="486" name="Google Shape;486;h3bf9e8411f28828a_0_437"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="7324725"/>
+              <a:ext cx="5292000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="487" name="Google Shape;487;h3bf9e8411f28828a_0_437"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="7953375"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="561" name="Shape 561"/>
+        <p:cNvPr id="492" name="Shape 492"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="562" name="Google Shape;562;g303b3f4d1db_0_525"/>
+          <p:cNvPr descr="preencoded.png" id="493" name="Google Shape;493;h3bf9e8411f28828a_0_456"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="18607826" cy="8293100"/>
+            <a:off x="-5600700" y="-13134975"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="563" name="Google Shape;563;g303b3f4d1db_0_525"/>
+          <p:cNvPr descr="preencoded.png" id="494" name="Google Shape;494;h3bf9e8411f28828a_0_456"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8319540" y="6858000"/>
-            <a:ext cx="16067508" cy="6858000"/>
+            <a:off x="6238875" y="5143500"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="495" name="Google Shape;495;h3bf9e8411f28828a_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="496" name="Google Shape;496;h3bf9e8411f28828a_0_456"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="497" name="Google Shape;497;h3bf9e8411f28828a_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="564" name="Google Shape;564;g303b3f4d1db_0_525"/>
+          <p:cNvPr id="498" name="Google Shape;498;h3bf9e8411f28828a_0_456"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="12278100" cy="1557900"/>
+            <a:off x="4591050" y="828675"/>
+            <a:ext cx="9105900" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="499" name="Google Shape;499;h3bf9e8411f28828a_0_456"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="3289300"/>
-            <a:ext cx="24387000" cy="9766200"/>
+            <a:off x="-1" y="2466975"/>
+            <a:ext cx="18288000" cy="7248525"/>
+            <a:chOff x="-1" y="2466975"/>
+            <a:chExt cx="18288000" cy="7248525"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...338 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;h3bf9e8411f28828a_0_456"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1" y="5938838"/>
+              <a:ext cx="18288000" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="8BFFFD"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...1030 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="501" name="Google Shape;501;h3bf9e8411f28828a_0_456"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="933525" y="3762375"/>
+              <a:ext cx="142800" cy="2181331"/>
+              <a:chOff x="933525" y="3762375"/>
+              <a:chExt cx="142800" cy="2181331"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="502" name="Google Shape;502;h3bf9e8411f28828a_0_456"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="933525" y="3762375"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="8BFFFD"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="503" name="Google Shape;503;h3bf9e8411f28828a_0_456"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="-4837" y="4924456"/>
+                <a:ext cx="2038500" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="8BFFFD"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="504" name="Google Shape;504;h3bf9e8411f28828a_0_456"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9420300" y="2628900"/>
+              <a:ext cx="142800" cy="3314747"/>
+              <a:chOff x="9420300" y="2628900"/>
+              <a:chExt cx="142800" cy="3314747"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="505" name="Google Shape;505;h3bf9e8411f28828a_0_456"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="9420300" y="2628900"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="8BFFFD"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="506" name="Google Shape;506;h3bf9e8411f28828a_0_456"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="7915237" y="4357697"/>
+                <a:ext cx="3171900" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="8BFFFD"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...17 lines deleted...]
-      </p:sp>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="507" name="Google Shape;507;h3bf9e8411f28828a_0_456"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5162550" y="5943551"/>
+              <a:ext cx="142800" cy="3771949"/>
+              <a:chOff x="5162550" y="5943551"/>
+              <a:chExt cx="142800" cy="3771949"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="508" name="Google Shape;508;h3bf9e8411f28828a_0_456"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="5162550" y="9572700"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="509" name="Google Shape;509;h3bf9e8411f28828a_0_456"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="3428963" y="7758101"/>
+                <a:ext cx="3629100" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="510" name="Google Shape;510;h3bf9e8411f28828a_0_456"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13658850" y="5943568"/>
+              <a:ext cx="142800" cy="2286032"/>
+              <a:chOff x="13658850" y="5943568"/>
+              <a:chExt cx="142800" cy="2286032"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="511" name="Google Shape;511;h3bf9e8411f28828a_0_456"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="13658850" y="8086800"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="512" name="Google Shape;512;h3bf9e8411f28828a_0_456"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="12668213" y="7015168"/>
+                <a:ext cx="2143200" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="513" name="Google Shape;513;h3bf9e8411f28828a_0_456"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1304925" y="3581400"/>
+              <a:ext cx="3497700" cy="2173575"/>
+              <a:chOff x="1304925" y="3581400"/>
+              <a:chExt cx="3497700" cy="2173575"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="514" name="Google Shape;514;h3bf9e8411f28828a_0_456"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1304925" y="3581400"/>
+                <a:ext cx="3497700" cy="529500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Zen Dots"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Zen Dots"/>
+                    <a:ea typeface="Zen Dots"/>
+                    <a:cs typeface="Zen Dots"/>
+                    <a:sym typeface="Zen Dots"/>
+                  </a:rPr>
+                  <a:t>War</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="515" name="Google Shape;515;h3bf9e8411f28828a_0_456"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1304925" y="4143375"/>
+                <a:ext cx="3489900" cy="1611600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Eclipse</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Quest for artifact</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Volcano disaster</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="516" name="Google Shape;516;h3bf9e8411f28828a_0_456"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9801225" y="2466975"/>
+              <a:ext cx="3497700" cy="3373875"/>
+              <a:chOff x="9801225" y="2466975"/>
+              <a:chExt cx="3497700" cy="3373875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="517" name="Google Shape;517;h3bf9e8411f28828a_0_456"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9801225" y="2466975"/>
+                <a:ext cx="3497700" cy="529500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Zen Dots"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Zen Dots"/>
+                    <a:ea typeface="Zen Dots"/>
+                    <a:cs typeface="Zen Dots"/>
+                    <a:sym typeface="Zen Dots"/>
+                  </a:rPr>
+                  <a:t>Transformation</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="518" name="Google Shape;518;h3bf9e8411f28828a_0_456"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9801225" y="3028950"/>
+                <a:ext cx="3489900" cy="2811900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Kingdoms clash in conflict.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Peasant discovers magical powers.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Plot to assassinate leader uncovered.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="519" name="Google Shape;519;h3bf9e8411f28828a_0_456"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5562600" y="6324600"/>
+              <a:ext cx="3497700" cy="3373875"/>
+              <a:chOff x="5562600" y="6324600"/>
+              <a:chExt cx="3497700" cy="3373875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="520" name="Google Shape;520;h3bf9e8411f28828a_0_456"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5562600" y="6324600"/>
+                <a:ext cx="3497700" cy="529500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Zen Dots"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Zen Dots"/>
+                    <a:ea typeface="Zen Dots"/>
+                    <a:cs typeface="Zen Dots"/>
+                    <a:sym typeface="Zen Dots"/>
+                  </a:rPr>
+                  <a:t>Rise</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="521" name="Google Shape;521;h3bf9e8411f28828a_0_456"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5562600" y="6886575"/>
+                <a:ext cx="3489900" cy="2811900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Humans acquire Crystal </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Shimmering City established</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>City expands, conquers neighbors.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="522" name="Google Shape;522;h3bf9e8411f28828a_0_456"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="14058900" y="6324600"/>
+              <a:ext cx="3497700" cy="2173575"/>
+              <a:chOff x="14058900" y="6324600"/>
+              <a:chExt cx="3497700" cy="2173575"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="523" name="Google Shape;523;h3bf9e8411f28828a_0_456"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14058900" y="6324600"/>
+                <a:ext cx="3497700" cy="529500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Zen Dots"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Zen Dots"/>
+                    <a:ea typeface="Zen Dots"/>
+                    <a:cs typeface="Zen Dots"/>
+                    <a:sym typeface="Zen Dots"/>
+                  </a:rPr>
+                  <a:t>Invasion</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="524" name="Google Shape;524;h3bf9e8411f28828a_0_456"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14058900" y="6886575"/>
+                <a:ext cx="3489900" cy="1611600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Kingdom invaded</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Betrayal</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Hero's festival</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="525" name="Google Shape;525;h3bf9e8411f28828a_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="366674" y="6037949"/>
+              <a:ext cx="1415400" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>2020</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="526" name="Google Shape;526;h3bf9e8411f28828a_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="8881950" y="6066449"/>
+              <a:ext cx="1358400" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="527" name="Google Shape;527;h3bf9e8411f28828a_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="4695825" y="4690200"/>
+              <a:ext cx="1215300" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>2021</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="528" name="Google Shape;528;h3bf9e8411f28828a_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="13120575" y="4618650"/>
+              <a:ext cx="1358400" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="598" name="Shape 598"/>
+        <p:cNvPr id="533" name="Shape 533"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="599" name="Google Shape;599;g303b3f4d1db_0_561"/>
+          <p:cNvPr descr="preencoded.png" id="534" name="Google Shape;534;h3bf9e8411f28828a_0_496"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="16131016" cy="13716000"/>
+            <a:off x="-7458075" y="-3028950"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="535" name="Google Shape;535;h3bf9e8411f28828a_0_496"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="536" name="Google Shape;536;h3bf9e8411f28828a_0_496"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="537" name="Google Shape;537;h3bf9e8411f28828a_0_496"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="600" name="Google Shape;600;g303b3f4d1db_0_561"/>
+          <p:cNvPr id="538" name="Google Shape;538;h3bf9e8411f28828a_0_496"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7743600" cy="1557900"/>
+            <a:off x="6296025" y="533400"/>
+            <a:ext cx="5705400" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="539" name="Google Shape;539;h3bf9e8411f28828a_0_496"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="2997200"/>
-            <a:ext cx="6096900" cy="7721700"/>
+            <a:off x="1868805" y="2247900"/>
+            <a:ext cx="4663500" cy="5897850"/>
+            <a:chOff x="1868805" y="2247900"/>
+            <a:chExt cx="4663500" cy="5897850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="540" name="Google Shape;540;h3bf9e8411f28828a_0_496"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1914525" y="2247900"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="541" name="Google Shape;541;h3bf9e8411f28828a_0_496"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1868805" y="6972300"/>
+              <a:ext cx="4663500" cy="1173450"/>
+              <a:chOff x="1868805" y="6972300"/>
+              <a:chExt cx="4663500" cy="1173450"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="542" name="Google Shape;542;h3bf9e8411f28828a_0_496"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1868805" y="6972300"/>
+                <a:ext cx="4663500" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Zen Dots"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Zen Dots"/>
+                    <a:ea typeface="Zen Dots"/>
+                    <a:cs typeface="Zen Dots"/>
+                    <a:sym typeface="Zen Dots"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="543" name="Google Shape;543;h3bf9e8411f28828a_0_496"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1884045" y="7639050"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="544" name="Google Shape;544;h3bf9e8411f28828a_0_496"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="2997200"/>
-            <a:ext cx="6096762" cy="6096000"/>
+            <a:off x="7088505" y="4076700"/>
+            <a:ext cx="4663500" cy="5897850"/>
+            <a:chOff x="7088505" y="4076700"/>
+            <a:chExt cx="4663500" cy="5897850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="545" name="Google Shape;545;h3bf9e8411f28828a_0_496"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7134225" y="4076700"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="546" name="Google Shape;546;h3bf9e8411f28828a_0_496"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7088505" y="8801100"/>
+              <a:ext cx="4663500" cy="1173450"/>
+              <a:chOff x="7088505" y="8801100"/>
+              <a:chExt cx="4663500" cy="1173450"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="547" name="Google Shape;547;h3bf9e8411f28828a_0_496"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7088505" y="8801100"/>
+                <a:ext cx="4663500" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Zen Dots"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Zen Dots"/>
+                    <a:ea typeface="Zen Dots"/>
+                    <a:cs typeface="Zen Dots"/>
+                    <a:sym typeface="Zen Dots"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="548" name="Google Shape;548;h3bf9e8411f28828a_0_496"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7103745" y="9467850"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="549" name="Google Shape;549;h3bf9e8411f28828a_0_496"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="9296400"/>
-            <a:ext cx="6096900" cy="1422300"/>
+            <a:off x="12308205" y="2247900"/>
+            <a:ext cx="4663500" cy="5897850"/>
+            <a:chOff x="12308205" y="2247900"/>
+            <a:chExt cx="4663500" cy="5897850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...747 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="550" name="Google Shape;550;h3bf9e8411f28828a_0_496"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="2247900"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="551" name="Google Shape;551;h3bf9e8411f28828a_0_496"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12308205" y="6972300"/>
+              <a:ext cx="4663500" cy="1173450"/>
+              <a:chOff x="12308205" y="6972300"/>
+              <a:chExt cx="4663500" cy="1173450"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="552" name="Google Shape;552;h3bf9e8411f28828a_0_496"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12308205" y="6972300"/>
+                <a:ext cx="4663500" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Zen Dots"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Zen Dots"/>
+                    <a:ea typeface="Zen Dots"/>
+                    <a:cs typeface="Zen Dots"/>
+                    <a:sym typeface="Zen Dots"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="553" name="Google Shape;553;h3bf9e8411f28828a_0_496"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12323445" y="7639050"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="625" name="Shape 625"/>
+        <p:cNvPr id="558" name="Shape 558"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="626" name="Google Shape;626;g303b3f4d1db_0_587"/>
+          <p:cNvPr descr="preencoded.png" id="559" name="Google Shape;559;h3bf9e8411f28828a_0_520"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2019552" y="0"/>
-            <a:ext cx="22367496" cy="13716000"/>
+            <a:off x="1514475" y="-4848225"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="627" name="Google Shape;627;g303b3f4d1db_0_587"/>
+          <p:cNvPr descr="preencoded.png" id="560" name="Google Shape;560;h3bf9e8411f28828a_0_520"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14505213" y="0"/>
-            <a:ext cx="9881835" cy="13716000"/>
+            <a:off x="10877550" y="0"/>
+            <a:ext cx="7410450" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="561" name="Google Shape;561;h3bf9e8411f28828a_0_520"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="562" name="Google Shape;562;h3bf9e8411f28828a_0_520"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="563" name="Google Shape;563;h3bf9e8411f28828a_0_520"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="629" name="Google Shape;629;g303b3f4d1db_0_587"/>
-[...110 lines deleted...]
-          <p:cNvPr descr=" " id="632" name="Google Shape;632;g303b3f4d1db_0_587"/>
+          <p:cNvPr descr="preencoded.png" id="564" name="Google Shape;564;h3bf9e8411f28828a_0_520"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1295562" y="2108200"/>
-            <a:ext cx="1016127" cy="1016000"/>
+            <a:off x="923925" y="1485900"/>
+            <a:ext cx="857250" cy="952500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="565" name="Google Shape;565;h3bf9e8411f28828a_0_520"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="757088" y="3181368"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="8BFFFD"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="633" name="Google Shape;633;g303b3f4d1db_0_587"/>
+          <p:cNvPr descr="preencoded.png" id="566" name="Google Shape;566;h3bf9e8411f28828a_0_520"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1411662" y="2285802"/>
-            <a:ext cx="793849" cy="660797"/>
+            <a:off x="904875" y="3952875"/>
+            <a:ext cx="895350" cy="895350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="567" name="Google Shape;567;h3bf9e8411f28828a_0_520"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="757088" y="5619768"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="8BFFFD"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="634" name="Google Shape;634;g303b3f4d1db_0_587"/>
+          <p:cNvPr descr="preencoded.png" id="568" name="Google Shape;568;h3bf9e8411f28828a_0_520"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1765521" y="3429000"/>
-            <a:ext cx="38105" cy="1625600"/>
+            <a:off x="981075" y="6353175"/>
+            <a:ext cx="742950" cy="971550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="569" name="Google Shape;569;h3bf9e8411f28828a_0_520"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1625700" cy="1625700"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="757088" y="8058168"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...49 lines deleted...]
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="8BFFFD"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="637" name="Google Shape;637;g303b3f4d1db_0_587"/>
+          <p:cNvPr descr="preencoded.png" id="570" name="Google Shape;570;h3bf9e8411f28828a_0_520"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1359070" y="5581650"/>
-            <a:ext cx="889111" cy="571500"/>
+            <a:off x="923925" y="8877300"/>
+            <a:ext cx="857250" cy="800100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="639" name="Google Shape;639;g303b3f4d1db_0_587"/>
+          <p:cNvPr id="571" name="Google Shape;571;h3bf9e8411f28828a_0_520"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="990724" y="8305800"/>
-[...248 lines deleted...]
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="1857375" y="2590800"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="648" name="Google Shape;648;g303b3f4d1db_0_587"/>
+          <p:cNvPr id="572" name="Google Shape;572;h3bf9e8411f28828a_0_520"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2476810" y="6870700"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="1857375" y="5153025"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="649" name="Google Shape;649;g303b3f4d1db_0_587"/>
+          <p:cNvPr id="573" name="Google Shape;573;h3bf9e8411f28828a_0_520"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2476810" y="10223500"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="1857375" y="7667625"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>The Enchanted Garden: A place of pure beauty and tranquility, where the colors of the flowers are vibrant.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="650" name="Google Shape;650;g303b3f4d1db_0_587"/>
+          <p:cNvPr id="574" name="Google Shape;574;h3bf9e8411f28828a_0_520"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1460683" y="406400"/>
-            <a:ext cx="8810700" cy="1557900"/>
+            <a:off x="1095375" y="304800"/>
+            <a:ext cx="6505500" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>The Mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="655" name="Shape 655"/>
+        <p:cNvPr id="579" name="Shape 579"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="656" name="Google Shape;656;g303b3f4d1db_0_616"/>
+          <p:cNvPr descr="preencoded.png" id="580" name="Google Shape;580;h3bf9e8411f28828a_0_540"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="18607826" cy="8293100"/>
+            <a:off x="-5600700" y="-13134975"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="657" name="Google Shape;657;g303b3f4d1db_0_616"/>
+          <p:cNvPr descr="preencoded.png" id="581" name="Google Shape;581;h3bf9e8411f28828a_0_540"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8319540" y="6858000"/>
-            <a:ext cx="16067508" cy="6858000"/>
+            <a:off x="6238875" y="5143500"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="582" name="Google Shape;582;h3bf9e8411f28828a_0_540"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="583" name="Google Shape;583;h3bf9e8411f28828a_0_540"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="584" name="Google Shape;584;h3bf9e8411f28828a_0_540"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="585" name="Google Shape;585;h3bf9e8411f28828a_0_540"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1718310" y="428625"/>
+            <a:ext cx="15613500" cy="8869650"/>
+            <a:chOff x="1718310" y="428625"/>
+            <a:chExt cx="15613500" cy="8869650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;h3bf9e8411f28828a_0_540"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="8157210" y="428625"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="8157210" y="428625"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="587" name="Google Shape;587;h3bf9e8411f28828a_0_540"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId5">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8763000" y="428625"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="588" name="Google Shape;588;h3bf9e8411f28828a_0_540"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8157210" y="2105025"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="8157210" y="2105025"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="589" name="Google Shape;589;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8157210" y="2105025"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Zen Dots"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Zen Dots"/>
+                      <a:ea typeface="Zen Dots"/>
+                      <a:cs typeface="Zen Dots"/>
+                      <a:sym typeface="Zen Dots"/>
+                    </a:rPr>
+                    <a:t>Chloe Ng</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="590" name="Google Shape;590;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8161020" y="2590800"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Mage</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="591" name="Google Shape;591;h3bf9e8411f28828a_0_540"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1718310" y="6629400"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="1718310" y="6629400"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="592" name="Google Shape;592;h3bf9e8411f28828a_0_540"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId6">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2324100" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="593" name="Google Shape;593;h3bf9e8411f28828a_0_540"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1718310" y="8305800"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="1718310" y="8305800"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="594" name="Google Shape;594;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1718310" y="8305800"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Zen Dots"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Zen Dots"/>
+                      <a:ea typeface="Zen Dots"/>
+                      <a:cs typeface="Zen Dots"/>
+                      <a:sym typeface="Zen Dots"/>
+                    </a:rPr>
+                    <a:t>Lyrisa</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="595" name="Google Shape;595;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1722120" y="8791575"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Dreamer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="596" name="Google Shape;596;h3bf9e8411f28828a_0_540"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4937760" y="6629400"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="4937760" y="6629400"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="597" name="Google Shape;597;h3bf9e8411f28828a_0_540"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId7">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5543550" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="598" name="Google Shape;598;h3bf9e8411f28828a_0_540"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="4937760" y="8305800"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="4937760" y="8305800"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="599" name="Google Shape;599;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="4937760" y="8305800"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Zen Dots"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Zen Dots"/>
+                      <a:ea typeface="Zen Dots"/>
+                      <a:cs typeface="Zen Dots"/>
+                      <a:sym typeface="Zen Dots"/>
+                    </a:rPr>
+                    <a:t>Lucian</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="600" name="Google Shape;600;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="4941570" y="8791575"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Conjurer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="601" name="Google Shape;601;h3bf9e8411f28828a_0_540"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="8157210" y="6629400"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="8157210" y="6629400"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="602" name="Google Shape;602;h3bf9e8411f28828a_0_540"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId8">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8763000" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="603" name="Google Shape;603;h3bf9e8411f28828a_0_540"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8157210" y="8305800"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="8157210" y="8305800"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="604" name="Google Shape;604;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8157210" y="8305800"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Zen Dots"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Zen Dots"/>
+                      <a:ea typeface="Zen Dots"/>
+                      <a:cs typeface="Zen Dots"/>
+                      <a:sym typeface="Zen Dots"/>
+                    </a:rPr>
+                    <a:t>Elvina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="605" name="Google Shape;605;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8161020" y="8791575"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Oracle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="606" name="Google Shape;606;h3bf9e8411f28828a_0_540"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11376660" y="6629400"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="11376660" y="6629400"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="607" name="Google Shape;607;h3bf9e8411f28828a_0_540"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId9">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11982450" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="608" name="Google Shape;608;h3bf9e8411f28828a_0_540"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="11376660" y="8305800"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="11376660" y="8305800"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="609" name="Google Shape;609;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="11376660" y="8305800"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Zen Dots"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Zen Dots"/>
+                      <a:ea typeface="Zen Dots"/>
+                      <a:cs typeface="Zen Dots"/>
+                      <a:sym typeface="Zen Dots"/>
+                    </a:rPr>
+                    <a:t>Seraphina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="610" name="Google Shape;610;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="11380470" y="8791575"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Lightbringer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="611" name="Google Shape;611;h3bf9e8411f28828a_0_540"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="14596110" y="6629400"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="14596110" y="6629400"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="612" name="Google Shape;612;h3bf9e8411f28828a_0_540"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId10">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="15201900" y="6629400"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="613" name="Google Shape;613;h3bf9e8411f28828a_0_540"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14596110" y="8305800"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="14596110" y="8305800"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="614" name="Google Shape;614;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14596110" y="8305800"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Zen Dots"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Zen Dots"/>
+                      <a:ea typeface="Zen Dots"/>
+                      <a:cs typeface="Zen Dots"/>
+                      <a:sym typeface="Zen Dots"/>
+                    </a:rPr>
+                    <a:t>Kaelen</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="615" name="Google Shape;615;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14599920" y="8791575"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Sentinel</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="616" name="Google Shape;616;h3bf9e8411f28828a_0_540"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3394710" y="3571875"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="3394710" y="3571875"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="617" name="Google Shape;617;h3bf9e8411f28828a_0_540"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId11">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4000500" y="3571875"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="618" name="Google Shape;618;h3bf9e8411f28828a_0_540"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="3394710" y="5248275"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="3394710" y="5248275"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="619" name="Google Shape;619;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="3394710" y="5248275"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Zen Dots"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Zen Dots"/>
+                      <a:ea typeface="Zen Dots"/>
+                      <a:cs typeface="Zen Dots"/>
+                      <a:sym typeface="Zen Dots"/>
+                    </a:rPr>
+                    <a:t>Aurielle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="620" name="Google Shape;620;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="3398520" y="5734050"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Priestess</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="621" name="Google Shape;621;h3bf9e8411f28828a_0_540"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13034010" y="3571875"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="13034010" y="3571875"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="622" name="Google Shape;622;h3bf9e8411f28828a_0_540"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId12">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13639800" y="3571875"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="623" name="Google Shape;623;h3bf9e8411f28828a_0_540"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="13034010" y="5248275"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="13034010" y="5248275"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="624" name="Google Shape;624;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="13034010" y="5248275"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Zen Dots"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Zen Dots"/>
+                      <a:ea typeface="Zen Dots"/>
+                      <a:cs typeface="Zen Dots"/>
+                      <a:sym typeface="Zen Dots"/>
+                    </a:rPr>
+                    <a:t>Dariana</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="625" name="Google Shape;625;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="13037820" y="5734050"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Shaman</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="626" name="Google Shape;626;h3bf9e8411f28828a_0_540"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="8157210" y="3571875"/>
+              <a:ext cx="2735700" cy="2668875"/>
+              <a:chOff x="8157210" y="3571875"/>
+              <a:chExt cx="2735700" cy="2668875"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="627" name="Google Shape;627;h3bf9e8411f28828a_0_540"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId13">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8763000" y="3571875"/>
+                <a:ext cx="1524000" cy="1524000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="628" name="Google Shape;628;h3bf9e8411f28828a_0_540"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8157210" y="5248275"/>
+                <a:ext cx="2735700" cy="992475"/>
+                <a:chOff x="8157210" y="5248275"/>
+                <a:chExt cx="2735700" cy="992475"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="629" name="Google Shape;629;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8157210" y="5248275"/>
+                  <a:ext cx="2735700" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Zen Dots"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Zen Dots"/>
+                      <a:ea typeface="Zen Dots"/>
+                      <a:cs typeface="Zen Dots"/>
+                      <a:sym typeface="Zen Dots"/>
+                    </a:rPr>
+                    <a:t>Theronis</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="630" name="Google Shape;630;h3bf9e8411f28828a_0_540"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8161020" y="5734050"/>
+                  <a:ext cx="2727900" cy="506700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="DM Sans"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="DM Sans"/>
+                      <a:ea typeface="DM Sans"/>
+                      <a:cs typeface="DM Sans"/>
+                      <a:sym typeface="DM Sans"/>
+                    </a:rPr>
+                    <a:t>The Warrior</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+        </p:grpSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="631" name="Google Shape;631;h3bf9e8411f28828a_0_540"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9215437" y="6410362"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="632" name="Google Shape;632;h3bf9e8411f28828a_0_540"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9215437" y="3267112"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="633" name="Google Shape;633;h3bf9e8411f28828a_0_540"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-472156">
+              <a:off x="4739589" y="3262387"/>
+              <a:ext cx="4454649" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="634" name="Google Shape;634;h3bf9e8411f28828a_0_540"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-1335160">
+              <a:off x="3021934" y="6324907"/>
+              <a:ext cx="1591533" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="635" name="Google Shape;635;h3bf9e8411f28828a_0_540"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-1335160">
+              <a:off x="12727909" y="6324907"/>
+              <a:ext cx="1591533" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="636" name="Google Shape;636;h3bf9e8411f28828a_0_540"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1335160">
+              <a:off x="4778140" y="6324999"/>
+              <a:ext cx="1591533" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="637" name="Google Shape;637;h3bf9e8411f28828a_0_540"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="1335160">
+              <a:off x="14484115" y="6324999"/>
+              <a:ext cx="1591533" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="638" name="Google Shape;638;h3bf9e8411f28828a_0_540"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="472156">
+              <a:off x="9970118" y="3262331"/>
+              <a:ext cx="4454649" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="658" name="Google Shape;658;g303b3f4d1db_0_616"/>
+          <p:cNvPr id="639" name="Google Shape;639;h3bf9e8411f28828a_0_540"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...2476 lines deleted...]
-            <a:ext cx="8340600" cy="669000"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6259800" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
-                <a:hlinkClick r:id="rId20">
+                <a:hlinkClick r:id="rId14">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="715" name="Google Shape;715;g303b3f4d1db_0_616"/>
+          <p:cNvPr id="640" name="Google Shape;640;h3bf9e8411f28828a_0_540"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="-3775787" y="4001468"/>
-            <a:ext cx="10754100" cy="2777100"/>
+            <a:off x="-2581275" y="3781425"/>
+            <a:ext cx="7962900" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="720" name="Shape 720"/>
+        <p:cNvPr id="645" name="Shape 645"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="721" name="Google Shape;721;g303b3f4d1db_0_680"/>
+          <p:cNvPr descr="preencoded.png" id="646" name="Google Shape;646;h3bf9e8411f28828a_0_605"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10339092" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10534648" y="-857248"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="722" name="Google Shape;722;g303b3f4d1db_0_680"/>
+          <p:cNvPr descr="preencoded.png" id="647" name="Google Shape;647;h3bf9e8411f28828a_0_605"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10809051" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-11449052" y="-5486398"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="648" name="Google Shape;648;h3bf9e8411f28828a_0_605"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="649" name="Google Shape;649;h3bf9e8411f28828a_0_605"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="650" name="Google Shape;650;h3bf9e8411f28828a_0_605"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="723" name="Google Shape;723;g303b3f4d1db_0_680"/>
+          <p:cNvPr id="651" name="Google Shape;651;h3bf9e8411f28828a_0_605"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="11681100" cy="2777100"/>
+            <a:off x="9144000" y="1619250"/>
+            <a:ext cx="8658300" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="726" name="Google Shape;726;g303b3f4d1db_0_680"/>
+          <p:cNvPr id="652" name="Google Shape;652;h3bf9e8411f28828a_0_605"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="5562600"/>
-            <a:ext cx="9369600" cy="5393400"/>
+            <a:off x="9144000" y="4171950"/>
+            <a:ext cx="6985500" cy="4050000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Yes, you can use this for both personal and commercial projects.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>No, you don't have to credit us.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>No, you can't resell or redistribute it, including uploading this template online.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>And you can support us by sharing our site, EaTemp.com, with others.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="653" name="Google Shape;653;h3bf9e8411f28828a_0_605"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="16225800" y="5717849"/>
+            <a:ext cx="3488100" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...173 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
-                <a:hlinkClick r:id="rId6">
+                <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="728" name="Google Shape;728;g303b3f4d1db_0_680"/>
+          <p:cNvPr descr="preencoded.png" id="654" name="Google Shape;654;h3bf9e8411f28828a_0_605"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId7">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="317540" y="1333500"/>
-            <a:ext cx="11101187" cy="11036300"/>
+            <a:off x="0" y="1123950"/>
+            <a:ext cx="9020175" cy="7505700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvPr id="40" name="Shape 40"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="38" name="Google Shape;38;g303b3f4d1db_0_20"/>
+          <p:cNvPr descr="preencoded.png" id="41" name="Google Shape;41;h3bf9e8411f28828a_0_23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2019552" y="0"/>
-            <a:ext cx="22367496" cy="13716000"/>
+            <a:off x="1514475" y="-4848225"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39" name="Google Shape;39;g303b3f4d1db_0_20"/>
+          <p:cNvPr id="42" name="Google Shape;42;h3bf9e8411f28828a_0_23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="1320800"/>
-            <a:ext cx="19048200" cy="2497800"/>
+            <a:off x="2209800" y="990600"/>
+            <a:ext cx="14304600" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="40" name="Google Shape;40;g303b3f4d1db_0_20"/>
+          <p:cNvPr descr="preencoded.png" id="43" name="Google Shape;43;h3bf9e8411f28828a_0_23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7760670" y="4102100"/>
-            <a:ext cx="8853006" cy="8420100"/>
+            <a:off x="5543550" y="3048000"/>
+            <a:ext cx="7477125" cy="6200775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;h3bf9e8411f28828a_0_23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="4521200"/>
-            <a:ext cx="7760700" cy="1625700"/>
+            <a:off x="-91440" y="3486150"/>
+            <a:ext cx="4539600" cy="1135350"/>
+            <a:chOff x="-91440" y="3486150"/>
+            <a:chExt cx="4539600" cy="1135350"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Google Shape;45;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="3486150"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Google Shape;46;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="4114800"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47" name="Google Shape;47;h3bf9e8411f28828a_0_23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="4648200"/>
-            <a:ext cx="5931600" cy="1371600"/>
+            <a:off x="4600575" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Google Shape;48;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="8BFFFD"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Google Shape;49;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4796790" y="3644265"/>
+              <a:ext cx="826800" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;h3bf9e8411f28828a_0_23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="-203225" y="4648200"/>
-            <a:ext cx="6135000" cy="939900"/>
+            <a:off x="12468225" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Google Shape;51;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="8BFFFD"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Google Shape;52;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12564428" y="3644265"/>
+              <a:ext cx="1026900" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;h3bf9e8411f28828a_0_23"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="3486150"/>
+            <a:ext cx="4539600" cy="1135350"/>
+            <a:chOff x="13839825" y="3486150"/>
+            <a:chExt cx="4539600" cy="1135350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="3486150"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Google Shape;55;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="4114800"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;h3bf9e8411f28828a_0_23"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-91440" y="5724525"/>
+            <a:ext cx="4539600" cy="1135350"/>
+            <a:chOff x="-91440" y="5724525"/>
+            <a:chExt cx="4539600" cy="1135350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="5724525"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Google Shape;58;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="6353175"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;h3bf9e8411f28828a_0_23"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4600575" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="8BFFFD"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...10 lines deleted...]
-          <p:cNvSpPr/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Google Shape;61;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4696778" y="5882640"/>
+              <a:ext cx="1026900" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;h3bf9e8411f28828a_0_23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="-135484" y="5486400"/>
-            <a:ext cx="6067200" cy="669000"/>
+            <a:off x="12468225" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="8BFFFD"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12540615" y="5882640"/>
+              <a:ext cx="1074300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;h3bf9e8411f28828a_0_23"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="5724525"/>
+            <a:ext cx="4539600" cy="1135350"/>
+            <a:chOff x="13839825" y="5724525"/>
+            <a:chExt cx="4539600" cy="1135350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="5724525"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="6353175"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="68" name="Google Shape;68;h3bf9e8411f28828a_0_23"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-91440" y="7962900"/>
+            <a:ext cx="4539600" cy="1135350"/>
+            <a:chOff x="-91440" y="7962900"/>
+            <a:chExt cx="4539600" cy="1135350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="7962900"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="70" name="Google Shape;70;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="8591550"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;h3bf9e8411f28828a_0_23"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4600575" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="8BFFFD"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...10 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4692015" y="8121015"/>
+              <a:ext cx="1036200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;h3bf9e8411f28828a_0_23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6134867" y="4521200"/>
-            <a:ext cx="1625803" cy="1625600"/>
+            <a:off x="12468225" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="8BFFFD"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="Google Shape;76;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12545378" y="8121015"/>
+              <a:ext cx="1065000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="77" name="Google Shape;77;h3bf9e8411f28828a_0_23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6134867" y="4521200"/>
-            <a:ext cx="1625700" cy="1625700"/>
+            <a:off x="13839825" y="7962900"/>
+            <a:ext cx="4539600" cy="1135350"/>
+            <a:chOff x="13839825" y="7962900"/>
+            <a:chExt cx="4539600" cy="1135350"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...40 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="7962900"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="79" name="Google Shape;79;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="8591550"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80" name="Google Shape;80;h3bf9e8411f28828a_0_23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6401600" y="4864100"/>
-            <a:ext cx="1092300" cy="939900"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="81" name="Google Shape;81;h3bf9e8411f28828a_0_23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="82" name="Google Shape;82;h3bf9e8411f28828a_0_23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="8BFFFD"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...1820 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvPr id="87" name="Shape 87"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="90" name="Google Shape;90;g303b3f4d1db_0_71"/>
+          <p:cNvPr descr="preencoded.png" id="88" name="Google Shape;88;h3bf9e8411f28828a_0_69"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="18607826" cy="8293100"/>
+            <a:off x="-5600700" y="-13134975"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="91" name="Google Shape;91;g303b3f4d1db_0_71"/>
+          <p:cNvPr descr="preencoded.png" id="89" name="Google Shape;89;h3bf9e8411f28828a_0_69"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8319540" y="6858000"/>
-            <a:ext cx="16067508" cy="6858000"/>
+            <a:off x="6238875" y="5143500"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="90" name="Google Shape;90;h3bf9e8411f28828a_0_69"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="91" name="Google Shape;91;h3bf9e8411f28828a_0_69"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="92" name="Google Shape;92;h3bf9e8411f28828a_0_69"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;g303b3f4d1db_0_71"/>
+          <p:cNvPr id="93" name="Google Shape;93;h3bf9e8411f28828a_0_69"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="12329100" cy="1557900"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="9258300" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>The Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;h3bf9e8411f28828a_0_69"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-            <a:ext cx="8861400" cy="5469600"/>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910175" cy="4107300"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910175" cy="4107300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="95" name="Google Shape;95;h3bf9e8411f28828a_0_69"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604500" cy="4107300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="96" name="Google Shape;96;h3bf9e8411f28828a_0_69"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604500" cy="4107300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="101" name="Shape 101"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="102" name="Google Shape;102;g303b3f4d1db_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="102" name="Google Shape;102;h3bf9e8411f28828a_0_82"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="16131016" cy="13716000"/>
+            <a:off x="-7458075" y="-3028950"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;h3bf9e8411f28828a_0_82"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="104" name="Google Shape;104;h3bf9e8411f28828a_0_82"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="105" name="Google Shape;105;h3bf9e8411f28828a_0_82"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="104" name="Google Shape;104;g303b3f4d1db_0_82"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="105" name="Google Shape;105;g303b3f4d1db_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="106" name="Google Shape;106;h3bf9e8411f28828a_0_82"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="8305800"/>
+            <a:ext cx="18288000" cy="6229350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...82 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="108" name="Google Shape;108;g303b3f4d1db_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="107" name="Google Shape;107;h3bf9e8411f28828a_0_82"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1816327" y="9956800"/>
-            <a:ext cx="1625803" cy="1625600"/>
+            <a:off x="1543171" y="7610475"/>
+            <a:ext cx="857250" cy="933450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;h3bf9e8411f28828a_0_82"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2886075" y="7124700"/>
+            <a:ext cx="5997000" cy="2011650"/>
+            <a:chOff x="2886075" y="7124700"/>
+            <a:chExt cx="5997000" cy="2011650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;h3bf9e8411f28828a_0_82"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2886075" y="7124700"/>
+              <a:ext cx="5997000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="110" name="Google Shape;110;h3bf9e8411f28828a_0_82"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2886075" y="7829550"/>
+              <a:ext cx="5966400" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="109" name="Google Shape;109;g303b3f4d1db_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="111" name="Google Shape;111;h3bf9e8411f28828a_0_82"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2031265" y="10064750"/>
-            <a:ext cx="1196250" cy="1409700"/>
+            <a:off x="9706096" y="7629585"/>
+            <a:ext cx="819150" cy="895350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;h3bf9e8411f28828a_0_82"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3848581" y="9499600"/>
-            <a:ext cx="7875000" cy="2540100"/>
+            <a:off x="11029950" y="7124700"/>
+            <a:ext cx="5997000" cy="2011650"/>
+            <a:chOff x="11029950" y="7124700"/>
+            <a:chExt cx="5997000" cy="2011650"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;h3bf9e8411f28828a_0_82"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11029950" y="7124700"/>
+              <a:ext cx="5997000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="114" name="Google Shape;114;h3bf9e8411f28828a_0_82"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11029950" y="7829550"/>
+              <a:ext cx="5966400" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...385 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="124" name="Shape 124"/>
+        <p:cNvPr id="119" name="Shape 119"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="125" name="Google Shape;125;g303b3f4d1db_0_104"/>
+          <p:cNvPr descr="preencoded.png" id="120" name="Google Shape;120;h3bf9e8411f28828a_0_99"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2019552" y="0"/>
-            <a:ext cx="22367496" cy="13716000"/>
+            <a:off x="1514475" y="-4848225"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="121" name="Google Shape;121;h3bf9e8411f28828a_0_99"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="122" name="Google Shape;122;h3bf9e8411f28828a_0_99"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="123" name="Google Shape;123;h3bf9e8411f28828a_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;h3bf9e8411f28828a_0_99"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="685800" y="2619375"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="685800" y="2619375"/>
+            <a:chExt cx="5328300" cy="6572250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="125" name="Google Shape;125;h3bf9e8411f28828a_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="2619375"/>
+              <a:ext cx="5103600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="126" name="Google Shape;126;h3bf9e8411f28828a_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="3629025"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="127" name="Google Shape;127;h3bf9e8411f28828a_0_99"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="5286375"/>
+              <a:ext cx="5267325" cy="3905250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;h3bf9e8411f28828a_0_99"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="914514" y="3492500"/>
-            <a:ext cx="7023900" cy="8763000"/>
+            <a:off x="11868150" y="2619375"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="11868150" y="2619375"/>
+            <a:chExt cx="5328300" cy="6572250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="129" name="Google Shape;129;h3bf9e8411f28828a_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="2619375"/>
+              <a:ext cx="5103600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="130" name="Google Shape;130;h3bf9e8411f28828a_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="3629025"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="131" name="Google Shape;131;h3bf9e8411f28828a_0_99"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="5286375"/>
+              <a:ext cx="5267325" cy="3905250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;h3bf9e8411f28828a_0_99"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="914514" y="3492500"/>
-            <a:ext cx="6592200" cy="736500"/>
+            <a:off x="6276975" y="1123950"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="6276975" y="1123950"/>
+            <a:chExt cx="5328300" cy="6572250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Google Shape;133;h3bf9e8411f28828a_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="1123950"/>
+              <a:ext cx="4465200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;h3bf9e8411f28828a_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="2133600"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...700 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="135" name="Google Shape;135;h3bf9e8411f28828a_0_99"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3790950"/>
+              <a:ext cx="5267325" cy="3905250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="150" name="Shape 150"/>
+        <p:cNvPr id="140" name="Shape 140"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="151" name="Google Shape;151;g303b3f4d1db_0_129"/>
+          <p:cNvPr descr="preencoded.png" id="141" name="Google Shape;141;h3bf9e8411f28828a_0_119"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10339092" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="10534648" y="-857248"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="152" name="Google Shape;152;g303b3f4d1db_0_129"/>
+          <p:cNvPr descr="preencoded.png" id="142" name="Google Shape;142;h3bf9e8411f28828a_0_119"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="10809051" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-11449052" y="-5486398"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="143" name="Google Shape;143;h3bf9e8411f28828a_0_119"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="144" name="Google Shape;144;h3bf9e8411f28828a_0_119"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="145" name="Google Shape;145;h3bf9e8411f28828a_0_119"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="154" name="Google Shape;154;g303b3f4d1db_0_129"/>
+          <p:cNvPr descr="preencoded.png" id="146" name="Google Shape;146;h3bf9e8411f28828a_0_119"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="-381000" y="1038225"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;h3bf9e8411f28828a_0_119"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="1384300"/>
-            <a:ext cx="5458634" cy="4437887"/>
+            <a:off x="4381500" y="3171825"/>
+            <a:ext cx="10321425" cy="4625250"/>
+            <a:chOff x="4381500" y="3171825"/>
+            <a:chExt cx="10321425" cy="4625250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...89 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="148" name="Google Shape;148;h3bf9e8411f28828a_0_119"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3171825"/>
+              <a:ext cx="10292700" cy="4027200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="149" name="Google Shape;149;h3bf9e8411f28828a_0_119"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10448925" y="7267575"/>
+              <a:ext cx="4254000" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="163" name="Shape 163"/>
+        <p:cNvPr id="154" name="Shape 154"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="164" name="Google Shape;164;g303b3f4d1db_0_141"/>
+          <p:cNvPr descr="preencoded.png" id="155" name="Google Shape;155;h3bf9e8411f28828a_0_132"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="18607826" cy="8293100"/>
+            <a:off x="-5600700" y="-13134975"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="165" name="Google Shape;165;g303b3f4d1db_0_141"/>
+          <p:cNvPr descr="preencoded.png" id="156" name="Google Shape;156;h3bf9e8411f28828a_0_132"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8319540" y="6858000"/>
-            <a:ext cx="16067508" cy="6858000"/>
+            <a:off x="6238875" y="5143500"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="157" name="Google Shape;157;h3bf9e8411f28828a_0_132"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="158" name="Google Shape;158;h3bf9e8411f28828a_0_132"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="159" name="Google Shape;159;h3bf9e8411f28828a_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="167" name="Google Shape;167;g303b3f4d1db_0_141"/>
+          <p:cNvPr descr="preencoded.png" id="160" name="Google Shape;160;h3bf9e8411f28828a_0_132"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1066800" y="1071563"/>
+            <a:ext cx="9820275" cy="8143875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="161" name="Google Shape;161;h3bf9e8411f28828a_0_132"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1422578" y="977900"/>
-            <a:ext cx="12587273" cy="11760200"/>
+            <a:off x="11029950" y="2790825"/>
+            <a:ext cx="5463600" cy="2240400"/>
+            <a:chOff x="11029950" y="2790825"/>
+            <a:chExt cx="5463600" cy="2240400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="162" name="Google Shape;162;h3bf9e8411f28828a_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11029950" y="2790825"/>
+              <a:ext cx="5463600" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="163" name="Google Shape;163;h3bf9e8411f28828a_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11029950" y="4124325"/>
+              <a:ext cx="5433000" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;h3bf9e8411f28828a_0_132"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14708438" y="3721100"/>
-            <a:ext cx="7163700" cy="2844900"/>
+            <a:off x="11029950" y="5362575"/>
+            <a:ext cx="5463600" cy="2240400"/>
+            <a:chOff x="11029950" y="5362575"/>
+            <a:chExt cx="5463600" cy="2240400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="165" name="Google Shape;165;h3bf9e8411f28828a_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11029950" y="5362575"/>
+              <a:ext cx="5463600" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="166" name="Google Shape;166;h3bf9e8411f28828a_0_132"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11029950" y="6696075"/>
+              <a:ext cx="5433000" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...247 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="179" name="Shape 179"/>
+        <p:cNvPr id="171" name="Shape 171"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="180" name="Google Shape;180;g303b3f4d1db_0_156"/>
+          <p:cNvPr descr="preencoded.png" id="172" name="Google Shape;172;h3bf9e8411f28828a_0_148"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="16131016" cy="13716000"/>
+            <a:off x="-7458075" y="-3028950"/>
+            <a:ext cx="19554827" cy="19354798"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="181" name="Google Shape;181;g303b3f4d1db_0_156"/>
+          <p:cNvPr id="173" name="Google Shape;173;h3bf9e8411f28828a_0_148"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091528" y="1574800"/>
-            <a:ext cx="20216700" cy="1557900"/>
+            <a:off x="1619250" y="1181100"/>
+            <a:ext cx="15059100" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FDEB71"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Zen Dots"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FDEB71"/>
                 </a:solidFill>
                 <a:latin typeface="Zen Dots"/>
                 <a:ea typeface="Zen Dots"/>
                 <a:cs typeface="Zen Dots"/>
                 <a:sym typeface="Zen Dots"/>
               </a:rPr>
               <a:t>The Magic of Dragons</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="174" name="Google Shape;174;h3bf9e8411f28828a_0_148"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="4025900"/>
-            <a:ext cx="6642900" cy="7683600"/>
+            <a:off x="10763248" y="3019425"/>
+            <a:ext cx="4981578" cy="5762625"/>
+            <a:chOff x="10763248" y="3019425"/>
+            <a:chExt cx="4981578" cy="5762625"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="175" name="Google Shape;175;h3bf9e8411f28828a_0_148"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10763250" y="3800475"/>
+              <a:ext cx="4981575" cy="4981575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="176" name="Google Shape;176;h3bf9e8411f28828a_0_148"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10763248" y="3800475"/>
+              <a:ext cx="4981578" cy="4981575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="177" name="Google Shape;177;h3bf9e8411f28828a_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11820525" y="4848225"/>
+              <a:ext cx="2876700" cy="2876700"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="AC5CC0"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="178" name="Google Shape;178;h3bf9e8411f28828a_0_148"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12849282" y="5343469"/>
+              <a:ext cx="819156" cy="1104900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="179" name="Google Shape;179;h3bf9e8411f28828a_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11021378" y="3019425"/>
+              <a:ext cx="4465200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;h3bf9e8411f28828a_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11889105" y="6734175"/>
+              <a:ext cx="2739300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Unicorn </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="181" name="Google Shape;181;h3bf9e8411f28828a_0_148"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14702088" y="4025900"/>
-            <a:ext cx="5944200" cy="939900"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="182" name="Google Shape;182;h3bf9e8411f28828a_0_148"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="183" name="Google Shape;183;h3bf9e8411f28828a_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="8BFFFD"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="8BFFFD"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="184" name="Google Shape;184;h3bf9e8411f28828a_0_148"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2362200" y="3238500"/>
+            <a:ext cx="2806200" cy="2411850"/>
+            <a:chOff x="2362200" y="3238500"/>
+            <a:chExt cx="2806200" cy="2411850"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;h3bf9e8411f28828a_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="3238500"/>
+              <a:ext cx="2806200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Archery</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="186" name="Google Shape;186;h3bf9e8411f28828a_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="3943350"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="187" name="Google Shape;187;h3bf9e8411f28828a_0_148"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="5067300"/>
-            <a:ext cx="6642900" cy="6642000"/>
+            <a:off x="6276975" y="6410325"/>
+            <a:ext cx="2806200" cy="2411850"/>
+            <a:chOff x="6276975" y="6410325"/>
+            <a:chExt cx="2806200" cy="2411850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="188" name="Google Shape;188;h3bf9e8411f28828a_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="6410325"/>
+              <a:ext cx="2806200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Unicorn</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="189" name="Google Shape;189;h3bf9e8411f28828a_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="7115175"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="190" name="Google Shape;190;h3bf9e8411f28828a_0_148"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="5067300"/>
-            <a:ext cx="6642930" cy="6642100"/>
+            <a:off x="6276975" y="3238500"/>
+            <a:ext cx="2806200" cy="2411850"/>
+            <a:chOff x="6276975" y="3238500"/>
+            <a:chExt cx="2806200" cy="2411850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="191" name="Google Shape;191;h3bf9e8411f28828a_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3238500"/>
+              <a:ext cx="2806200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Music</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="192" name="Google Shape;192;h3bf9e8411f28828a_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3943350"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;h3bf9e8411f28828a_0_148"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352791" y="5067300"/>
-            <a:ext cx="6642933" cy="6642100"/>
+            <a:off x="2362200" y="6410325"/>
+            <a:ext cx="2806200" cy="2411850"/>
+            <a:chOff x="2362200" y="6410325"/>
+            <a:chExt cx="2806200" cy="2411850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...231 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="194" name="Google Shape;194;h3bf9e8411f28828a_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="6410325"/>
+              <a:ext cx="2806200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Zen Dots"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Zen Dots"/>
+                  <a:ea typeface="Zen Dots"/>
+                  <a:cs typeface="Zen Dots"/>
+                  <a:sym typeface="Zen Dots"/>
+                </a:rPr>
+                <a:t>Life</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;h3bf9e8411f28828a_0_148"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="7115175"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Zen Dots"/>
-[...917 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>