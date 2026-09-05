--- v0 (2026-07-24)
+++ v1 (2026-09-05)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
@@ -81,326 +82,333 @@
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Poppins"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId29"/>
       <p:bold r:id="rId30"/>
       <p:italic r:id="rId31"/>
       <p:boldItalic r:id="rId32"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Poppins"/>
       <p:regular r:id="rId33"/>
       <p:bold r:id="rId34"/>
       <p:italic r:id="rId35"/>
       <p:boldItalic r:id="rId36"/>
     </p:embeddedFont>
     <p:embeddedFont>
+      <p:font typeface="Lato"/>
+      <p:regular r:id="rId37"/>
+      <p:bold r:id="rId38"/>
+      <p:italic r:id="rId39"/>
+      <p:boldItalic r:id="rId40"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
       <p:font typeface="Bebas Neue"/>
-      <p:regular r:id="rId37"/>
+      <p:regular r:id="rId41"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Poppins SemiBold"/>
-      <p:regular r:id="rId38"/>
-[...2 lines deleted...]
-      <p:boldItalic r:id="rId41"/>
+      <p:regular r:id="rId42"/>
+      <p:bold r:id="rId43"/>
+      <p:italic r:id="rId44"/>
+      <p:boldItalic r:id="rId45"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId42" roundtripDataSignature="AMtx7mj241OWtYzacEPB0w6F8wufSteZLQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId46" roundtripDataSignature="AMtx7mgGqNI0g59ddj3/oE6MOeOwdE+wvg=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/BebasNeue-regular.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/BebasNeue-regular.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId46" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1321,243 +1329,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1642,139 +1650,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g37614f83506_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;g3f710408506_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g37614f83506_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;g3f710408506_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g37614f83506_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;g3f710408506_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1785,153 +1793,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="184" name="Shape 184"/>
+        <p:cNvPr id="185" name="Shape 185"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;g37614f83506_0_164:notes"/>
+          <p:cNvPr id="186" name="Google Shape;186;g3f710408506_0_165:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;g37614f83506_0_164:notes"/>
+          <p:cNvPr id="187" name="Google Shape;187;g3f710408506_0_165:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;g37614f83506_0_164:notes"/>
+          <p:cNvPr id="188" name="Google Shape;188;g3f710408506_0_165:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1942,153 +1950,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="241" name="Shape 241"/>
+        <p:cNvPr id="230" name="Shape 230"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;g37614f83506_0_220:notes"/>
+          <p:cNvPr id="231" name="Google Shape;231;g3f710408506_0_209:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="243" name="Google Shape;243;g37614f83506_0_220:notes"/>
+          <p:cNvPr id="232" name="Google Shape;232;g3f710408506_0_209:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="244" name="Google Shape;244;g37614f83506_0_220:notes"/>
+          <p:cNvPr id="233" name="Google Shape;233;g3f710408506_0_209:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2099,153 +2107,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="270" name="Shape 270"/>
+        <p:cNvPr id="253" name="Shape 253"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;g37614f83506_0_248:notes"/>
+          <p:cNvPr id="254" name="Google Shape;254;g3f710408506_0_231:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="272" name="Google Shape;272;g37614f83506_0_248:notes"/>
+          <p:cNvPr id="255" name="Google Shape;255;g3f710408506_0_231:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="273" name="Google Shape;273;g37614f83506_0_248:notes"/>
+          <p:cNvPr id="256" name="Google Shape;256;g3f710408506_0_231:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2256,153 +2264,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="283" name="Shape 283"/>
+        <p:cNvPr id="267" name="Shape 267"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="284" name="Google Shape;284;g37614f83506_0_260:notes"/>
+          <p:cNvPr id="268" name="Google Shape;268;g3f710408506_0_244:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="285" name="Google Shape;285;g37614f83506_0_260:notes"/>
+          <p:cNvPr id="269" name="Google Shape;269;g3f710408506_0_244:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="286" name="Google Shape;286;g37614f83506_0_260:notes"/>
+          <p:cNvPr id="270" name="Google Shape;270;g3f710408506_0_244:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2413,153 +2421,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="311" name="Shape 311"/>
+        <p:cNvPr id="284" name="Shape 284"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="312" name="Google Shape;312;g37614f83506_0_287:notes"/>
+          <p:cNvPr id="285" name="Google Shape;285;g3f710408506_0_260:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="313" name="Google Shape;313;g37614f83506_0_287:notes"/>
+          <p:cNvPr id="286" name="Google Shape;286;g3f710408506_0_260:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="314" name="Google Shape;314;g37614f83506_0_287:notes"/>
+          <p:cNvPr id="287" name="Google Shape;287;g3f710408506_0_260:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2570,153 +2578,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="377" name="Shape 377"/>
+        <p:cNvPr id="348" name="Shape 348"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;g37614f83506_0_352:notes"/>
+          <p:cNvPr id="349" name="Google Shape;349;g3f710408506_0_323:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="379" name="Google Shape;379;g37614f83506_0_352:notes"/>
+          <p:cNvPr id="350" name="Google Shape;350;g3f710408506_0_323:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="380" name="Google Shape;380;g37614f83506_0_352:notes"/>
+          <p:cNvPr id="351" name="Google Shape;351;g3f710408506_0_323:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2727,153 +2735,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="392" name="Shape 392"/>
+        <p:cNvPr id="363" name="Shape 363"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="393" name="Google Shape;393;g37614f83506_0_366:notes"/>
+          <p:cNvPr id="364" name="Google Shape;364;g3f710408506_0_337:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="394" name="Google Shape;394;g37614f83506_0_366:notes"/>
+          <p:cNvPr id="365" name="Google Shape;365;g3f710408506_0_337:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="395" name="Google Shape;395;g37614f83506_0_366:notes"/>
+          <p:cNvPr id="366" name="Google Shape;366;g3f710408506_0_337:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2884,153 +2892,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="408" name="Shape 408"/>
+        <p:cNvPr id="379" name="Shape 379"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="409" name="Google Shape;409;g37614f83506_0_381:notes"/>
+          <p:cNvPr id="380" name="Google Shape;380;g3f710408506_0_352:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="410" name="Google Shape;410;g37614f83506_0_381:notes"/>
+          <p:cNvPr id="381" name="Google Shape;381;g3f710408506_0_352:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="411" name="Google Shape;411;g37614f83506_0_381:notes"/>
+          <p:cNvPr id="382" name="Google Shape;382;g3f710408506_0_352:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3041,153 +3049,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="424" name="Shape 424"/>
+        <p:cNvPr id="396" name="Shape 396"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="425" name="Google Shape;425;g37614f83506_0_396:notes"/>
+          <p:cNvPr id="397" name="Google Shape;397;g3f710408506_0_368:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="426" name="Google Shape;426;g37614f83506_0_396:notes"/>
+          <p:cNvPr id="398" name="Google Shape;398;g3f710408506_0_368:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="427" name="Google Shape;427;g37614f83506_0_396:notes"/>
+          <p:cNvPr id="399" name="Google Shape;399;g3f710408506_0_368:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3198,153 +3206,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="433" name="Shape 433"/>
+        <p:cNvPr id="406" name="Shape 406"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="434" name="Google Shape;434;g37614f83506_0_404:notes"/>
+          <p:cNvPr id="407" name="Google Shape;407;g3f710408506_0_377:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="435" name="Google Shape;435;g37614f83506_0_404:notes"/>
+          <p:cNvPr id="408" name="Google Shape;408;g3f710408506_0_377:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="436" name="Google Shape;436;g37614f83506_0_404:notes"/>
+          <p:cNvPr id="409" name="Google Shape;409;g3f710408506_0_377:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3355,153 +3363,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="23" name="Shape 23"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;g37614f83506_0_10:notes"/>
+          <p:cNvPr id="24" name="Google Shape;24;g3f710408506_0_11:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;g37614f83506_0_10:notes"/>
+          <p:cNvPr id="25" name="Google Shape;25;g3f710408506_0_11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g37614f83506_0_10:notes"/>
+          <p:cNvPr id="26" name="Google Shape;26;g3f710408506_0_11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3512,153 +3520,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="454" name="Shape 454"/>
+        <p:cNvPr id="426" name="Shape 426"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="455" name="Google Shape;455;g37614f83506_0_424:notes"/>
+          <p:cNvPr id="427" name="Google Shape;427;g3f710408506_0_396:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="456" name="Google Shape;456;g37614f83506_0_424:notes"/>
+          <p:cNvPr id="428" name="Google Shape;428;g3f710408506_0_396:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="457" name="Google Shape;457;g37614f83506_0_424:notes"/>
+          <p:cNvPr id="429" name="Google Shape;429;g3f710408506_0_396:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3669,153 +3677,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="499" name="Shape 499"/>
+        <p:cNvPr id="468" name="Shape 468"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="500" name="Google Shape;500;g37614f83506_0_468:notes"/>
+          <p:cNvPr id="469" name="Google Shape;469;g3f710408506_0_437:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="501" name="Google Shape;501;g37614f83506_0_468:notes"/>
+          <p:cNvPr id="470" name="Google Shape;470;g3f710408506_0_437:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="502" name="Google Shape;502;g37614f83506_0_468:notes"/>
+          <p:cNvPr id="471" name="Google Shape;471;g3f710408506_0_437:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3826,153 +3834,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="536" name="Shape 536"/>
+        <p:cNvPr id="498" name="Shape 498"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="537" name="Google Shape;537;g37614f83506_0_504:notes"/>
+          <p:cNvPr id="499" name="Google Shape;499;g3f710408506_0_466:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="538" name="Google Shape;538;g37614f83506_0_504:notes"/>
+          <p:cNvPr id="500" name="Google Shape;500;g3f710408506_0_466:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="539" name="Google Shape;539;g37614f83506_0_504:notes"/>
+          <p:cNvPr id="501" name="Google Shape;501;g3f710408506_0_466:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3983,153 +3991,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="561" name="Shape 561"/>
+        <p:cNvPr id="519" name="Shape 519"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="562" name="Google Shape;562;g37614f83506_0_528:notes"/>
+          <p:cNvPr id="520" name="Google Shape;520;g3f710408506_0_486:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="563" name="Google Shape;563;g37614f83506_0_528:notes"/>
+          <p:cNvPr id="521" name="Google Shape;521;g3f710408506_0_486:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="564" name="Google Shape;564;g37614f83506_0_528:notes"/>
+          <p:cNvPr id="522" name="Google Shape;522;g3f710408506_0_486:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4140,153 +4148,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="639" name="Shape 639"/>
+        <p:cNvPr id="609" name="Shape 609"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="640" name="Google Shape;640;g37614f83506_0_605:notes"/>
+          <p:cNvPr id="610" name="Google Shape;610;g3f710408506_0_575:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="641" name="Google Shape;641;g37614f83506_0_605:notes"/>
+          <p:cNvPr id="611" name="Google Shape;611;g3f710408506_0_575:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="642" name="Google Shape;642;g37614f83506_0_605:notes"/>
+          <p:cNvPr id="612" name="Google Shape;612;g3f710408506_0_575:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4297,153 +4305,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="33" name="Shape 33"/>
+        <p:cNvPr id="35" name="Shape 35"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;g37614f83506_0_20:notes"/>
+          <p:cNvPr id="36" name="Google Shape;36;g3f710408506_0_22:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;g37614f83506_0_20:notes"/>
+          <p:cNvPr id="37" name="Google Shape;37;g3f710408506_0_22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g37614f83506_0_20:notes"/>
+          <p:cNvPr id="38" name="Google Shape;38;g3f710408506_0_22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4468,139 +4476,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="70" name="Shape 70"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="71" name="Google Shape;71;g37614f83506_0_56:notes"/>
+          <p:cNvPr id="71" name="Google Shape;71;g3f710408506_0_56:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="72" name="Google Shape;72;g37614f83506_0_56:notes"/>
+          <p:cNvPr id="72" name="Google Shape;72;g3f710408506_0_56:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="73" name="Google Shape;73;g37614f83506_0_56:notes"/>
+          <p:cNvPr id="73" name="Google Shape;73;g3f710408506_0_56:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4611,153 +4619,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="81" name="Shape 81"/>
+        <p:cNvPr id="83" name="Shape 83"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;g37614f83506_0_66:notes"/>
+          <p:cNvPr id="84" name="Google Shape;84;g3f710408506_0_68:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="83" name="Google Shape;83;g37614f83506_0_66:notes"/>
+          <p:cNvPr id="85" name="Google Shape;85;g3f710408506_0_68:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;g37614f83506_0_66:notes"/>
+          <p:cNvPr id="86" name="Google Shape;86;g3f710408506_0_68:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4768,153 +4776,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvPr id="103" name="Shape 103"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="101" name="Google Shape;101;g37614f83506_0_84:notes"/>
+          <p:cNvPr id="104" name="Google Shape;104;g3f710408506_0_87:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102" name="Google Shape;102;g37614f83506_0_84:notes"/>
+          <p:cNvPr id="105" name="Google Shape;105;g3f710408506_0_87:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;g37614f83506_0_84:notes"/>
+          <p:cNvPr id="106" name="Google Shape;106;g3f710408506_0_87:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4925,153 +4933,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="112" name="Shape 112"/>
+        <p:cNvPr id="116" name="Shape 116"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="113" name="Google Shape;113;g37614f83506_0_95:notes"/>
+          <p:cNvPr id="117" name="Google Shape;117;g3f710408506_0_99:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;g37614f83506_0_95:notes"/>
+          <p:cNvPr id="118" name="Google Shape;118;g3f710408506_0_99:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;g37614f83506_0_95:notes"/>
+          <p:cNvPr id="119" name="Google Shape;119;g3f710408506_0_99:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5082,153 +5090,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="129" name="Shape 129"/>
+        <p:cNvPr id="134" name="Shape 134"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;g37614f83506_0_111:notes"/>
+          <p:cNvPr id="135" name="Google Shape;135;g3f710408506_0_116:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="131" name="Google Shape;131;g37614f83506_0_111:notes"/>
+          <p:cNvPr id="136" name="Google Shape;136;g3f710408506_0_116:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="132" name="Google Shape;132;g37614f83506_0_111:notes"/>
+          <p:cNvPr id="137" name="Google Shape;137;g3f710408506_0_116:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5253,139 +5261,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="159" name="Shape 159"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="160" name="Google Shape;160;g37614f83506_0_140:notes"/>
+          <p:cNvPr id="160" name="Google Shape;160;g3f710408506_0_140:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Google Shape;161;g37614f83506_0_140:notes"/>
+          <p:cNvPr id="161" name="Google Shape;161;g3f710408506_0_140:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Google Shape;162;g37614f83506_0_140:notes"/>
+          <p:cNvPr id="162" name="Google Shape;162;g3f710408506_0_140:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5428,51 +5436,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5482,25600 +5490,22303 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g37614f83506_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;g3f710408506_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22608826" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="2286000" y="-3571874"/>
+            <a:ext cx="13106400" cy="16954500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;g37614f83506_0_0"/>
+          <p:cNvPr id="17" name="Google Shape;17;g3f710408506_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9691311" y="3098800"/>
-            <a:ext cx="13400100" cy="5841900"/>
+            <a:off x="7267575" y="2300288"/>
+            <a:ext cx="10096500" cy="4429200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="30000"/>
+              <a:buSzPts val="22500"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="30000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="22500" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Detective</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="30000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="22500" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;g3f710408506_0_0"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="19" name="Google Shape;19;g3f710408506_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Google Shape;20;g3f710408506_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;g37614f83506_0_0"/>
+          <p:cNvPr id="21" name="Google Shape;21;g3f710408506_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...95 lines deleted...]
-            <a:ext cx="12401100" cy="2709300"/>
+            <a:off x="7145655" y="5562600"/>
+            <a:ext cx="9218400" cy="2042100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="C66347"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Poppins SemiBold"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="C66347"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins SemiBold"/>
                 <a:ea typeface="Poppins SemiBold"/>
                 <a:cs typeface="Poppins SemiBold"/>
                 <a:sym typeface="Poppins SemiBold"/>
               </a:rPr>
               <a:t>Free Presentation Template by EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="22" name="Google Shape;22;g3f710408506_0_0" title="d4_nobg.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="150100" y="448300"/>
+            <a:ext cx="7782573" cy="9838700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="188" name="Shape 188"/>
+        <p:cNvPr id="189" name="Shape 189"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="189" name="Google Shape;189;g37614f83506_0_164"/>
+          <p:cNvPr descr="preencoded.png" id="190" name="Google Shape;190;g3f710408506_0_165"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="571571" y="0"/>
-            <a:ext cx="21656215" cy="13716000"/>
+            <a:off x="428625" y="-3419475"/>
+            <a:ext cx="16240134" cy="14595371"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="191" name="Google Shape;191;g3f710408506_0_165"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="192" name="Google Shape;192;g3f710408506_0_165"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="193" name="Google Shape;193;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="194" name="Google Shape;194;g3f710408506_0_165"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="1314450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="1314450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="195" name="Google Shape;195;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1314450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="510E0C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="196" name="Google Shape;196;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3000375" y="1752600"/>
+              <a:ext cx="1657500" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="197" name="Google Shape;197;g3f710408506_0_165"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="20881410" cy="11010900"/>
+            <a:off x="1714500" y="5905500"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="1714500" y="5905500"/>
+            <a:chExt cx="3497700" cy="1583175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="198" name="Google Shape;198;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="5905500"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="199" name="Google Shape;199;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="200" name="Google Shape;200;g3f710408506_0_165"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="5639505" cy="11010900"/>
+            <a:off x="1714500" y="7686675"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="1714500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1583175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="201" name="Google Shape;201;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="7686675"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="202" name="Google Shape;202;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1714500" y="8248650"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="203" name="Google Shape;203;g3f710408506_0_165"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1752819" y="1346200"/>
-            <a:ext cx="5639400" cy="5638800"/>
+            <a:off x="5124450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="5124450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...36 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="204" name="Google Shape;204;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5124450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="DA3E26"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="205" name="Google Shape;205;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6600825" y="1752600"/>
+              <a:ext cx="2076600" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="206" name="Google Shape;206;g3f710408506_0_165"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4001000" y="2336800"/>
-            <a:ext cx="2159400" cy="4673700"/>
+            <a:off x="5524500" y="5905500"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="5524500" y="5905500"/>
+            <a:chExt cx="3497700" cy="1583175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="207" name="Google Shape;207;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="5905500"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="208" name="Google Shape;208;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="209" name="Google Shape;209;g3f710408506_0_165"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-            <a:ext cx="4572600" cy="4343400"/>
+            <a:off x="5524500" y="7686675"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="5524500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1583175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="7686675"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Foundation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="211" name="Google Shape;211;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5524500" y="8248650"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Shimmering City established</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="212" name="Google Shape;212;g3f710408506_0_165"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-            <a:ext cx="4572600" cy="1968600"/>
+            <a:off x="8934450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="8934450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="213" name="Google Shape;213;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8934450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="510E0C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="214" name="Google Shape;214;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10587038" y="1752600"/>
+              <a:ext cx="1724100" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="215" name="Google Shape;215;g3f710408506_0_165"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-            <a:ext cx="4572600" cy="1968600"/>
+            <a:off x="9334500" y="5905500"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="9334500" y="5905500"/>
+            <a:chExt cx="3497700" cy="1583175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="216" name="Google Shape;216;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="5905500"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>War</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdoms clash in conflict.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="218" name="Google Shape;218;g3f710408506_0_165"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="7874000"/>
-            <a:ext cx="4725000" cy="698400"/>
+            <a:off x="9334500" y="7686675"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="9334500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1583175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="7686675"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Transformation</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9334500" y="8248650"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Peasant discovers magical powers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="221" name="Google Shape;221;g3f710408506_0_165"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="8623300"/>
-            <a:ext cx="4708200" cy="1354800"/>
+            <a:off x="12744450" y="1009650"/>
+            <a:ext cx="4229100" cy="4286250"/>
+            <a:chOff x="12744450" y="1009650"/>
+            <a:chExt cx="4229100" cy="4286250"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="222" name="Google Shape;222;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12744450" y="1009650"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="DA3E26"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14439900" y="1752600"/>
+              <a:ext cx="1638300" cy="3543300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="18000"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="224" name="Google Shape;224;g3f710408506_0_165"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13144500" y="5905500"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="13144500" y="5905500"/>
+            <a:chExt cx="3497700" cy="1583175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="225" name="Google Shape;225;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="5905500"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="6467475"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="227" name="Google Shape;227;g3f710408506_0_165"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2286286" y="10248900"/>
-            <a:ext cx="4572600" cy="1968600"/>
+            <a:off x="13144500" y="7686675"/>
+            <a:ext cx="3497700" cy="1583175"/>
+            <a:chOff x="13144500" y="7686675"/>
+            <a:chExt cx="3497700" cy="1583175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...110 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="228" name="Google Shape;228;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="7686675"/>
+              <a:ext cx="3497700" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Betrayal</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;g3f710408506_0_165"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13144500" y="8248650"/>
+              <a:ext cx="3489900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Queen's advisor revealed as spy.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...1856 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="245" name="Shape 245"/>
+        <p:cNvPr id="234" name="Shape 234"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="246" name="Google Shape;246;g37614f83506_0_220"/>
+          <p:cNvPr descr="preencoded.png" id="235" name="Google Shape;235;g3f710408506_0_209"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22608826" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="2286000" y="-3571875"/>
+            <a:ext cx="13106400" cy="16954500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="236" name="Google Shape;236;g3f710408506_0_209"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="237" name="Google Shape;237;g3f710408506_0_209"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;g3f710408506_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="247" name="Google Shape;247;g37614f83506_0_220"/>
+          <p:cNvPr id="239" name="Google Shape;239;g3f710408506_0_209"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1557900"/>
+            <a:off x="10410825" y="1962150"/>
+            <a:ext cx="7915200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="250" name="Google Shape;250;g37614f83506_0_220"/>
+          <p:cNvPr id="240" name="Google Shape;240;g3f710408506_0_209"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13730416" y="5499100"/>
-[...123 lines deleted...]
-            <a:ext cx="1761300" cy="1557900"/>
+            <a:off x="10296525" y="4138613"/>
+            <a:ext cx="1333500" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="241" name="Google Shape;241;g3f710408506_0_209"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11515725" y="4124325"/>
+            <a:ext cx="5278800" cy="1049775"/>
+            <a:chOff x="11515725" y="4124325"/>
+            <a:chExt cx="5278800" cy="1049775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;g3f710408506_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="4124325"/>
+              <a:ext cx="5278800" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="243" name="Google Shape;243;g3f710408506_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="4610100"/>
+              <a:ext cx="5271000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="254" name="Google Shape;254;g37614f83506_0_220"/>
+          <p:cNvPr id="244" name="Google Shape;244;g3f710408506_0_209"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15356219" y="5499100"/>
-[...249 lines deleted...]
-            <a:ext cx="1761300" cy="1557900"/>
+            <a:off x="10296525" y="5538788"/>
+            <a:ext cx="1333500" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="245" name="Google Shape;245;g3f710408506_0_209"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11515725" y="5524500"/>
+            <a:ext cx="5278800" cy="1049775"/>
+            <a:chOff x="11515725" y="5524500"/>
+            <a:chExt cx="5278800" cy="1049775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;g3f710408506_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="5524500"/>
+              <a:ext cx="5278800" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;g3f710408506_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="6010275"/>
+              <a:ext cx="5271000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="260" name="Google Shape;260;g37614f83506_0_220"/>
+          <p:cNvPr id="248" name="Google Shape;248;g3f710408506_0_209"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15356219" y="7366000"/>
-[...249 lines deleted...]
-            <a:ext cx="1761300" cy="1557900"/>
+            <a:off x="10296525" y="7167563"/>
+            <a:ext cx="1333500" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>90%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="249" name="Google Shape;249;g3f710408506_0_209"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15356219" y="9232900"/>
-            <a:ext cx="6947700" cy="1866900"/>
+            <a:off x="11515725" y="6924675"/>
+            <a:ext cx="5278800" cy="1506975"/>
+            <a:chOff x="11515725" y="6924675"/>
+            <a:chExt cx="5278800" cy="1506975"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="250" name="Google Shape;250;g3f710408506_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="6924675"/>
+              <a:ext cx="5278800" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;g3f710408506_0_209"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11515725" y="7410450"/>
+              <a:ext cx="5271000" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="269" name="Google Shape;269;g37614f83506_0_220"/>
+          <p:cNvPr descr="preencoded.png" id="252" name="Google Shape;252;g3f710408506_0_209"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1435279" y="3746500"/>
-            <a:ext cx="11698162" cy="6235700"/>
+            <a:off x="1076325" y="2809875"/>
+            <a:ext cx="8772525" cy="4676775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="274" name="Shape 274"/>
+        <p:cNvPr id="257" name="Shape 257"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="275" name="Google Shape;275;g37614f83506_0_248"/>
+          <p:cNvPr descr="preencoded.png" id="258" name="Google Shape;258;g3f710408506_0_231"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="23790073" cy="13716000"/>
+            <a:off x="0" y="-1695449"/>
+            <a:ext cx="17840325" cy="15011400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="259" name="Google Shape;259;g3f710408506_0_231"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="260" name="Google Shape;260;g3f710408506_0_231"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="261" name="Google Shape;261;g3f710408506_0_231"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="262" name="Google Shape;262;g3f710408506_0_231"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="3177540" y="2628900"/>
+            <a:ext cx="11942400" cy="5136000"/>
+            <a:chOff x="3177540" y="2628900"/>
+            <a:chExt cx="11942400" cy="5136000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...130 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;g3f710408506_0_231"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3177540" y="2628900"/>
+              <a:ext cx="11942400" cy="4023300"/>
+              <a:chOff x="3177540" y="2628900"/>
+              <a:chExt cx="11942400" cy="4023300"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="264" name="Google Shape;264;g3f710408506_0_231"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5786438" y="2628900"/>
+                <a:ext cx="6724800" cy="3543300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="EADEDE"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="EADEDE"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="265" name="Google Shape;265;g3f710408506_0_231"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3177540" y="5524500"/>
+                <a:ext cx="11942400" cy="1127700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Poppins SemiBold"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold"/>
+                    <a:ea typeface="Poppins SemiBold"/>
+                    <a:cs typeface="Poppins SemiBold"/>
+                    <a:sym typeface="Poppins SemiBold"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;g3f710408506_0_231"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5641658" y="6743700"/>
+              <a:ext cx="7014300" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="EADEDE"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...143 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="287" name="Shape 287"/>
+        <p:cNvPr id="271" name="Shape 271"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="288" name="Google Shape;288;g37614f83506_0_260"/>
+          <p:cNvPr descr="preencoded.png" id="272" name="Google Shape;272;g3f710408506_0_244"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="901813" y="0"/>
-            <a:ext cx="22583423" cy="13716000"/>
+            <a:off x="676274" y="-1552575"/>
+            <a:ext cx="16935450" cy="13401675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="273" name="Google Shape;273;g3f710408506_0_244"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="274" name="Google Shape;274;g3f710408506_0_244"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;g3f710408506_0_244"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="289" name="Google Shape;289;g37614f83506_0_260"/>
+          <p:cNvPr id="276" name="Google Shape;276;g3f710408506_0_244"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="5648100" cy="2497800"/>
+            <a:off x="4276725" y="2790825"/>
+            <a:ext cx="4255800" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="294" name="Google Shape;294;g37614f83506_0_260"/>
+          <p:cNvPr id="277" name="Google Shape;277;g3f710408506_0_244"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="5676900"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="3208020" y="4257675"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="296" name="Google Shape;296;g37614f83506_0_260"/>
+          <p:cNvPr id="278" name="Google Shape;278;g3f710408506_0_244"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="6003600" cy="2497800"/>
+            <a:off x="4143375" y="5581650"/>
+            <a:ext cx="4522500" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="299" name="Google Shape;299;g37614f83506_0_260"/>
+          <p:cNvPr id="279" name="Google Shape;279;g3f710408506_0_244"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4318540" y="9398000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="3208020" y="7048500"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="301" name="Google Shape;301;g37614f83506_0_260"/>
+          <p:cNvPr id="280" name="Google Shape;280;g3f710408506_0_244"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="3721100"/>
-[...82 lines deleted...]
-            <a:ext cx="2802900" cy="2497800"/>
+            <a:off x="11249025" y="2790825"/>
+            <a:ext cx="2122200" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;g37614f83506_0_260"/>
+          <p:cNvPr id="281" name="Google Shape;281;g3f710408506_0_244"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="5676900"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="9113520" y="4257675"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="306" name="Google Shape;306;g37614f83506_0_260"/>
+          <p:cNvPr id="282" name="Google Shape;282;g3f710408506_0_244"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="7442200"/>
-[...82 lines deleted...]
-            <a:ext cx="4314300" cy="2497800"/>
+            <a:off x="10682288" y="5581650"/>
+            <a:ext cx="3255600" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>544 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="309" name="Google Shape;309;g37614f83506_0_260"/>
+          <p:cNvPr id="283" name="Google Shape;283;g3f710408506_0_244"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12193524" y="9398000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="745200"/>
+            <a:off x="9113520" y="7048500"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="315" name="Shape 315"/>
+        <p:cNvPr id="288" name="Shape 288"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="316" name="Google Shape;316;g37614f83506_0_287"/>
+          <p:cNvPr descr="preencoded.png" id="289" name="Google Shape;289;g3f710408506_0_260"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22608826" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="2286000" y="-3571875"/>
+            <a:ext cx="13106400" cy="16954500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="290" name="Google Shape;290;g3f710408506_0_260"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="291" name="Google Shape;291;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="292" name="Google Shape;292;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;g37614f83506_0_287"/>
+          <p:cNvPr id="293" name="Google Shape;293;g3f710408506_0_260"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1557900"/>
+            <a:off x="5181600" y="1276350"/>
+            <a:ext cx="7915200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="294" name="Google Shape;294;g3f710408506_0_260"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941800" cy="6180900"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="295" name="Google Shape;295;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="296" name="Google Shape;296;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="297" name="Google Shape;297;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="298" name="Google Shape;298;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="299" name="Google Shape;299;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="300" name="Google Shape;300;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="301" name="Google Shape;301;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="302" name="Google Shape;302;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="303" name="Google Shape;303;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="304" name="Google Shape;304;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="305" name="Google Shape;305;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="306" name="Google Shape;306;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="307" name="Google Shape;307;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="308" name="Google Shape;308;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="309" name="Google Shape;309;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="310" name="Google Shape;310;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="311" name="Google Shape;311;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="312" name="Google Shape;312;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="313" name="Google Shape;313;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="314" name="Google Shape;314;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="315" name="Google Shape;315;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="316" name="Google Shape;316;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="317" name="Google Shape;317;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="318" name="Google Shape;318;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="319" name="Google Shape;319;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="320" name="Google Shape;320;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="321" name="Google Shape;321;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="322" name="Google Shape;322;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="323" name="Google Shape;323;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="324" name="Google Shape;324;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="325" name="Google Shape;325;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="326" name="Google Shape;326;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="327" name="Google Shape;327;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="328" name="Google Shape;328;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="329" name="Google Shape;329;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="330" name="Google Shape;330;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="331" name="Google Shape;331;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="332" name="Google Shape;332;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="333" name="Google Shape;333;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="334" name="Google Shape;334;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="335" name="Google Shape;335;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="336" name="Google Shape;336;g3f710408506_0_260"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216900" cy="356400"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="338" name="Google Shape;338;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;g3f710408506_0_260"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="340" name="Google Shape;340;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12392025" y="4729163"/>
+              <a:ext cx="1169700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="DA3E26"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="341" name="Google Shape;341;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5281613"/>
+              <a:ext cx="859200" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="342" name="Google Shape;342;g3f710408506_0_260"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1649850"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1649850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="343" name="Google Shape;343;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="DA3E26"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="344" name="Google Shape;344;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8515350"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="345" name="Google Shape;345;g3f710408506_0_260"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257700" cy="422700"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1649850"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1649850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="346" name="Google Shape;346;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="DA3E26"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="347" name="Google Shape;347;g3f710408506_0_260"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8515350"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="DA3E26"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="381" name="Shape 381"/>
+        <p:cNvPr id="352" name="Shape 352"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="382" name="Google Shape;382;g37614f83506_0_352"/>
+          <p:cNvPr descr="preencoded.png" id="353" name="Google Shape;353;g3f710408506_0_323"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="23790073" cy="13716000"/>
+            <a:off x="0" y="-1695449"/>
+            <a:ext cx="17840325" cy="15011400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="354" name="Google Shape;354;g3f710408506_0_323"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="355" name="Google Shape;355;g3f710408506_0_323"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="356" name="Google Shape;356;g3f710408506_0_323"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="357" name="Google Shape;357;g3f710408506_0_323"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11601450" y="4886325"/>
+            <a:ext cx="3625200" cy="2640450"/>
+            <a:chOff x="11601450" y="4886325"/>
+            <a:chExt cx="3625200" cy="2640450"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="358" name="Google Shape;358;g3f710408506_0_323"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="4886325"/>
+              <a:ext cx="3625200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="359" name="Google Shape;359;g3f710408506_0_323"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11601450" y="5591175"/>
+              <a:ext cx="3594600" cy="1935600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="384" name="Google Shape;384;g37614f83506_0_352"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="389" name="Google Shape;389;g37614f83506_0_352"/>
+          <p:cNvPr descr="preencoded.png" id="360" name="Google Shape;360;g3f710408506_0_323"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1270159" y="4114800"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="952500" y="3086100"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="390" name="Google Shape;390;g37614f83506_0_352"/>
+          <p:cNvPr descr="preencoded.png" id="361" name="Google Shape;361;g3f710408506_0_323"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="4457700"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="2400300" y="3343275"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="391" name="Google Shape;391;g37614f83506_0_352"/>
+          <p:cNvPr id="362" name="Google Shape;362;g3f710408506_0_323"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3200800" y="1752600"/>
-            <a:ext cx="10690500" cy="1557900"/>
+            <a:off x="2400300" y="1314450"/>
+            <a:ext cx="7915200" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="396" name="Shape 396"/>
+        <p:cNvPr id="367" name="Shape 367"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="397" name="Google Shape;397;g37614f83506_0_366"/>
+          <p:cNvPr descr="preencoded.png" id="368" name="Google Shape;368;g3f710408506_0_337"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="901813" y="0"/>
-            <a:ext cx="22583423" cy="13716000"/>
+            <a:off x="676274" y="-1552575"/>
+            <a:ext cx="16935450" cy="13401675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="369" name="Google Shape;369;g3f710408506_0_337"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="370" name="Google Shape;370;g3f710408506_0_337"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="371" name="Google Shape;371;g3f710408506_0_337"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="372" name="Google Shape;372;g3f710408506_0_337"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8867775" y="2933700"/>
+            <a:ext cx="6644700" cy="2183250"/>
+            <a:chOff x="8867775" y="2933700"/>
+            <a:chExt cx="6644700" cy="2183250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="373" name="Google Shape;373;g3f710408506_0_337"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="2933700"/>
+              <a:ext cx="6644700" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="374" name="Google Shape;374;g3f710408506_0_337"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8867775" y="3638550"/>
+              <a:ext cx="6614100" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="398" name="Google Shape;398;g37614f83506_0_366"/>
+          <p:cNvPr id="375" name="Google Shape;375;g3f710408506_0_337"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="939900"/>
+            <a:off x="8867775" y="5895975"/>
+            <a:ext cx="6776100" cy="3002400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...2 lines deleted...]
-                <a:sym typeface="Bebas Neue"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="403" name="Google Shape;403;g37614f83506_0_366"/>
+          <p:cNvPr id="376" name="Google Shape;376;g3f710408506_0_337"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11825178" y="4851400"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="1557900"/>
+            <a:off x="8867775" y="1133475"/>
+            <a:ext cx="9572700" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="406" name="Google Shape;406;g37614f83506_0_366"/>
+          <p:cNvPr descr="preencoded.png" id="377" name="Google Shape;377;g3f710408506_0_337"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4470959" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="3352800" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="407" name="Google Shape;407;g37614f83506_0_366"/>
+          <p:cNvPr descr="preencoded.png" id="378" name="Google Shape;378;g3f710408506_0_337"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4661483" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="3495675" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="412" name="Shape 412"/>
+        <p:cNvPr id="383" name="Shape 383"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="413" name="Google Shape;413;g37614f83506_0_381"/>
+          <p:cNvPr descr="preencoded.png" id="384" name="Google Shape;384;g3f710408506_0_352"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="571571" y="0"/>
-            <a:ext cx="21656215" cy="13716000"/>
+            <a:off x="428625" y="-3419475"/>
+            <a:ext cx="16240134" cy="14595371"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="385" name="Google Shape;385;g3f710408506_0_352"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="108225"/>
+            <a:ext cx="596549" cy="2063475"/>
+            <a:chOff x="17640300" y="108225"/>
+            <a:chExt cx="596549" cy="2063475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="386" name="Google Shape;386;g3f710408506_0_352"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="1638300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="387" name="Google Shape;387;g3f710408506_0_352"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="570225"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="388" name="Google Shape;388;g3f710408506_0_352"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1295400" y="6076950"/>
+            <a:ext cx="4377600" cy="2183250"/>
+            <a:chOff x="1295400" y="6076950"/>
+            <a:chExt cx="4377600" cy="2183250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="389" name="Google Shape;389;g3f710408506_0_352"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1295400" y="6076950"/>
+              <a:ext cx="4377600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="390" name="Google Shape;390;g3f710408506_0_352"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1295400" y="6781800"/>
+              <a:ext cx="4347300" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="414" name="Google Shape;414;g37614f83506_0_381"/>
+          <p:cNvPr id="391" name="Google Shape;391;g3f710408506_0_352"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="0"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="3996300"/>
+            <a:off x="1295400" y="1362075"/>
+            <a:ext cx="5153100" cy="3009900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="421" name="Google Shape;421;g37614f83506_0_381"/>
+          <p:cNvPr id="392" name="Google Shape;392;g3f710408506_0_352"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16664483" y="4114800"/>
-            <a:ext cx="6994200" cy="5622000"/>
+            <a:off x="12496800" y="3086100"/>
+            <a:ext cx="5204400" cy="4221600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="393" name="Google Shape;393;g3f710408506_0_352"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="394" name="Google Shape;394;g3f710408506_0_352"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="395" name="Google Shape;395;g3f710408506_0_352"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="428" name="Shape 428"/>
+        <p:cNvPr id="400" name="Shape 400"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="429" name="Google Shape;429;g37614f83506_0_396"/>
+          <p:cNvPr descr="preencoded.png" id="401" name="Google Shape;401;g3f710408506_0_368"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="402" name="Google Shape;402;g3f710408506_0_368"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="403" name="Google Shape;403;g3f710408506_0_368"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="404" name="Google Shape;404;g3f710408506_0_368"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="430" name="Google Shape;430;g37614f83506_0_396"/>
+          <p:cNvPr id="405" name="Google Shape;405;g3f710408506_0_368"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="1557900"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="437" name="Shape 437"/>
+        <p:cNvPr id="410" name="Shape 410"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="438" name="Google Shape;438;g37614f83506_0_404"/>
+          <p:cNvPr descr="preencoded.png" id="411" name="Google Shape;411;g3f710408506_0_377"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="901813" y="0"/>
-            <a:ext cx="22583423" cy="13716000"/>
+            <a:off x="676274" y="-1552575"/>
+            <a:ext cx="16935450" cy="13401675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="412" name="Google Shape;412;g3f710408506_0_377"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="16116300" y="9639300"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9639300"/>
+            <a:chExt cx="2063475" cy="596550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="413" name="Google Shape;413;g3f710408506_0_377"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9639300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="414" name="Google Shape;414;g3f710408506_0_377"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9696450"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="439" name="Google Shape;439;g37614f83506_0_404"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="440" name="Google Shape;440;g37614f83506_0_404"/>
+          <p:cNvPr descr="preencoded.png" id="415" name="Google Shape;415;g3f710408506_0_377"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8332241" y="3390900"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="6248400" y="2543175"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="441" name="Google Shape;441;g37614f83506_0_404"/>
+          <p:cNvPr id="416" name="Google Shape;416;g3f710408506_0_377"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5025595" y="1193800"/>
-            <a:ext cx="14348700" cy="1557900"/>
+            <a:off x="3819525" y="895350"/>
+            <a:ext cx="10658400" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="417" name="Google Shape;417;g3f710408506_0_377"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4470400"/>
-            <a:ext cx="5779200" cy="2057400"/>
+            <a:off x="1466850" y="3352800"/>
+            <a:ext cx="4425300" cy="1649850"/>
+            <a:chOff x="1466850" y="3352800"/>
+            <a:chExt cx="4425300" cy="1649850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="418" name="Google Shape;418;g3f710408506_0_377"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="3352800"/>
+              <a:ext cx="4425300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="419" name="Google Shape;419;g3f710408506_0_377"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="3981450"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="420" name="Google Shape;420;g3f710408506_0_377"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4470400"/>
-            <a:ext cx="5779200" cy="2057400"/>
+            <a:off x="1466850" y="5372100"/>
+            <a:ext cx="4425300" cy="1649850"/>
+            <a:chOff x="1466850" y="5372100"/>
+            <a:chExt cx="4425300" cy="1649850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="421" name="Google Shape;421;g3f710408506_0_377"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="5372100"/>
+              <a:ext cx="4425300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="422" name="Google Shape;422;g3f710408506_0_377"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="6000750"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="423" name="Google Shape;423;g3f710408506_0_377"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1956044" y="4470400"/>
-            <a:ext cx="5982300" cy="939900"/>
+            <a:off x="1466850" y="7391400"/>
+            <a:ext cx="4425300" cy="1649850"/>
+            <a:chOff x="1466850" y="7391400"/>
+            <a:chExt cx="4425300" cy="1649850"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="424" name="Google Shape;424;g3f710408506_0_377"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="7391400"/>
+              <a:ext cx="4425300" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="425" name="Google Shape;425;g3f710408506_0_377"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1466850" y="8020050"/>
+              <a:ext cx="4394700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A dangerous place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="26" name="Shape 26"/>
+        <p:cNvPr id="27" name="Shape 27"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="27" name="Google Shape;27;g37614f83506_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="28" name="Google Shape;28;g3f710408506_0_11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="23790073" cy="13716000"/>
+            <a:off x="0" y="-1695449"/>
+            <a:ext cx="17840325" cy="15011400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;g3f710408506_0_11"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;g3f710408506_0_11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Google Shape;31;g3f710408506_0_11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;g37614f83506_0_10"/>
+          <p:cNvPr id="32" name="Google Shape;32;g3f710408506_0_11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5343000" cy="2497800"/>
+            <a:off x="958215" y="7886700"/>
+            <a:ext cx="4027200" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;g37614f83506_0_10"/>
+          <p:cNvPr id="33" name="Google Shape;33;g3f710408506_0_11"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11765904" y="3365500"/>
-            <a:ext cx="10182300" cy="3793200"/>
+            <a:off x="8863965" y="2524125"/>
+            <a:ext cx="7595100" cy="2850000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="32" name="Google Shape;32;g37614f83506_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="34" name="Google Shape;34;g3f710408506_0_11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4305838" y="1587500"/>
-            <a:ext cx="7887686" cy="10553700"/>
+            <a:off x="3228975" y="1190625"/>
+            <a:ext cx="5915025" cy="7915275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="458" name="Shape 458"/>
+        <p:cNvPr id="430" name="Shape 430"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="459" name="Google Shape;459;g37614f83506_0_424"/>
+          <p:cNvPr descr="preencoded.png" id="431" name="Google Shape;431;g3f710408506_0_396"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="571571" y="0"/>
-            <a:ext cx="21656215" cy="13716000"/>
+            <a:off x="428625" y="-3419475"/>
+            <a:ext cx="16240134" cy="14595371"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="432" name="Google Shape;432;g3f710408506_0_396"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="433" name="Google Shape;433;g3f710408506_0_396"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="434" name="Google Shape;434;g3f710408506_0_396"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="435" name="Google Shape;435;g3f710408506_0_396"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1" y="5157788"/>
+            <a:ext cx="18288000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="4D4D4D"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="436" name="Google Shape;436;g3f710408506_0_396"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3905325" y="5086350"/>
+            <a:ext cx="142800" cy="5200558"/>
+            <a:chOff x="3905325" y="5086350"/>
+            <a:chExt cx="142800" cy="5200558"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="437" name="Google Shape;437;g3f710408506_0_396"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="3905325" y="5086350"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="438" name="Google Shape;438;g3f710408506_0_396"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="1457363" y="7758058"/>
+              <a:ext cx="5057700" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="439" name="Google Shape;439;g3f710408506_0_396"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7038975" y="3371903"/>
+            <a:ext cx="142800" cy="1857322"/>
+            <a:chOff x="7038975" y="3371903"/>
+            <a:chExt cx="142800" cy="1857322"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="440" name="Google Shape;440;g3f710408506_0_396"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="7038975" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="441" name="Google Shape;441;g3f710408506_0_396"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6262688" y="4229153"/>
+              <a:ext cx="1714500" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="442" name="Google Shape;442;g3f710408506_0_396"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10172775" y="5086350"/>
+            <a:ext cx="142800" cy="1390803"/>
+            <a:chOff x="10172775" y="5086350"/>
+            <a:chExt cx="142800" cy="1390803"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="443" name="Google Shape;443;g3f710408506_0_396"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="10172775" y="5086350"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="444" name="Google Shape;444;g3f710408506_0_396"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="9629662" y="5853153"/>
+              <a:ext cx="1248000" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="445" name="Google Shape;445;g3f710408506_0_396"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13306425" y="1381074"/>
+            <a:ext cx="142800" cy="3848151"/>
+            <a:chOff x="13306425" y="1381074"/>
+            <a:chExt cx="142800" cy="3848151"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="446" name="Google Shape;446;g3f710408506_0_396"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="13306425" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="447" name="Google Shape;447;g3f710408506_0_396"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11534737" y="3233724"/>
+              <a:ext cx="3705300" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="448" name="Google Shape;448;g3f710408506_0_396"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1028700" y="685800"/>
+            <a:ext cx="4823400" cy="4202550"/>
+            <a:chOff x="1028700" y="685800"/>
+            <a:chExt cx="4823400" cy="4202550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="449" name="Google Shape;449;g3f710408506_0_396"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="685800"/>
+              <a:ext cx="4762500" cy="2314575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;g3f710408506_0_396"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3228975"/>
+              <a:ext cx="948600" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="451" name="Google Shape;451;g3f710408506_0_396"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3867150"/>
+              <a:ext cx="4823400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="452" name="Google Shape;452;g3f710408506_0_396"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4162425" y="5543550"/>
+            <a:ext cx="3156600" cy="4324350"/>
+            <a:chOff x="4162425" y="5543550"/>
+            <a:chExt cx="3156600" cy="4324350"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="453" name="Google Shape;453;g3f710408506_0_396"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="5543550"/>
+              <a:ext cx="1072500" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="454" name="Google Shape;454;g3f710408506_0_396"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="6181725"/>
+              <a:ext cx="3156600" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="455" name="Google Shape;455;g3f710408506_0_396"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="7324725"/>
+              <a:ext cx="3095625" cy="2543175"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="460" name="Google Shape;460;g37614f83506_0_424"/>
+          <p:cNvPr id="456" name="Google Shape;456;g3f710408506_0_396"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...380 lines deleted...]
-            <a:ext cx="1257600" cy="698400"/>
+            <a:off x="10429875" y="5543550"/>
+            <a:ext cx="1148700" cy="529500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
+              <a:buSzPts val="2700"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
-              <a:t>Eclipse</a:t>
+              <a:t>Betrayal</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="473" name="Google Shape;473;g37614f83506_0_424"/>
+          <p:cNvPr id="457" name="Google Shape;457;g3f710408506_0_396"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371771" y="5156200"/>
-[...41 lines deleted...]
-            <a:ext cx="6486300" cy="1354800"/>
+            <a:off x="10429875" y="6181725"/>
+            <a:ext cx="7557000" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Rare event causes unpredictable magic.</a:t>
+              <a:t>Queen's advisor revealed as spy.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="475" name="Google Shape;475;g37614f83506_0_424"/>
+          <p:cNvPr id="458" name="Google Shape;458;g3f710408506_0_396"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5550594" y="7391400"/>
-[...82 lines deleted...]
-            <a:ext cx="1422600" cy="698400"/>
+            <a:off x="7296150" y="3305175"/>
+            <a:ext cx="777300" cy="529500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
+              <a:buSzPts val="2700"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
-              <a:t>Invasion</a:t>
+              <a:t>Quest</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="478" name="Google Shape;478;g37614f83506_0_424"/>
+          <p:cNvPr id="459" name="Google Shape;459;g3f710408506_0_396"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5550594" y="8242300"/>
-[...41 lines deleted...]
-            <a:ext cx="4263600" cy="1354800"/>
+            <a:off x="7296150" y="3943350"/>
+            <a:ext cx="4823400" cy="1021200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Kingdom attacked by monsters.</a:t>
+              <a:t>Adventurers seek immortal artifact.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="460" name="Google Shape;460;g3f710408506_0_396"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5550594" y="9766300"/>
-            <a:ext cx="4128016" cy="3390900"/>
+            <a:off x="13563600" y="1381125"/>
+            <a:ext cx="3690000" cy="3507225"/>
+            <a:chOff x="13563600" y="1381125"/>
+            <a:chExt cx="3690000" cy="3507225"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="461" name="Google Shape;461;g3f710408506_0_396"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="1381125"/>
+              <a:ext cx="3629025" cy="1619250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="462" name="Google Shape;462;g3f710408506_0_396"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="3228975"/>
+              <a:ext cx="863100" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="463" name="Google Shape;463;g3f710408506_0_396"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="3867150"/>
+              <a:ext cx="3690000" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="464" name="Google Shape;464;g3f710408506_0_396"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="771525" y="685671"/>
+            <a:ext cx="142800" cy="4543555"/>
+            <a:chOff x="771525" y="685671"/>
+            <a:chExt cx="142800" cy="4543555"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="465" name="Google Shape;465;g3f710408506_0_396"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="771525" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="466" name="Google Shape;466;g3f710408506_0_396"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="-1347862" y="2886021"/>
+              <a:ext cx="4400700" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="481" name="Google Shape;481;g37614f83506_0_424"/>
+          <p:cNvPr id="467" name="Google Shape;467;g3f710408506_0_396"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13908238" y="7391400"/>
-[...801 lines deleted...]
-            <a:ext cx="12278100" cy="1557900"/>
+            <a:off x="7839075" y="8791575"/>
+            <a:ext cx="9105900" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="503" name="Shape 503"/>
+        <p:cNvPr id="472" name="Shape 472"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="504" name="Google Shape;504;g37614f83506_0_468"/>
+          <p:cNvPr descr="preencoded.png" id="473" name="Google Shape;473;g3f710408506_0_437"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22608826" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="2286000" y="-3571875"/>
+            <a:ext cx="13106400" cy="16954500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="474" name="Google Shape;474;g3f710408506_0_437"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="475" name="Google Shape;475;g3f710408506_0_437"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="476" name="Google Shape;476;g3f710408506_0_437"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="505" name="Google Shape;505;g37614f83506_0_468"/>
+          <p:cNvPr id="477" name="Google Shape;477;g3f710408506_0_437"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="1557900"/>
+            <a:off x="5962650" y="1181100"/>
+            <a:ext cx="4286400" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="478" name="Google Shape;478;g3f710408506_0_437"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="5791800" cy="3073500"/>
+            <a:off x="2038350" y="2843213"/>
+            <a:ext cx="4726275" cy="2276475"/>
+            <a:chOff x="2038350" y="2843213"/>
+            <a:chExt cx="4726275" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="479" name="Google Shape;479;g3f710408506_0_437"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;g3f710408506_0_437"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="3419475"/>
+              <a:ext cx="2221200" cy="1230750"/>
+              <a:chOff x="4543425" y="3419475"/>
+              <a:chExt cx="2221200" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="481" name="Google Shape;481;g3f710408506_0_437"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="3419475"/>
+                <a:ext cx="1322100" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="482" name="Google Shape;482;g3f710408506_0_437"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="4086225"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="483" name="Google Shape;483;g3f710408506_0_437"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3790950"/>
-            <a:ext cx="3035679" cy="3035300"/>
+            <a:off x="9029700" y="6500813"/>
+            <a:ext cx="4726275" cy="2276475"/>
+            <a:chOff x="9029700" y="6500813"/>
+            <a:chExt cx="4726275" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="484" name="Google Shape;484;g3f710408506_0_437"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="485" name="Google Shape;485;g3f710408506_0_437"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="7077075"/>
+              <a:ext cx="2221200" cy="1230750"/>
+              <a:chOff x="11534775" y="7077075"/>
+              <a:chExt cx="2221200" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="486" name="Google Shape;486;g3f710408506_0_437"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7077075"/>
+                <a:ext cx="1322100" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="487" name="Google Shape;487;g3f710408506_0_437"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="7743825"/>
+                <a:ext cx="2221200" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="488" name="Google Shape;488;g3f710408506_0_437"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6058657" y="4559300"/>
-            <a:ext cx="12600" cy="1498500"/>
+            <a:off x="2038350" y="6500813"/>
+            <a:ext cx="4678575" cy="2276475"/>
+            <a:chOff x="2038350" y="6500813"/>
+            <a:chExt cx="4678575" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="489" name="Google Shape;489;g3f710408506_0_437"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="6500813"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="490" name="Google Shape;490;g3f710408506_0_437"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="4543425" y="7077075"/>
+              <a:ext cx="2173500" cy="1230750"/>
+              <a:chOff x="4543425" y="7077075"/>
+              <a:chExt cx="2173500" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="491" name="Google Shape;491;g3f710408506_0_437"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7077075"/>
+                <a:ext cx="2112600" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="492" name="Google Shape;492;g3f710408506_0_437"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4543425" y="7743825"/>
+                <a:ext cx="2173500" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="493" name="Google Shape;493;g3f710408506_0_437"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6058657" y="4559300"/>
-            <a:ext cx="12600" cy="1498500"/>
+            <a:off x="9029700" y="2843213"/>
+            <a:ext cx="5507475" cy="2276475"/>
+            <a:chOff x="9029700" y="2843213"/>
+            <a:chExt cx="5507475" cy="2276475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1146 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="494" name="Google Shape;494;g3f710408506_0_437"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="2843213"/>
+              <a:ext cx="2276475" cy="2276475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="495" name="Google Shape;495;g3f710408506_0_437"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11534775" y="3419475"/>
+              <a:ext cx="3002400" cy="1230750"/>
+              <a:chOff x="11534775" y="3419475"/>
+              <a:chExt cx="3002400" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="496" name="Google Shape;496;g3f710408506_0_437"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="3419475"/>
+                <a:ext cx="1341000" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="497" name="Google Shape;497;g3f710408506_0_437"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11534775" y="4086225"/>
+                <a:ext cx="3002400" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="540" name="Shape 540"/>
+        <p:cNvPr id="502" name="Shape 502"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="541" name="Google Shape;541;g37614f83506_0_504"/>
+          <p:cNvPr descr="preencoded.png" id="503" name="Google Shape;503;g3f710408506_0_466"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="901813" y="0"/>
-            <a:ext cx="22583423" cy="13716000"/>
+            <a:off x="676274" y="-1552575"/>
+            <a:ext cx="16935450" cy="13401675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="504" name="Google Shape;504;g3f710408506_0_466"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="505" name="Google Shape;505;g3f710408506_0_466"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="506" name="Google Shape;506;g3f710408506_0_466"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="543" name="Google Shape;543;g37614f83506_0_504"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="544" name="Google Shape;544;g37614f83506_0_504"/>
+          <p:cNvPr descr="preencoded.png" id="507" name="Google Shape;507;g3f710408506_0_466"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="7697162" cy="12369800"/>
+            <a:ext cx="5772150" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...82 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="547" name="Google Shape;547;g37614f83506_0_504"/>
+          <p:cNvPr descr="preencoded.png" id="508" name="Google Shape;508;g3f710408506_0_466"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8808551" y="736600"/>
-            <a:ext cx="1028829" cy="1117600"/>
+            <a:off x="6657975" y="485775"/>
+            <a:ext cx="666750" cy="971550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="509" name="Google Shape;509;g3f710408506_0_466"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="2190768"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="DA3E26"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="548" name="Google Shape;548;g37614f83506_0_504"/>
+          <p:cNvPr descr="preencoded.png" id="510" name="Google Shape;510;g3f710408506_0_466"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9284860" y="2108200"/>
-            <a:ext cx="38105" cy="1625600"/>
+            <a:off x="6505575" y="3000375"/>
+            <a:ext cx="971550" cy="819150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="511" name="Google Shape;511;g3f710408506_0_466"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1625700" cy="1625700"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="4629168"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="DA3E26"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="550" name="Google Shape;550;g37614f83506_0_504"/>
+          <p:cNvPr descr="preencoded.png" id="512" name="Google Shape;512;g3f710408506_0_466"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8732341" y="3987800"/>
-            <a:ext cx="1181248" cy="1117600"/>
+            <a:off x="6505575" y="5438775"/>
+            <a:ext cx="971550" cy="819150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="513" name="Google Shape;513;g3f710408506_0_466"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="38105" cy="1625600"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="6395888" y="7067568"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="DA3E26"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...42 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="553" name="Google Shape;553;g37614f83506_0_504"/>
+          <p:cNvPr descr="preencoded.png" id="514" name="Google Shape;514;g3f710408506_0_466"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8840305" y="7239000"/>
-            <a:ext cx="965321" cy="1117600"/>
+            <a:off x="6505575" y="7820025"/>
+            <a:ext cx="971550" cy="933450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="555" name="Google Shape;555;g37614f83506_0_504"/>
+          <p:cNvPr id="515" name="Google Shape;515;g3f710408506_0_466"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8510064" y="10236200"/>
-[...70 lines deleted...]
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="1524000"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="558" name="Google Shape;558;g37614f83506_0_504"/>
+          <p:cNvPr id="516" name="Google Shape;516;g3f710408506_0_466"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="5448300"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="4086225"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="559" name="Google Shape;559;g37614f83506_0_504"/>
+          <p:cNvPr id="517" name="Google Shape;517;g3f710408506_0_466"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10135867" y="8801100"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="7600950" y="6600825"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Enchanted Garden: A place of pure beauty and tranquility, where the colors of the flowers are vibrant.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="560" name="Google Shape;560;g37614f83506_0_504"/>
+          <p:cNvPr id="518" name="Google Shape;518;g3f710408506_0_466"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8878410" y="12446000"/>
-            <a:ext cx="8810700" cy="1557900"/>
+            <a:off x="6657975" y="9334500"/>
+            <a:ext cx="6505500" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="565" name="Shape 565"/>
+        <p:cNvPr id="523" name="Shape 523"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="566" name="Google Shape;566;g37614f83506_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="524" name="Google Shape;524;g3f710408506_0_486"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="571571" y="0"/>
-            <a:ext cx="21656215" cy="13716000"/>
+            <a:off x="428625" y="-3419475"/>
+            <a:ext cx="16240134" cy="14595371"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="525" name="Google Shape;525;g3f710408506_0_486"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="526" name="Google Shape;526;g3f710408506_0_486"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="527" name="Google Shape;527;g3f710408506_0_486"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="528" name="Google Shape;528;g3f710408506_0_486"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2290763"/>
+            <a:ext cx="17106900" cy="6562650"/>
+            <a:chOff x="590550" y="2290763"/>
+            <a:chExt cx="17106900" cy="6562650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="529" name="Google Shape;529;g3f710408506_0_486"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2290763"/>
+              <a:ext cx="3848100" cy="1247700"/>
+              <a:chOff x="7629525" y="2290763"/>
+              <a:chExt cx="3848100" cy="1247700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="530" name="Google Shape;530;g3f710408506_0_486"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="8048625" y="2290763"/>
+                <a:ext cx="3429000" cy="1247700"/>
+                <a:chOff x="8048625" y="2290763"/>
+                <a:chExt cx="3429000" cy="1247700"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="531" name="Google Shape;531;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8048625" y="2290763"/>
+                  <a:ext cx="3429000" cy="1247700"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="532" name="Google Shape;532;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="2405063"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Chloe Ng</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="533" name="Google Shape;533;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="8582025" y="2967038"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Mage</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="534" name="Google Shape;534;g3f710408506_0_486"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId5">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7629525" y="2495550"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="535" name="Google Shape;535;g3f710408506_0_486"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="4062413"/>
+              <a:ext cx="3848100" cy="1247700"/>
+              <a:chOff x="590550" y="4062413"/>
+              <a:chExt cx="3848100" cy="1247700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="536" name="Google Shape;536;g3f710408506_0_486"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="4062413"/>
+                <a:ext cx="3429000" cy="1247700"/>
+                <a:chOff x="1009650" y="4062413"/>
+                <a:chExt cx="3429000" cy="1247700"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="537" name="Google Shape;537;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="4062413"/>
+                  <a:ext cx="3429000" cy="1247700"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="538" name="Google Shape;538;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="4176713"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Valtorin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="539" name="Google Shape;539;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="4738688"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Assassin</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="540" name="Google Shape;540;g3f710408506_0_486"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId6">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="4267200"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="541" name="Google Shape;541;g3f710408506_0_486"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="590550" y="5834063"/>
+              <a:ext cx="3848100" cy="1247700"/>
+              <a:chOff x="590550" y="5834063"/>
+              <a:chExt cx="3848100" cy="1247700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="542" name="Google Shape;542;g3f710408506_0_486"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1009650" y="5834063"/>
+                <a:ext cx="3429000" cy="1247700"/>
+                <a:chOff x="1009650" y="5834063"/>
+                <a:chExt cx="3429000" cy="1247700"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="543" name="Google Shape;543;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1009650" y="5834063"/>
+                  <a:ext cx="3429000" cy="1247700"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="544" name="Google Shape;544;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="5948363"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Lyrisa</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="545" name="Google Shape;545;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1543050" y="6510338"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Dreamer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="546" name="Google Shape;546;g3f710408506_0_486"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId7">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="590550" y="6038850"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="547" name="Google Shape;547;g3f710408506_0_486"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="5834063"/>
+              <a:ext cx="3848100" cy="1247700"/>
+              <a:chOff x="5010150" y="5834063"/>
+              <a:chExt cx="3848100" cy="1247700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="548" name="Google Shape;548;g3f710408506_0_486"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="5834063"/>
+                <a:ext cx="3429000" cy="1247700"/>
+                <a:chOff x="5429250" y="5834063"/>
+                <a:chExt cx="3429000" cy="1247700"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="549" name="Google Shape;549;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="5834063"/>
+                  <a:ext cx="3429000" cy="1247700"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="550" name="Google Shape;550;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="5948363"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Lucian</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="551" name="Google Shape;551;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="6510338"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Conjurer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="552" name="Google Shape;552;g3f710408506_0_486"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId8">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="6038850"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="553" name="Google Shape;553;g3f710408506_0_486"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="7605713"/>
+              <a:ext cx="3848100" cy="1247700"/>
+              <a:chOff x="5010150" y="7605713"/>
+              <a:chExt cx="3848100" cy="1247700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="554" name="Google Shape;554;g3f710408506_0_486"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="7605713"/>
+                <a:ext cx="3429000" cy="1247700"/>
+                <a:chOff x="5429250" y="7605713"/>
+                <a:chExt cx="3429000" cy="1247700"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="555" name="Google Shape;555;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="7605713"/>
+                  <a:ext cx="3429000" cy="1247700"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="556" name="Google Shape;556;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="7720013"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Cedric</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="557" name="Google Shape;557;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="8281988"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Timekeeper</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="558" name="Google Shape;558;g3f710408506_0_486"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId9">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="7810500"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="559" name="Google Shape;559;g3f710408506_0_486"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="5834063"/>
+              <a:ext cx="3848100" cy="1247700"/>
+              <a:chOff x="9429750" y="5834063"/>
+              <a:chExt cx="3848100" cy="1247700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="560" name="Google Shape;560;g3f710408506_0_486"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="5834063"/>
+                <a:ext cx="3429000" cy="1247700"/>
+                <a:chOff x="9848850" y="5834063"/>
+                <a:chExt cx="3429000" cy="1247700"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="561" name="Google Shape;561;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="5834063"/>
+                  <a:ext cx="3429000" cy="1247700"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="562" name="Google Shape;562;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="5948363"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Elvina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="563" name="Google Shape;563;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="6510338"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Oracle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="564" name="Google Shape;564;g3f710408506_0_486"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId10">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="6038850"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="565" name="Google Shape;565;g3f710408506_0_486"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="7605713"/>
+              <a:ext cx="3848100" cy="1247700"/>
+              <a:chOff x="9429750" y="7605713"/>
+              <a:chExt cx="3848100" cy="1247700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="566" name="Google Shape;566;g3f710408506_0_486"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="7605713"/>
+                <a:ext cx="3429000" cy="1247700"/>
+                <a:chOff x="9848850" y="7605713"/>
+                <a:chExt cx="3429000" cy="1247700"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="567" name="Google Shape;567;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="7605713"/>
+                  <a:ext cx="3429000" cy="1247700"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="568" name="Google Shape;568;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="7720013"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Seraphina</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="569" name="Google Shape;569;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="8281988"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Lightbringer</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="570" name="Google Shape;570;g3f710408506_0_486"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId11">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="7810500"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="571" name="Google Shape;571;g3f710408506_0_486"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="5834063"/>
+              <a:ext cx="3848100" cy="1247700"/>
+              <a:chOff x="13849350" y="5834063"/>
+              <a:chExt cx="3848100" cy="1247700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="572" name="Google Shape;572;g3f710408506_0_486"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="5834063"/>
+                <a:ext cx="3429000" cy="1247700"/>
+                <a:chOff x="14268450" y="5834063"/>
+                <a:chExt cx="3429000" cy="1247700"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="573" name="Google Shape;573;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="5834063"/>
+                  <a:ext cx="3429000" cy="1247700"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="574" name="Google Shape;574;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="5948363"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Kaelen</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="575" name="Google Shape;575;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="6510338"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Sentinel</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="576" name="Google Shape;576;g3f710408506_0_486"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId12">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="6038850"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="577" name="Google Shape;577;g3f710408506_0_486"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4062413"/>
+              <a:ext cx="3848100" cy="1247700"/>
+              <a:chOff x="5010150" y="4062413"/>
+              <a:chExt cx="3848100" cy="1247700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="578" name="Google Shape;578;g3f710408506_0_486"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="5429250" y="4062413"/>
+                <a:ext cx="3429000" cy="1247700"/>
+                <a:chOff x="5429250" y="4062413"/>
+                <a:chExt cx="3429000" cy="1247700"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="579" name="Google Shape;579;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5429250" y="4062413"/>
+                  <a:ext cx="3429000" cy="1247700"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="580" name="Google Shape;580;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="4176713"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Aurielle</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="581" name="Google Shape;581;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="5962650" y="4738688"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Priestess</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="582" name="Google Shape;582;g3f710408506_0_486"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId13">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5010150" y="4267200"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="583" name="Google Shape;583;g3f710408506_0_486"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4062413"/>
+              <a:ext cx="3848100" cy="1247700"/>
+              <a:chOff x="13849350" y="4062413"/>
+              <a:chExt cx="3848100" cy="1247700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="584" name="Google Shape;584;g3f710408506_0_486"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="14268450" y="4062413"/>
+                <a:ext cx="3429000" cy="1247700"/>
+                <a:chOff x="14268450" y="4062413"/>
+                <a:chExt cx="3429000" cy="1247700"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="585" name="Google Shape;585;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14268450" y="4062413"/>
+                  <a:ext cx="3429000" cy="1247700"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="586" name="Google Shape;586;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="4176713"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Dariana</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="587" name="Google Shape;587;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="14801850" y="4738688"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Shaman</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="588" name="Google Shape;588;g3f710408506_0_486"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId14">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="13849350" y="4267200"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="589" name="Google Shape;589;g3f710408506_0_486"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4062413"/>
+              <a:ext cx="3848100" cy="1247700"/>
+              <a:chOff x="9429750" y="4062413"/>
+              <a:chExt cx="3848100" cy="1247700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="590" name="Google Shape;590;g3f710408506_0_486"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="9848850" y="4062413"/>
+                <a:ext cx="3429000" cy="1247700"/>
+                <a:chOff x="9848850" y="4062413"/>
+                <a:chExt cx="3429000" cy="1247700"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="591" name="Google Shape;591;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="9848850" y="4062413"/>
+                  <a:ext cx="3429000" cy="1247700"/>
+                </a:xfrm>
+                <a:prstGeom prst="roundRect">
+                  <a:avLst>
+                    <a:gd fmla="val 4475" name="adj"/>
+                  </a:avLst>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln cap="flat" cmpd="sng" w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:prstDash val="solid"/>
+                  <a:round/>
+                  <a:headEnd len="sm" w="sm" type="none"/>
+                  <a:tailEnd len="sm" w="sm" type="none"/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="592" name="Google Shape;592;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="4176713"/>
+                  <a:ext cx="2811900" cy="529500"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2700"/>
+                    <a:buFont typeface="Bebas Neue"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Bebas Neue"/>
+                      <a:ea typeface="Bebas Neue"/>
+                      <a:cs typeface="Bebas Neue"/>
+                      <a:sym typeface="Bebas Neue"/>
+                    </a:rPr>
+                    <a:t>Theronis</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="593" name="Google Shape;593;g3f710408506_0_486"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="10382250" y="4738688"/>
+                  <a:ext cx="2804100" cy="564000"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:buClr>
+                    <a:buSzPts val="2400"/>
+                    <a:buFont typeface="Poppins"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:latin typeface="Poppins"/>
+                      <a:ea typeface="Poppins"/>
+                      <a:cs typeface="Poppins"/>
+                      <a:sym typeface="Poppins"/>
+                    </a:rPr>
+                    <a:t>The Warrior</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr descr="preencoded.png" id="594" name="Google Shape;594;g3f710408506_0_486"/>
+              <p:cNvPicPr preferRelativeResize="0"/>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill rotWithShape="1">
+              <a:blip r:embed="rId15">
+                <a:alphaModFix/>
+              </a:blip>
+              <a:srcRect b="0" l="0" r="0" t="0"/>
+              <a:stretch/>
+            </p:blipFill>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9429750" y="4267200"/>
+                <a:ext cx="838200" cy="838200"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+          </p:pic>
+        </p:grpSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="595" name="Google Shape;595;g3f710408506_0_486"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2514598" y="3795713"/>
+              <a:ext cx="13258800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="596" name="Google Shape;596;g3f710408506_0_486"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9605963" y="3648150"/>
+              <a:ext cx="304800" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="597" name="Google Shape;597;g3f710408506_0_486"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2362163" y="3957673"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="598" name="Google Shape;598;g3f710408506_0_486"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6981788" y="3957673"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="599" name="Google Shape;599;g3f710408506_0_486"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11401388" y="3957673"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="600" name="Google Shape;600;g3f710408506_0_486"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15611438" y="3957673"/>
+              <a:ext cx="314400" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="601" name="Google Shape;601;g3f710408506_0_486"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="2214562" y="5572162"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="602" name="Google Shape;602;g3f710408506_0_486"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="5572162"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="603" name="Google Shape;603;g3f710408506_0_486"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="5572162"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="604" name="Google Shape;604;g3f710408506_0_486"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="15463837" y="5572162"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="605" name="Google Shape;605;g3f710408506_0_486"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6834187" y="7343812"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="606" name="Google Shape;606;g3f710408506_0_486"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11253787" y="7343812"/>
+              <a:ext cx="609600" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="567" name="Google Shape;567;g37614f83506_0_528"/>
+          <p:cNvPr id="607" name="Google Shape;607;g3f710408506_0_486"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...185 lines deleted...]
-            <a:ext cx="3810600" cy="698400"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6793200" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
-              <a:buFont typeface="Bebas Neue"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...2 lines deleted...]
-                <a:sym typeface="Bebas Neue"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Chloe Ng</a:t>
+              <a:t>To download more editable chart, </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+                <a:hlinkClick r:id="rId16">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>click here</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="573" name="Google Shape;573;g37614f83506_0_528"/>
+          <p:cNvPr id="608" name="Google Shape;608;g3f710408506_0_486"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11444130" y="3956050"/>
-[...2786 lines deleted...]
-            <a:ext cx="10754100" cy="1557900"/>
+            <a:off x="5162550" y="800100"/>
+            <a:ext cx="7962900" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="643" name="Shape 643"/>
+        <p:cNvPr id="613" name="Shape 613"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="644" name="Google Shape;644;g37614f83506_0_605"/>
+          <p:cNvPr descr="preencoded.png" id="614" name="Google Shape;614;g3f710408506_0_575"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="23790073" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="447675" y="-1695450"/>
+            <a:ext cx="17840325" cy="15011400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="615" name="Google Shape;615;g3f710408506_0_575"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="6470924"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="6470924"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="616" name="Google Shape;616;g3f710408506_0_575"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="8001000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="617" name="Google Shape;617;g3f710408506_0_575"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="6932924"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="645" name="Google Shape;645;g37614f83506_0_605"/>
+          <p:cNvPr id="618" name="Google Shape;618;g3f710408506_0_575"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="8483600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="9144000" y="2971800"/>
+            <a:ext cx="7061700" cy="4450200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buNone/>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Yes, you can use this for both personal and commercial projects.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>No, you don't have to credit us.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>No, you can't resell or redistribute it, including uploading this template online.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FFFFFF"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>And you can support us by sharing our site, EaTemp.com, with others.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="647" name="Google Shape;647;g37614f83506_0_605"/>
+          <p:cNvPr id="619" name="Google Shape;619;g3f710408506_0_575"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9471300" cy="5926800"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="16063950" y="3993750"/>
+            <a:ext cx="3831000" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...173 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="649" name="Google Shape;649;g37614f83506_0_605"/>
+          <p:cNvPr descr="preencoded.png" id="620" name="Google Shape;620;g3f710408506_0_575"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2908664" y="2730500"/>
-            <a:ext cx="9284860" cy="9410700"/>
+            <a:off x="2181225" y="2047875"/>
+            <a:ext cx="6619875" cy="6715125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="650" name="Google Shape;650;g37614f83506_0_605"/>
+          <p:cNvPr id="621" name="Google Shape;621;g3f710408506_0_575"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="6338047" y="3119608"/>
-            <a:ext cx="8086800" cy="2777100"/>
+            <a:off x="4848300" y="1324050"/>
+            <a:ext cx="5962500" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="37" name="Shape 37"/>
+        <p:cNvPr id="39" name="Shape 39"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="38" name="Google Shape;38;g37614f83506_0_20"/>
+          <p:cNvPr descr="preencoded.png" id="40" name="Google Shape;40;g3f710408506_0_22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="901813" y="0"/>
-            <a:ext cx="22583423" cy="13716000"/>
+            <a:off x="676274" y="-1552575"/>
+            <a:ext cx="16935450" cy="13401675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;g3f710408506_0_22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="21186248" y="12674600"/>
-            <a:ext cx="3200800" cy="1016000"/>
+            <a:off x="16116300" y="9620250"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9620250"/>
+            <a:chExt cx="2063475" cy="596550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="42" name="Google Shape;42;g3f710408506_0_22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9620250"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Google Shape;43;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9677400"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;g37614f83506_0_20"/>
+          <p:cNvPr id="44" name="Google Shape;44;g3f710408506_0_22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="-5400000">
-            <a:off x="-3757135" y="7870934"/>
-            <a:ext cx="10296900" cy="2497800"/>
+            <a:off x="-2752650" y="5469300"/>
+            <a:ext cx="7741800" cy="1893600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;g3f710408506_0_22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="965200"/>
-            <a:ext cx="7760700" cy="1625700"/>
+            <a:off x="11791950" y="723900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11791950" y="723900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Google Shape;46;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="723900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Google Shape;47;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12135803" y="977265"/>
+              <a:ext cx="531600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;g3f710408506_0_22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13163550" y="790575"/>
+            <a:ext cx="4539600" cy="1192650"/>
+            <a:chOff x="13163550" y="790575"/>
+            <a:chExt cx="4539600" cy="1192650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Google Shape;49;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13163550" y="790575"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Google Shape;50;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13163550" y="1419225"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;g3f710408506_0_22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11791950" y="2428875"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11791950" y="2428875"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Google Shape;52;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="2428875"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12135803" y="2682240"/>
+              <a:ext cx="531600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;g3f710408506_0_22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13163550" y="2495550"/>
+            <a:ext cx="4539600" cy="1192650"/>
+            <a:chOff x="13163550" y="2495550"/>
+            <a:chExt cx="4539600" cy="1192650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Google Shape;55;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13163550" y="2495550"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13163550" y="3124200"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;g3f710408506_0_22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11791950" y="4133850"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11791950" y="4133850"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Google Shape;58;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="4133850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12135803" y="4387215"/>
+              <a:ext cx="531600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;g3f710408506_0_22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13163550" y="4200525"/>
+            <a:ext cx="4539600" cy="1192650"/>
+            <a:chOff x="13163550" y="4200525"/>
+            <a:chExt cx="4539600" cy="1192650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Google Shape;61;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13163550" y="4200525"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13163550" y="4829175"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;g3f710408506_0_22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11791950" y="5838825"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="11791950" y="5838825"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="5838825"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12135803" y="6092190"/>
+              <a:ext cx="531600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;g3f710408506_0_22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13163550" y="5905500"/>
+            <a:ext cx="4539600" cy="1192650"/>
+            <a:chOff x="13163550" y="5905500"/>
+            <a:chExt cx="4539600" cy="1192650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13163550" y="5905500"/>
+              <a:ext cx="4539600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g3f710408506_0_22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13163550" y="6534150"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="42" name="Google Shape;42;g37614f83506_0_20"/>
+          <p:cNvPr descr="preencoded.png" id="69" name="Google Shape;69;g3f710408506_0_22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15724565" y="965200"/>
-[...1343 lines deleted...]
-            <a:ext cx="8649781" cy="8902700"/>
+            <a:off x="2324100" y="3238500"/>
+            <a:ext cx="6848475" cy="7048500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="74" name="Shape 74"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="75" name="Google Shape;75;g37614f83506_0_56"/>
+          <p:cNvPr descr="preencoded.png" id="75" name="Google Shape;75;g3f710408506_0_56"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="571571" y="0"/>
-            <a:ext cx="21656215" cy="13716000"/>
+            <a:off x="428625" y="-3419475"/>
+            <a:ext cx="16240134" cy="14595371"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;g3f710408506_0_56"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="77" name="Google Shape;77;g3f710408506_0_56"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;g3f710408506_0_56"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="76" name="Google Shape;76;g37614f83506_0_56"/>
+          <p:cNvPr id="79" name="Google Shape;79;g3f710408506_0_56"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="11198700" cy="1557900"/>
+            <a:off x="2219325" y="1952625"/>
+            <a:ext cx="8410500" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80" name="Google Shape;80;g3f710408506_0_56"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4749800"/>
-            <a:ext cx="8861400" cy="6841200"/>
+            <a:off x="2219325" y="3562350"/>
+            <a:ext cx="13910175" cy="5136000"/>
+            <a:chOff x="2219325" y="3562350"/>
+            <a:chExt cx="13910175" cy="5136000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="81" name="Google Shape;81;g3f710408506_0_56"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="82" name="Google Shape;82;g3f710408506_0_56"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3562350"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvPr id="87" name="Shape 87"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="86" name="Google Shape;86;g37614f83506_0_66"/>
+          <p:cNvPr descr="preencoded.png" id="88" name="Google Shape;88;g3f710408506_0_68"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22608826" cy="13716000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="2286000" y="-3571875"/>
+            <a:ext cx="13106400" cy="16954500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;g3f710408506_0_68"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="90" name="Google Shape;90;g3f710408506_0_68"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="91" name="Google Shape;91;g3f710408506_0_68"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="88" name="Google Shape;88;g37614f83506_0_66"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="89" name="Google Shape;89;g37614f83506_0_66"/>
+          <p:cNvPr descr="preencoded.png" id="92" name="Google Shape;92;g3f710408506_0_68"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13260457" y="1270000"/>
-            <a:ext cx="9818327" cy="12446000"/>
+            <a:off x="9944100" y="952500"/>
+            <a:ext cx="7362825" cy="9334500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;g3f710408506_0_68"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2502213" y="2489200"/>
-            <a:ext cx="7875000" cy="4800600"/>
+            <a:off x="1847850" y="1838325"/>
+            <a:ext cx="6025575" cy="3735825"/>
+            <a:chOff x="1847850" y="1838325"/>
+            <a:chExt cx="6025575" cy="3735825"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="94" name="Google Shape;94;g3f710408506_0_68"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="1838325"/>
+              <a:ext cx="895350" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="95" name="Google Shape;95;g3f710408506_0_68"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="2933700"/>
+              <a:ext cx="5997000" cy="2640450"/>
+              <a:chOff x="1876425" y="2933700"/>
+              <a:chExt cx="5997000" cy="2640450"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="96" name="Google Shape;96;g3f710408506_0_68"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="2933700"/>
+                <a:ext cx="5997000" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="97" name="Google Shape;97;g3f710408506_0_68"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="3638550"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;g3f710408506_0_68"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2502213" y="2489200"/>
-            <a:ext cx="914514" cy="1117600"/>
+            <a:off x="1847850" y="5972175"/>
+            <a:ext cx="6025575" cy="3812025"/>
+            <a:chOff x="1847850" y="5972175"/>
+            <a:chExt cx="6025575" cy="3812025"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...409 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="99" name="Google Shape;99;g3f710408506_0_68"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1847850" y="5972175"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="100" name="Google Shape;100;g3f710408506_0_68"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1876425" y="7143750"/>
+              <a:ext cx="5997000" cy="2640450"/>
+              <a:chOff x="1876425" y="7143750"/>
+              <a:chExt cx="5997000" cy="2640450"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="101" name="Google Shape;101;g3f710408506_0_68"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7143750"/>
+                <a:ext cx="5997000" cy="712500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Bebas Neue"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bebas Neue"/>
+                    <a:ea typeface="Bebas Neue"/>
+                    <a:cs typeface="Bebas Neue"/>
+                    <a:sym typeface="Bebas Neue"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="102" name="Google Shape;102;g3f710408506_0_68"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1876425" y="7848600"/>
+                <a:ext cx="5966400" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="104" name="Shape 104"/>
+        <p:cNvPr id="107" name="Shape 107"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="105" name="Google Shape;105;g37614f83506_0_84"/>
+          <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;g3f710408506_0_87"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="23790073" cy="13716000"/>
+            <a:off x="0" y="-1695449"/>
+            <a:ext cx="17840325" cy="15011400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="109" name="Google Shape;109;g3f710408506_0_87"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="110" name="Google Shape;110;g3f710408506_0_87"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="111" name="Google Shape;111;g3f710408506_0_87"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="107" name="Google Shape;107;g37614f83506_0_84"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="108" name="Google Shape;108;g37614f83506_0_84"/>
+          <p:cNvPr descr="preencoded.png" id="112" name="Google Shape;112;g3f710408506_0_87"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1498600"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="0" y="1123950"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;g3f710408506_0_87"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5398175" y="4965700"/>
-            <a:ext cx="13603500" cy="3797400"/>
+            <a:off x="4048125" y="3724275"/>
+            <a:ext cx="10321350" cy="2967900"/>
+            <a:chOff x="4048125" y="3724275"/>
+            <a:chExt cx="10321350" cy="2967900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="114" name="Google Shape;114;g3f710408506_0_87"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4048125" y="3724275"/>
+              <a:ext cx="10292700" cy="2369700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="115" name="Google Shape;115;g3f710408506_0_87"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12182475" y="6162675"/>
+              <a:ext cx="2187000" cy="529500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="116" name="Shape 116"/>
+        <p:cNvPr id="120" name="Shape 120"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="117" name="Google Shape;117;g37614f83506_0_95"/>
+          <p:cNvPr descr="preencoded.png" id="121" name="Google Shape;121;g3f710408506_0_99"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="571571" y="0"/>
-            <a:ext cx="21656215" cy="13716000"/>
+            <a:off x="428625" y="-3419475"/>
+            <a:ext cx="16240134" cy="14595371"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="122" name="Google Shape;122;g3f710408506_0_99"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016100" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="123" name="Google Shape;123;g3f710408506_0_99"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="124" name="Google Shape;124;g3f710408506_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="119" name="Google Shape;119;g37614f83506_0_95"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="120" name="Google Shape;120;g37614f83506_0_95"/>
+          <p:cNvPr descr="preencoded.png" id="125" name="Google Shape;125;g3f710408506_0_99"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7995649" y="1073150"/>
-            <a:ext cx="8395749" cy="11569700"/>
+            <a:off x="6038850" y="866775"/>
+            <a:ext cx="6210300" cy="8553450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="126" name="Google Shape;126;g3f710408506_0_99"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2235479" y="9690100"/>
-            <a:ext cx="5067900" cy="2870100"/>
+            <a:off x="1676400" y="7267575"/>
+            <a:ext cx="3891900" cy="2259450"/>
+            <a:chOff x="1676400" y="7267575"/>
+            <a:chExt cx="3891900" cy="2259450"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="127" name="Google Shape;127;g3f710408506_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="7267575"/>
+              <a:ext cx="3891900" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="128" name="Google Shape;128;g3f710408506_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="8048625"/>
+              <a:ext cx="3861300" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;g3f710408506_0_99"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2235479" y="9690100"/>
-            <a:ext cx="5271300" cy="939900"/>
+            <a:off x="12534900" y="866775"/>
+            <a:ext cx="4168200" cy="2259450"/>
+            <a:chOff x="12534900" y="866775"/>
+            <a:chExt cx="4168200" cy="2259450"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="130" name="Google Shape;130;g3f710408506_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12534900" y="866775"/>
+              <a:ext cx="4168200" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="131" name="Google Shape;131;g3f710408506_0_99"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12534900" y="1647825"/>
+              <a:ext cx="4137600" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...247 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="127" name="Google Shape;127;g37614f83506_0_95"/>
+          <p:cNvPr descr="preencoded.png" id="132" name="Google Shape;132;g3f710408506_0_99"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2235479" y="1155700"/>
-            <a:ext cx="5436279" cy="8153400"/>
+            <a:off x="1676400" y="866775"/>
+            <a:ext cx="4076700" cy="6115050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="128" name="Google Shape;128;g37614f83506_0_95"/>
+          <p:cNvPr descr="preencoded.png" id="133" name="Google Shape;133;g3f710408506_0_99"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16715289" y="4406900"/>
-            <a:ext cx="5436279" cy="8153400"/>
+            <a:off x="12534900" y="3305175"/>
+            <a:ext cx="4076700" cy="6115050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="133" name="Shape 133"/>
+        <p:cNvPr id="138" name="Shape 138"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="134" name="Google Shape;134;g37614f83506_0_111"/>
+          <p:cNvPr descr="preencoded.png" id="139" name="Google Shape;139;g3f710408506_0_116"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="571571" y="0"/>
-            <a:ext cx="21656215" cy="13716000"/>
+            <a:off x="428625" y="-3419475"/>
+            <a:ext cx="16240134" cy="14595371"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="135" name="Google Shape;135;g37614f83506_0_111"/>
+          <p:cNvPr id="140" name="Google Shape;140;g3f710408506_0_116"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2104230" y="1333500"/>
-            <a:ext cx="20216700" cy="1557900"/>
+            <a:off x="1628775" y="1000125"/>
+            <a:ext cx="15059100" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="141" name="Google Shape;141;g3f710408506_0_116"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="142" name="Google Shape;142;g3f710408506_0_116"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="143" name="Google Shape;143;g3f710408506_0_116"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="144" name="Google Shape;144;g3f710408506_0_116"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1590675" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="1590675" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="145" name="Google Shape;145;g3f710408506_0_116"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1590675" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="DA3E26"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="146" name="Google Shape;146;g3f710408506_0_116"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3319462" y="3833812"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="147" name="Google Shape;147;g3f710408506_0_116"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1659255" y="5148263"/>
+              <a:ext cx="4434900" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Unicorn</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;g3f710408506_0_116"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6858000" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="6858000" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="149" name="Google Shape;149;g3f710408506_0_116"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="DA3E26"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="150" name="Google Shape;150;g3f710408506_0_116"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8839200" y="3833812"/>
+              <a:ext cx="609600" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="151" name="Google Shape;151;g3f710408506_0_116"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6926580" y="5148263"/>
+              <a:ext cx="4434900" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Dragon</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;g3f710408506_0_116"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12125325" y="2771775"/>
+            <a:ext cx="4572000" cy="4572000"/>
+            <a:chOff x="12125325" y="2771775"/>
+            <a:chExt cx="4572000" cy="4572000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="153" name="Google Shape;153;g3f710408506_0_116"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12125325" y="2771775"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="28575">
+              <a:solidFill>
+                <a:srgbClr val="DA3E26"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="154" name="Google Shape;154;g3f710408506_0_116"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14030325" y="3833812"/>
+              <a:ext cx="762000" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="155" name="Google Shape;155;g3f710408506_0_116"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12193905" y="5148263"/>
+              <a:ext cx="4434900" cy="1264800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Rainbow</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Seeing</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="136" name="Google Shape;136;g37614f83506_0_111"/>
+          <p:cNvPr id="156" name="Google Shape;156;g3f710408506_0_116"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...183 lines deleted...]
-            <a:ext cx="5995200" cy="1676400"/>
+            <a:off x="1579245" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="Bebas Neue"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...2 lines deleted...]
-                <a:sym typeface="Bebas Neue"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Unicorn</a:t>
+              <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="142" name="Google Shape;142;g37614f83506_0_111"/>
+          <p:cNvPr id="157" name="Google Shape;157;g3f710408506_0_116"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9145143" y="3695700"/>
-[...115 lines deleted...]
-            <a:ext cx="5995200" cy="1676400"/>
+            <a:off x="6827520" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-              <a:buFont typeface="Bebas Neue"/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...2 lines deleted...]
-                <a:sym typeface="Bebas Neue"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Dragon</a:t>
+              <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
-[...36 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Google Shape;146;g37614f83506_0_111"/>
+          <p:cNvPr id="158" name="Google Shape;158;g3f710408506_0_116"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16169121" y="3695700"/>
-[...115 lines deleted...]
-            <a:ext cx="5995200" cy="1676400"/>
+            <a:off x="12094845" y="7800975"/>
+            <a:ext cx="4632900" cy="1478400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...181 lines deleted...]
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...289 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Poppins"/>
                 <a:ea typeface="Poppins"/>
                 <a:cs typeface="Poppins"/>
                 <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="1C1211"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="163" name="Shape 163"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="164" name="Google Shape;164;g37614f83506_0_140"/>
+          <p:cNvPr descr="preencoded.png" id="164" name="Google Shape;164;g3f710408506_0_140"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="901813" y="0"/>
-            <a:ext cx="22583423" cy="13716000"/>
+            <a:off x="676274" y="-1552575"/>
+            <a:ext cx="16935450" cy="13401675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;g3f710408506_0_140"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="166" name="Google Shape;166;g3f710408506_0_140"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="167" name="Google Shape;167;g3f710408506_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="165" name="Google Shape;165;g37614f83506_0_140"/>
+          <p:cNvPr id="168" name="Google Shape;168;g3f710408506_0_140"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="4504800" cy="1557900"/>
+            <a:off x="1333500" y="352425"/>
+            <a:ext cx="3390900" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EADEDE"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Bebas Neue"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EADEDE"/>
                 </a:solidFill>
                 <a:latin typeface="Bebas Neue"/>
                 <a:ea typeface="Bebas Neue"/>
                 <a:cs typeface="Bebas Neue"/>
                 <a:sym typeface="Bebas Neue"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="169" name="Google Shape;169;g3f710408506_0_140"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2286000"/>
-            <a:ext cx="20843400" cy="10210800"/>
+            <a:off x="1333500" y="1714500"/>
+            <a:ext cx="15630450" cy="7496100"/>
+            <a:chOff x="1333500" y="1714500"/>
+            <a:chExt cx="15630450" cy="7496100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...135 lines deleted...]
-              <a:buClr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="170" name="Google Shape;170;g3f710408506_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1714500"/>
+              <a:ext cx="4829100" cy="7496100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
                 <a:srgbClr val="DA3E26"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="171" name="Google Shape;171;g3f710408506_0_140"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3338512" y="2028825"/>
+              <a:ext cx="819150" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="172" name="Google Shape;172;g3f710408506_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1714500"/>
+              <a:ext cx="4829100" cy="7496100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="DA3E26"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="173" name="Google Shape;173;g3f710408506_0_140"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8815388" y="2028825"/>
+              <a:ext cx="666750" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="174" name="Google Shape;174;g3f710408506_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1714500"/>
+              <a:ext cx="4829100" cy="7496100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="DA3E26"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="175" name="Google Shape;175;g3f710408506_0_140"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14082713" y="2028825"/>
+              <a:ext cx="933450" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="176" name="Google Shape;176;g3f710408506_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3268028" y="3343275"/>
+              <a:ext cx="960000" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="177" name="Google Shape;177;g3f710408506_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4124325"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="178" name="Google Shape;178;g3f710408506_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2810828" y="8315325"/>
+              <a:ext cx="1874400" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="179" name="Google Shape;179;g3f710408506_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8692515" y="3343275"/>
+              <a:ext cx="912600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;g3f710408506_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4124325"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="181" name="Google Shape;181;g3f710408506_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8211503" y="8315325"/>
+              <a:ext cx="1874400" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="182" name="Google Shape;182;g3f710408506_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13674090" y="3343275"/>
+              <a:ext cx="1750800" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="DA3E26"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="DA3E26"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="183" name="Google Shape;183;g3f710408506_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4124325"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...132 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="184" name="Google Shape;184;g3f710408506_0_140"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13521690" y="8315325"/>
+              <a:ext cx="2055600" cy="712500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Bebas Neue"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bebas Neue"/>
+                  <a:ea typeface="Bebas Neue"/>
+                  <a:cs typeface="Bebas Neue"/>
+                  <a:sym typeface="Bebas Neue"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="DA3E26"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Bebas Neue"/>
-[...554 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>