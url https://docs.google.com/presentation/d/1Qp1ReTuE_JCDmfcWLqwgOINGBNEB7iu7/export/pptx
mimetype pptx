--- v0 (2026-04-26)
+++ v1 (2026-09-16)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
@@ -84,313 +85,322 @@
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
     <p:sldId id="280" r:id="rId29"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId30"/>
       <p:bold r:id="rId31"/>
       <p:italic r:id="rId32"/>
       <p:boldItalic r:id="rId33"/>
     </p:embeddedFont>
     <p:embeddedFont>
+      <p:font typeface="Lato"/>
+      <p:regular r:id="rId34"/>
+      <p:bold r:id="rId35"/>
+      <p:italic r:id="rId36"/>
+      <p:boldItalic r:id="rId37"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
       <p:font typeface="DM Sans"/>
-      <p:bold r:id="rId34"/>
-      <p:boldItalic r:id="rId35"/>
+      <p:regular r:id="rId38"/>
+      <p:bold r:id="rId39"/>
+      <p:italic r:id="rId40"/>
+      <p:boldItalic r:id="rId41"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Sedgwick Ave Display"/>
-      <p:regular r:id="rId36"/>
+      <p:regular r:id="rId42"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId37" roundtripDataSignature="AMtx7miuzA00hDAA/AqXdukIRH3gzhZUaw=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId43" roundtripDataSignature="AMtx7mj2RM948rgZ2OvJXKRt2c7qLbDEiA=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-boldItalic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/SedgwickAveDisplay-regular.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-italic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/SedgwickAveDisplay-regular.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-boldItalic.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId43" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-bold.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/DMSans-regular.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1315,243 +1325,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1640,139 +1650,139 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g2818eafae9a_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;g3f8c30af3b2_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g2818eafae9a_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;g3f8c30af3b2_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g2818eafae9a_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;g3f8c30af3b2_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1783,153 +1793,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="222" name="Shape 222"/>
+        <p:cNvPr id="213" name="Shape 213"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="223" name="Google Shape;223;g2818eafae9a_0_202:notes"/>
+          <p:cNvPr id="214" name="Google Shape;214;g3f8c30af3b2_0_193:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;g2818eafae9a_0_202:notes"/>
+          <p:cNvPr id="215" name="Google Shape;215;g3f8c30af3b2_0_193:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;g2818eafae9a_0_202:notes"/>
+          <p:cNvPr id="216" name="Google Shape;216;g3f8c30af3b2_0_193:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -1940,153 +1950,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="249" name="Shape 249"/>
+        <p:cNvPr id="242" name="Shape 242"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="250" name="Google Shape;250;g2818eafae9a_0_228:notes"/>
+          <p:cNvPr id="243" name="Google Shape;243;g3f8c30af3b2_0_221:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="251" name="Google Shape;251;g2818eafae9a_0_228:notes"/>
+          <p:cNvPr id="244" name="Google Shape;244;g3f8c30af3b2_0_221:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="252" name="Google Shape;252;g2818eafae9a_0_228:notes"/>
+          <p:cNvPr id="245" name="Google Shape;245;g3f8c30af3b2_0_221:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2097,153 +2107,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="317" name="Shape 317"/>
+        <p:cNvPr id="286" name="Shape 286"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;g2818eafae9a_0_295:notes"/>
+          <p:cNvPr id="287" name="Google Shape;287;g3f8c30af3b2_0_264:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;g2818eafae9a_0_295:notes"/>
+          <p:cNvPr id="288" name="Google Shape;288;g3f8c30af3b2_0_264:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="320" name="Google Shape;320;g2818eafae9a_0_295:notes"/>
+          <p:cNvPr id="289" name="Google Shape;289;g3f8c30af3b2_0_264:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2254,153 +2264,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="342" name="Shape 342"/>
+        <p:cNvPr id="307" name="Shape 307"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="343" name="Google Shape;343;g2818eafae9a_0_319:notes"/>
+          <p:cNvPr id="308" name="Google Shape;308;g3f8c30af3b2_0_284:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;g2818eafae9a_0_319:notes"/>
+          <p:cNvPr id="309" name="Google Shape;309;g3f8c30af3b2_0_284:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;g2818eafae9a_0_319:notes"/>
+          <p:cNvPr id="310" name="Google Shape;310;g3f8c30af3b2_0_284:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2411,153 +2421,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="358" name="Shape 358"/>
+        <p:cNvPr id="325" name="Shape 325"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="359" name="Google Shape;359;g2818eafae9a_0_334:notes"/>
+          <p:cNvPr id="326" name="Google Shape;326;g3f8c30af3b2_0_301:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="360" name="Google Shape;360;g2818eafae9a_0_334:notes"/>
+          <p:cNvPr id="327" name="Google Shape;327;g3f8c30af3b2_0_301:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;g2818eafae9a_0_334:notes"/>
+          <p:cNvPr id="328" name="Google Shape;328;g3f8c30af3b2_0_301:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2568,153 +2578,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="388" name="Shape 388"/>
+        <p:cNvPr id="344" name="Shape 344"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="389" name="Google Shape;389;g2818eafae9a_0_363:notes"/>
+          <p:cNvPr id="345" name="Google Shape;345;g3f8c30af3b2_0_319:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="390" name="Google Shape;390;g2818eafae9a_0_363:notes"/>
+          <p:cNvPr id="346" name="Google Shape;346;g3f8c30af3b2_0_319:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="391" name="Google Shape;391;g2818eafae9a_0_363:notes"/>
+          <p:cNvPr id="347" name="Google Shape;347;g3f8c30af3b2_0_319:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2725,153 +2735,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="456" name="Shape 456"/>
+        <p:cNvPr id="410" name="Shape 410"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="457" name="Google Shape;457;g2818eafae9a_0_430:notes"/>
+          <p:cNvPr id="411" name="Google Shape;411;g3f8c30af3b2_0_384:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="458" name="Google Shape;458;g2818eafae9a_0_430:notes"/>
+          <p:cNvPr id="412" name="Google Shape;412;g3f8c30af3b2_0_384:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="459" name="Google Shape;459;g2818eafae9a_0_430:notes"/>
+          <p:cNvPr id="413" name="Google Shape;413;g3f8c30af3b2_0_384:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2882,153 +2892,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="474" name="Shape 474"/>
+        <p:cNvPr id="428" name="Shape 428"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="475" name="Google Shape;475;g2818eafae9a_0_447:notes"/>
+          <p:cNvPr id="429" name="Google Shape;429;g3f8c30af3b2_0_401:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="476" name="Google Shape;476;g2818eafae9a_0_447:notes"/>
+          <p:cNvPr id="430" name="Google Shape;430;g3f8c30af3b2_0_401:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="477" name="Google Shape;477;g2818eafae9a_0_447:notes"/>
+          <p:cNvPr id="431" name="Google Shape;431;g3f8c30af3b2_0_401:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3039,153 +3049,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="492" name="Shape 492"/>
+        <p:cNvPr id="446" name="Shape 446"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="493" name="Google Shape;493;g2818eafae9a_0_464:notes"/>
+          <p:cNvPr id="447" name="Google Shape;447;g3f8c30af3b2_0_418:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="494" name="Google Shape;494;g2818eafae9a_0_464:notes"/>
+          <p:cNvPr id="448" name="Google Shape;448;g3f8c30af3b2_0_418:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="495" name="Google Shape;495;g2818eafae9a_0_464:notes"/>
+          <p:cNvPr id="449" name="Google Shape;449;g3f8c30af3b2_0_418:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3196,153 +3206,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="510" name="Shape 510"/>
+        <p:cNvPr id="465" name="Shape 465"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="511" name="Google Shape;511;g2818eafae9a_0_481:notes"/>
+          <p:cNvPr id="466" name="Google Shape;466;g3f8c30af3b2_0_436:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="512" name="Google Shape;512;g2818eafae9a_0_481:notes"/>
+          <p:cNvPr id="467" name="Google Shape;467;g3f8c30af3b2_0_436:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="513" name="Google Shape;513;g2818eafae9a_0_481:notes"/>
+          <p:cNvPr id="468" name="Google Shape;468;g3f8c30af3b2_0_436:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3367,139 +3377,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="22" name="Shape 22"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;g2818eafae9a_0_10:notes"/>
+          <p:cNvPr id="23" name="Google Shape;23;g3f8c30af3b2_0_10:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;g2818eafae9a_0_10:notes"/>
+          <p:cNvPr id="24" name="Google Shape;24;g3f8c30af3b2_0_10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;g2818eafae9a_0_10:notes"/>
+          <p:cNvPr id="25" name="Google Shape;25;g3f8c30af3b2_0_10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3510,153 +3520,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="519" name="Shape 519"/>
+        <p:cNvPr id="475" name="Shape 475"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="520" name="Google Shape;520;g2818eafae9a_0_489:notes"/>
+          <p:cNvPr id="476" name="Google Shape;476;g3f8c30af3b2_0_445:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="521" name="Google Shape;521;g2818eafae9a_0_489:notes"/>
+          <p:cNvPr id="477" name="Google Shape;477;g3f8c30af3b2_0_445:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="522" name="Google Shape;522;g2818eafae9a_0_489:notes"/>
+          <p:cNvPr id="478" name="Google Shape;478;g3f8c30af3b2_0_445:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3667,153 +3677,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="556" name="Shape 556"/>
+        <p:cNvPr id="505" name="Shape 505"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="557" name="Google Shape;557;g2818eafae9a_0_525:notes"/>
+          <p:cNvPr id="506" name="Google Shape;506;g3f8c30af3b2_0_474:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="558" name="Google Shape;558;g2818eafae9a_0_525:notes"/>
+          <p:cNvPr id="507" name="Google Shape;507;g3f8c30af3b2_0_474:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="559" name="Google Shape;559;g2818eafae9a_0_525:notes"/>
+          <p:cNvPr id="508" name="Google Shape;508;g3f8c30af3b2_0_474:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3824,153 +3834,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="580" name="Shape 580"/>
+        <p:cNvPr id="527" name="Shape 527"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="581" name="Google Shape;581;g2818eafae9a_0_548:notes"/>
+          <p:cNvPr id="528" name="Google Shape;528;g3f8c30af3b2_0_495:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="582" name="Google Shape;582;g2818eafae9a_0_548:notes"/>
+          <p:cNvPr id="529" name="Google Shape;529;g3f8c30af3b2_0_495:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="583" name="Google Shape;583;g2818eafae9a_0_548:notes"/>
+          <p:cNvPr id="530" name="Google Shape;530;g3f8c30af3b2_0_495:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3981,153 +3991,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="618" name="Shape 618"/>
+        <p:cNvPr id="569" name="Shape 569"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="619" name="Google Shape;619;g2818eafae9a_0_585:notes"/>
+          <p:cNvPr id="570" name="Google Shape;570;g3f8c30af3b2_0_536:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="620" name="Google Shape;620;g2818eafae9a_0_585:notes"/>
+          <p:cNvPr id="571" name="Google Shape;571;g3f8c30af3b2_0_536:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="621" name="Google Shape;621;g2818eafae9a_0_585:notes"/>
+          <p:cNvPr id="572" name="Google Shape;572;g3f8c30af3b2_0_536:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4138,153 +4148,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="648" name="Shape 648"/>
+        <p:cNvPr id="597" name="Shape 597"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="649" name="Google Shape;649;g2818eafae9a_0_614:notes"/>
+          <p:cNvPr id="598" name="Google Shape;598;g3f8c30af3b2_0_563:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="650" name="Google Shape;650;g2818eafae9a_0_614:notes"/>
+          <p:cNvPr id="599" name="Google Shape;599;g3f8c30af3b2_0_563:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="651" name="Google Shape;651;g2818eafae9a_0_614:notes"/>
+          <p:cNvPr id="600" name="Google Shape;600;g3f8c30af3b2_0_563:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4295,153 +4305,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="675" name="Shape 675"/>
+        <p:cNvPr id="620" name="Shape 620"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="676" name="Google Shape;676;g2818eafae9a_0_640:notes"/>
+          <p:cNvPr id="621" name="Google Shape;621;g3f8c30af3b2_0_585:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="677" name="Google Shape;677;g2818eafae9a_0_640:notes"/>
+          <p:cNvPr id="622" name="Google Shape;622;g3f8c30af3b2_0_585:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="678" name="Google Shape;678;g2818eafae9a_0_640:notes"/>
+          <p:cNvPr id="623" name="Google Shape;623;g3f8c30af3b2_0_585:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4452,153 +4462,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="35" name="Shape 35"/>
+        <p:cNvPr id="37" name="Shape 37"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36" name="Google Shape;36;g2818eafae9a_0_22:notes"/>
+          <p:cNvPr id="38" name="Google Shape;38;g3f8c30af3b2_0_24:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37" name="Google Shape;37;g2818eafae9a_0_22:notes"/>
+          <p:cNvPr id="39" name="Google Shape;39;g3f8c30af3b2_0_24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;g2818eafae9a_0_22:notes"/>
+          <p:cNvPr id="40" name="Google Shape;40;g3f8c30af3b2_0_24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4609,153 +4619,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="89" name="Shape 89"/>
+        <p:cNvPr id="86" name="Shape 86"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="90" name="Google Shape;90;g2818eafae9a_0_75:notes"/>
+          <p:cNvPr id="87" name="Google Shape;87;g3f8c30af3b2_0_72:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;g2818eafae9a_0_75:notes"/>
+          <p:cNvPr id="88" name="Google Shape;88;g3f8c30af3b2_0_72:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;g2818eafae9a_0_75:notes"/>
+          <p:cNvPr id="89" name="Google Shape;89;g3f8c30af3b2_0_72:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4766,153 +4776,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="102" name="Shape 102"/>
+        <p:cNvPr id="101" name="Shape 101"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103" name="Google Shape;103;g2818eafae9a_0_87:notes"/>
+          <p:cNvPr id="102" name="Google Shape;102;g3f8c30af3b2_0_86:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="104" name="Google Shape;104;g2818eafae9a_0_87:notes"/>
+          <p:cNvPr id="103" name="Google Shape;103;g3f8c30af3b2_0_86:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="105" name="Google Shape;105;g2818eafae9a_0_87:notes"/>
+          <p:cNvPr id="104" name="Google Shape;104;g3f8c30af3b2_0_86:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -4937,139 +4947,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="124" name="Shape 124"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Google Shape;125;g2818eafae9a_0_108:notes"/>
+          <p:cNvPr id="125" name="Google Shape;125;g3f8c30af3b2_0_108:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="126" name="Google Shape;126;g2818eafae9a_0_108:notes"/>
+          <p:cNvPr id="126" name="Google Shape;126;g3f8c30af3b2_0_108:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="127" name="Google Shape;127;g2818eafae9a_0_108:notes"/>
+          <p:cNvPr id="127" name="Google Shape;127;g3f8c30af3b2_0_108:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5080,153 +5090,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="152" name="Shape 152"/>
+        <p:cNvPr id="147" name="Shape 147"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="153" name="Google Shape;153;g2818eafae9a_0_135:notes"/>
+          <p:cNvPr id="148" name="Google Shape;148;g3f8c30af3b2_0_130:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="154" name="Google Shape;154;g2818eafae9a_0_135:notes"/>
+          <p:cNvPr id="149" name="Google Shape;149;g3f8c30af3b2_0_130:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;g2818eafae9a_0_135:notes"/>
+          <p:cNvPr id="150" name="Google Shape;150;g3f8c30af3b2_0_130:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5237,153 +5247,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="167" name="Shape 167"/>
+        <p:cNvPr id="163" name="Shape 163"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;g2818eafae9a_0_149:notes"/>
+          <p:cNvPr id="164" name="Google Shape;164;g3f8c30af3b2_0_145:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;g2818eafae9a_0_149:notes"/>
+          <p:cNvPr id="165" name="Google Shape;165;g3f8c30af3b2_0_145:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="170" name="Google Shape;170;g2818eafae9a_0_149:notes"/>
+          <p:cNvPr id="166" name="Google Shape;166;g3f8c30af3b2_0_145:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5394,153 +5404,153 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="185" name="Shape 185"/>
+        <p:cNvPr id="181" name="Shape 181"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;g2818eafae9a_0_166:notes"/>
+          <p:cNvPr id="182" name="Google Shape;182;g3f8c30af3b2_0_162:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;g2818eafae9a_0_166:notes"/>
+          <p:cNvPr id="183" name="Google Shape;183;g3f8c30af3b2_0_162:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="188" name="Google Shape;188;g2818eafae9a_0_166:notes"/>
+          <p:cNvPr id="184" name="Google Shape;184;g3f8c30af3b2_0_162:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -5637,26736 +5647,22936 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image127.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image157.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image186.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g2818eafae9a_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;g3f8c30af3b2_0_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-381048" y="-330200"/>
-            <a:ext cx="25161845" cy="14376400"/>
+            <a:off x="-285750" y="-247650"/>
+            <a:ext cx="18869025" cy="10782300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Google Shape;18;g2818eafae9a_0_0"/>
+          <p:cNvPr id="17" name="Google Shape;17;g3f8c30af3b2_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2807051" y="3048000"/>
-            <a:ext cx="10669200" cy="6032400"/>
+            <a:off x="2105025" y="2286000"/>
+            <a:ext cx="8048700" cy="4572000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="30000"/>
+              <a:buSzPts val="22500"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="30000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="22500" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>Hawaii</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="30000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="22500" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;g2818eafae9a_0_0"/>
+          <p:cNvPr id="18" name="Google Shape;18;g3f8c30af3b2_0_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2807051" y="6858000"/>
-            <a:ext cx="9555900" cy="2379000"/>
+            <a:off x="2105025" y="5143500"/>
+            <a:ext cx="7084800" cy="1794600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Free Presentation Template by EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;g3f8c30af3b2_0_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...58 lines deleted...]
-      </p:pic>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="20" name="Google Shape;20;g3f8c30af3b2_0_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Google Shape;21;g3f8c30af3b2_0_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="226" name="Shape 226"/>
+        <p:cNvPr id="217" name="Shape 217"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="227" name="Google Shape;227;g2818eafae9a_0_202"/>
+          <p:cNvPr descr="preencoded.png" id="218" name="Google Shape;218;g3f8c30af3b2_0_193"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3696162" y="0"/>
-            <a:ext cx="14759245" cy="16205200"/>
+            <a:off x="2771775" y="0"/>
+            <a:ext cx="11068050" cy="12153900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="228" name="Google Shape;228;g2818eafae9a_0_202"/>
+          <p:cNvPr descr="preencoded.png" id="219" name="Google Shape;219;g3f8c30af3b2_0_193"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20322540" y="9271000"/>
-            <a:ext cx="3302413" cy="3378200"/>
+            <a:off x="15240000" y="6953250"/>
+            <a:ext cx="2476500" cy="2533650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="229" name="Google Shape;229;g2818eafae9a_0_202"/>
+          <p:cNvPr descr="preencoded.png" id="220" name="Google Shape;220;g3f8c30af3b2_0_193"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="482660" y="838200"/>
-            <a:ext cx="3810476" cy="3962400"/>
+            <a:off x="361950" y="628650"/>
+            <a:ext cx="2857500" cy="2971800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="221" name="Google Shape;221;g3f8c30af3b2_0_193"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="222" name="Google Shape;222;g3f8c30af3b2_0_193"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="223" name="Google Shape;223;g3f8c30af3b2_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;g2818eafae9a_0_202"/>
+          <p:cNvPr id="224" name="Google Shape;224;g3f8c30af3b2_0_193"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5216100" cy="1608600"/>
+            <a:off x="6829425" y="352425"/>
+            <a:ext cx="3924300" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="225" name="Google Shape;225;g3f8c30af3b2_0_193"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2489200"/>
-[...140 lines deleted...]
-              <a:buClr>
+            <a:off x="1333500" y="1866900"/>
+            <a:ext cx="15630450" cy="6991500"/>
+            <a:chOff x="1333500" y="1866900"/>
+            <a:chExt cx="15630450" cy="6991500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;g3f8c30af3b2_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1866900"/>
+              <a:ext cx="4829100" cy="6896100"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
                 <a:srgbClr val="273F5F"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="227" name="Google Shape;227;g3f8c30af3b2_0_193"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3414712" y="2181225"/>
+              <a:ext cx="666750" cy="933450"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="228" name="Google Shape;228;g3f8c30af3b2_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1866900"/>
+              <a:ext cx="4829100" cy="6991500"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="273F5F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="229" name="Google Shape;229;g3f8c30af3b2_0_193"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8844418" y="2324084"/>
+              <a:ext cx="724108" cy="715054"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="230" name="Google Shape;230;g3f8c30af3b2_0_193"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8968082" y="2319334"/>
+              <a:ext cx="285457" cy="404819"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;g3f8c30af3b2_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1866900"/>
+              <a:ext cx="4829100" cy="6934200"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="273F5F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="232" name="Google Shape;232;g3f8c30af3b2_0_193"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14063662" y="2181225"/>
+              <a:ext cx="971552" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="233" name="Google Shape;233;g3f8c30af3b2_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3144203" y="3314700"/>
+              <a:ext cx="1207800" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="234" name="Google Shape;234;g3f8c30af3b2_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4114800"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="235" name="Google Shape;235;g3f8c30af3b2_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2677478" y="7848600"/>
+              <a:ext cx="2141100" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;g3f8c30af3b2_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8640128" y="3409950"/>
+              <a:ext cx="1017300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="237" name="Google Shape;237;g3f8c30af3b2_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4210050"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;g3f8c30af3b2_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8078153" y="7943850"/>
+              <a:ext cx="2141100" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;g3f8c30af3b2_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13526452" y="3352800"/>
+              <a:ext cx="2046000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;g3f8c30af3b2_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4152900"/>
+              <a:ext cx="4204200" cy="3612000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...134 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;g3f8c30af3b2_0_193"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13340715" y="7886700"/>
+              <a:ext cx="2417400" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="273F5F"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...556 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="253" name="Shape 253"/>
+        <p:cNvPr id="246" name="Shape 246"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="254" name="Google Shape;254;g2818eafae9a_0_228"/>
+          <p:cNvPr descr="preencoded.png" id="247" name="Google Shape;247;g3f8c30af3b2_0_221"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="17020127" cy="14859000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1409700" y="-428625"/>
+            <a:ext cx="12763500" cy="11144250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="255" name="Google Shape;255;g2818eafae9a_0_228"/>
+          <p:cNvPr descr="preencoded.png" id="248" name="Google Shape;248;g3f8c30af3b2_0_221"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="812902" y="520700"/>
-            <a:ext cx="3378622" cy="3276600"/>
+            <a:off x="609600" y="390525"/>
+            <a:ext cx="2533650" cy="2457450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="256" name="Google Shape;256;g2818eafae9a_0_228"/>
+          <p:cNvPr descr="preencoded.png" id="249" name="Google Shape;249;g3f8c30af3b2_0_221"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3991592" cy="5638800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="14830425" y="5143500"/>
+            <a:ext cx="2993320" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="250" name="Google Shape;250;g3f8c30af3b2_0_221"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="251" name="Google Shape;251;g3f8c30af3b2_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="252" name="Google Shape;252;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="253" name="Google Shape;253;g3f8c30af3b2_0_221"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...494 lines deleted...]
-              <a:buClr>
+            <a:off x="742950" y="1181100"/>
+            <a:ext cx="16811625" cy="7841100"/>
+            <a:chOff x="742950" y="1181100"/>
+            <a:chExt cx="16811625" cy="7841100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="255" name="Google Shape;255;g3f8c30af3b2_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2520960" y="2749562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="257" name="Google Shape;257;g3f8c30af3b2_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2838450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="259" name="Google Shape;259;g3f8c30af3b2_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10782281" y="2689622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="1181100"/>
+              <a:ext cx="4229100" cy="4229100"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="104775">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="261" name="Google Shape;261;g3f8c30af3b2_0_221"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14906626" y="2686047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="742950" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="273F5F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="263" name="Google Shape;263;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4819650" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="273F5F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="264" name="Google Shape;264;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8896350" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="273F5F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12973050" y="2876550"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="273F5F"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="923925" y="2819400"/>
+              <a:ext cx="743100" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5019675" y="2819400"/>
+              <a:ext cx="705000" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...103 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9105900" y="2819400"/>
+              <a:ext cx="685800" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="269" name="Google Shape;269;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13215938" y="2819400"/>
+              <a:ext cx="619200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...103 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="5848350"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...103 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...181 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="7534275"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="273" name="Google Shape;273;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="952500" y="8115300"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="5848350"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...140 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="276" name="Google Shape;276;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="7534275"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="277" name="Google Shape;277;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5076825" y="8115300"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="278" name="Google Shape;278;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="5848350"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="279" name="Google Shape;279;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...181 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="280" name="Google Shape;280;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="7534275"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="281" name="Google Shape;281;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9201150" y="8115300"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="282" name="Google Shape;282;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="5848350"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="283" name="Google Shape;283;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="6429375"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...140 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="284" name="Google Shape;284;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="7534275"/>
+              <a:ext cx="3621300" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="285" name="Google Shape;285;g3f8c30af3b2_0_221"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13325475" y="8115300"/>
+              <a:ext cx="3613800" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...994 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="321" name="Shape 321"/>
+        <p:cNvPr id="290" name="Shape 290"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="322" name="Google Shape;322;g2818eafae9a_0_295"/>
+          <p:cNvPr descr="preencoded.png" id="291" name="Google Shape;291;g3f8c30af3b2_0_264"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3696162" y="0"/>
-            <a:ext cx="14759245" cy="16205200"/>
+            <a:off x="2771775" y="0"/>
+            <a:ext cx="11068050" cy="12153900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="323" name="Google Shape;323;g2818eafae9a_0_295"/>
+          <p:cNvPr descr="preencoded.png" id="292" name="Google Shape;292;g3f8c30af3b2_0_264"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20322540" y="9271000"/>
-            <a:ext cx="3302413" cy="3378200"/>
+            <a:off x="15240000" y="6953250"/>
+            <a:ext cx="2476500" cy="2533650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="324" name="Google Shape;324;g2818eafae9a_0_295"/>
+          <p:cNvPr descr="preencoded.png" id="293" name="Google Shape;293;g3f8c30af3b2_0_264"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="482660" y="838200"/>
-            <a:ext cx="3810476" cy="3962400"/>
+            <a:off x="361950" y="628650"/>
+            <a:ext cx="2857500" cy="2971800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="294" name="Google Shape;294;g3f8c30af3b2_0_264"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="295" name="Google Shape;295;g3f8c30af3b2_0_264"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="296" name="Google Shape;296;g3f8c30af3b2_0_264"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="326" name="Google Shape;326;g2818eafae9a_0_295"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="327" name="Google Shape;327;g2818eafae9a_0_295"/>
+          <p:cNvPr descr="preencoded.png" id="297" name="Google Shape;297;g3f8c30af3b2_0_264"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1092337" y="685800"/>
-            <a:ext cx="12866708" cy="12547600"/>
+            <a:off x="819150" y="514350"/>
+            <a:ext cx="10163175" cy="9124950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="328" name="Google Shape;328;g2818eafae9a_0_295"/>
+          <p:cNvPr id="298" name="Google Shape;298;g3f8c30af3b2_0_264"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="1651000"/>
-            <a:ext cx="7566000" cy="1608600"/>
+            <a:off x="10906125" y="1238250"/>
+            <a:ext cx="5572200" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;g2818eafae9a_0_295"/>
+          <p:cNvPr id="299" name="Google Shape;299;g3f8c30af3b2_0_264"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="3543300"/>
-[...123 lines deleted...]
-            <a:ext cx="3501300" cy="2574000"/>
+            <a:off x="10906125" y="2657475"/>
+            <a:ext cx="2646000" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="300" name="Google Shape;300;g3f8c30af3b2_0_264"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10906125" y="4410075"/>
+            <a:ext cx="5974200" cy="1011525"/>
+            <a:chOff x="10906125" y="4410075"/>
+            <a:chExt cx="5974200" cy="1011525"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="301" name="Google Shape;301;g3f8c30af3b2_0_264"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="4410075"/>
+              <a:ext cx="5974200" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="302" name="Google Shape;302;g3f8c30af3b2_0_264"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="4914900"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="333" name="Google Shape;333;g2818eafae9a_0_295"/>
+          <p:cNvPr id="303" name="Google Shape;303;g3f8c30af3b2_0_264"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14543318" y="5880100"/>
-[...249 lines deleted...]
-            <a:ext cx="3463200" cy="2574000"/>
+            <a:off x="10906125" y="5772150"/>
+            <a:ext cx="2617500" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="304" name="Google Shape;304;g3f8c30af3b2_0_264"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14543318" y="10033000"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:off x="10906125" y="7524750"/>
+            <a:ext cx="5974200" cy="1011525"/>
+            <a:chOff x="10906125" y="7524750"/>
+            <a:chExt cx="5974200" cy="1011525"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="305" name="Google Shape;305;g3f8c30af3b2_0_264"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="7524750"/>
+              <a:ext cx="5974200" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="306" name="Google Shape;306;g3f8c30af3b2_0_264"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10906125" y="8029575"/>
+              <a:ext cx="5966400" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="346" name="Shape 346"/>
+        <p:cNvPr id="311" name="Shape 311"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="347" name="Google Shape;347;g2818eafae9a_0_319"/>
+          <p:cNvPr descr="preencoded.png" id="312" name="Google Shape;312;g3f8c30af3b2_0_284"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-449447" y="3568452"/>
-            <a:ext cx="8925645" cy="13735150"/>
+            <a:off x="-337043" y="2676340"/>
+            <a:ext cx="6693397" cy="10301354"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="348" name="Google Shape;348;g2818eafae9a_0_319"/>
+          <p:cNvPr descr="preencoded.png" id="313" name="Google Shape;313;g3f8c30af3b2_0_284"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12680248" cy="13212466"/>
+          <a:xfrm rot="-900000">
+            <a:off x="9676402" y="107205"/>
+            <a:ext cx="9515474" cy="10077449"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="349" name="Google Shape;349;g2818eafae9a_0_319"/>
+          <p:cNvPr descr="preencoded.png" id="314" name="Google Shape;314;g3f8c30af3b2_0_284"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19268308" y="9626600"/>
-            <a:ext cx="4369346" cy="4089400"/>
+            <a:off x="14449425" y="7219950"/>
+            <a:ext cx="3276600" cy="3067050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="350" name="Google Shape;350;g2818eafae9a_0_319"/>
+          <p:cNvPr descr="preencoded.png" id="315" name="Google Shape;315;g3f8c30af3b2_0_284"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="495362" y="825500"/>
-            <a:ext cx="3518340" cy="3390900"/>
+            <a:off x="371475" y="619125"/>
+            <a:ext cx="2638425" cy="2543175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="316" name="Google Shape;316;g3f8c30af3b2_0_284"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="317" name="Google Shape;317;g3f8c30af3b2_0_284"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="318" name="Google Shape;318;g3f8c30af3b2_0_284"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="319" name="Google Shape;319;g3f8c30af3b2_0_284"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6958965" y="2552700"/>
+            <a:ext cx="11942400" cy="5012175"/>
+            <a:chOff x="6958965" y="2552700"/>
+            <a:chExt cx="11942400" cy="5012175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="320" name="Google Shape;320;g3f8c30af3b2_0_284"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6958965" y="2552700"/>
+              <a:ext cx="11942400" cy="4013700"/>
+              <a:chOff x="6958965" y="2552700"/>
+              <a:chExt cx="11942400" cy="4013700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="321" name="Google Shape;321;g3f8c30af3b2_0_284"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="8339137" y="2552700"/>
+                <a:ext cx="9182100" cy="3657600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="272727"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Sedgwick Ave Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sedgwick Ave Display"/>
+                    <a:ea typeface="Sedgwick Ave Display"/>
+                    <a:cs typeface="Sedgwick Ave Display"/>
+                    <a:sym typeface="Sedgwick Ave Display"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="322" name="Google Shape;322;g3f8c30af3b2_0_284"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6958965" y="5562600"/>
+                <a:ext cx="11942400" cy="1003800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="323" name="Google Shape;323;g3f8c30af3b2_0_284"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9423083" y="6657975"/>
+              <a:ext cx="7014300" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="352" name="Google Shape;352;g2818eafae9a_0_319"/>
+          <p:cNvPr descr="preencoded.png" id="324" name="Google Shape;324;g3f8c30af3b2_0_284"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId7">
+          <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="828675" y="1495425"/>
+            <a:ext cx="7705725" cy="7296150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...269 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="362" name="Shape 362"/>
+        <p:cNvPr id="329" name="Shape 329"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="363" name="Google Shape;363;g2818eafae9a_0_334"/>
+          <p:cNvPr descr="preencoded.png" id="330" name="Google Shape;330;g3f8c30af3b2_0_301"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="17020127" cy="14859000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1409700" y="-428625"/>
+            <a:ext cx="12763500" cy="11144250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="364" name="Google Shape;364;g2818eafae9a_0_334"/>
+          <p:cNvPr descr="preencoded.png" id="331" name="Google Shape;331;g3f8c30af3b2_0_301"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="812902" y="520700"/>
-            <a:ext cx="3378622" cy="3276600"/>
+            <a:off x="609600" y="390525"/>
+            <a:ext cx="2533650" cy="2457450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="365" name="Google Shape;365;g2818eafae9a_0_334"/>
+          <p:cNvPr descr="preencoded.png" id="332" name="Google Shape;332;g3f8c30af3b2_0_301"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3991592" cy="5638800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="14830425" y="5143500"/>
+            <a:ext cx="2993320" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="333" name="Google Shape;333;g3f8c30af3b2_0_301"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="334" name="Google Shape;334;g3f8c30af3b2_0_301"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="335" name="Google Shape;335;g3f8c30af3b2_0_301"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="366" name="Google Shape;366;g2818eafae9a_0_334"/>
+          <p:cNvPr id="336" name="Google Shape;336;g3f8c30af3b2_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="7502400" cy="2574000"/>
+            <a:off x="2886075" y="2447925"/>
+            <a:ext cx="5646300" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="371" name="Google Shape;371;g2818eafae9a_0_334"/>
+          <p:cNvPr id="337" name="Google Shape;337;g3f8c30af3b2_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="5295900"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="669000"/>
+            <a:off x="2512695" y="3971925"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="373" name="Google Shape;373;g2818eafae9a_0_334"/>
+          <p:cNvPr id="338" name="Google Shape;338;g3f8c30af3b2_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="7705500" cy="2574000"/>
+            <a:off x="2809875" y="5238750"/>
+            <a:ext cx="5798700" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="376" name="Google Shape;376;g2818eafae9a_0_334"/>
+          <p:cNvPr id="339" name="Google Shape;339;g3f8c30af3b2_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="9017000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="669000"/>
+            <a:off x="2512695" y="6762750"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="378" name="Google Shape;378;g2818eafae9a_0_334"/>
+          <p:cNvPr id="340" name="Google Shape;340;g3f8c30af3b2_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="3263900"/>
-[...82 lines deleted...]
-            <a:ext cx="3438000" cy="2574000"/>
+            <a:off x="12030075" y="2447925"/>
+            <a:ext cx="2598300" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="381" name="Google Shape;381;g2818eafae9a_0_334"/>
+          <p:cNvPr id="341" name="Google Shape;341;g3f8c30af3b2_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="5295900"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="669000"/>
+            <a:off x="10132695" y="3971925"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="383" name="Google Shape;383;g2818eafae9a_0_334"/>
+          <p:cNvPr id="342" name="Google Shape;342;g3f8c30af3b2_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="5952900" cy="2574000"/>
+            <a:off x="11087100" y="5238750"/>
+            <a:ext cx="4484400" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>323 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="386" name="Google Shape;386;g2818eafae9a_0_334"/>
+          <p:cNvPr id="343" name="Google Shape;343;g3f8c30af3b2_0_301"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="9017000"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="669000"/>
+            <a:off x="10132695" y="6762750"/>
+            <a:ext cx="5966400" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="392" name="Shape 392"/>
+        <p:cNvPr id="348" name="Shape 348"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="393" name="Google Shape;393;g2818eafae9a_0_363"/>
+          <p:cNvPr descr="preencoded.png" id="349" name="Google Shape;349;g3f8c30af3b2_0_319"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3696162" y="0"/>
-            <a:ext cx="14759245" cy="16205200"/>
+            <a:off x="2771775" y="0"/>
+            <a:ext cx="11068050" cy="12153900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="394" name="Google Shape;394;g2818eafae9a_0_363"/>
+          <p:cNvPr descr="preencoded.png" id="350" name="Google Shape;350;g3f8c30af3b2_0_319"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20322540" y="9271000"/>
-            <a:ext cx="3302413" cy="3378200"/>
+            <a:off x="15240000" y="6953250"/>
+            <a:ext cx="2476500" cy="2533650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="395" name="Google Shape;395;g2818eafae9a_0_363"/>
+          <p:cNvPr descr="preencoded.png" id="351" name="Google Shape;351;g3f8c30af3b2_0_319"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="482660" y="838200"/>
-            <a:ext cx="3810476" cy="3962400"/>
+            <a:off x="361950" y="628650"/>
+            <a:ext cx="2857500" cy="2971800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="352" name="Google Shape;352;g3f8c30af3b2_0_319"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="353" name="Google Shape;353;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="396" name="Google Shape;396;g2818eafae9a_0_363"/>
+          <p:cNvPr id="355" name="Google Shape;355;g3f8c30af3b2_0_319"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1608600"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915200" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="356" name="Google Shape;356;g3f8c30af3b2_0_319"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="357" name="Google Shape;357;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="358" name="Google Shape;358;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="359" name="Google Shape;359;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="360" name="Google Shape;360;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="361" name="Google Shape;361;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="362" name="Google Shape;362;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="363" name="Google Shape;363;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="365" name="Google Shape;365;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="366" name="Google Shape;366;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="367" name="Google Shape;367;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="368" name="Google Shape;368;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="369" name="Google Shape;369;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="370" name="Google Shape;370;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="371" name="Google Shape;371;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="372" name="Google Shape;372;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="373" name="Google Shape;373;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="374" name="Google Shape;374;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="375" name="Google Shape;375;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="376" name="Google Shape;376;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="377" name="Google Shape;377;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="378" name="Google Shape;378;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="379" name="Google Shape;379;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="380" name="Google Shape;380;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="381" name="Google Shape;381;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="382" name="Google Shape;382;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="383" name="Google Shape;383;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="384" name="Google Shape;384;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="385" name="Google Shape;385;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="386" name="Google Shape;386;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="387" name="Google Shape;387;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="388" name="Google Shape;388;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="389" name="Google Shape;389;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="390" name="Google Shape;390;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="391" name="Google Shape;391;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="392" name="Google Shape;392;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="393" name="Google Shape;393;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="394" name="Google Shape;394;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="395" name="Google Shape;395;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="396" name="Google Shape;396;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="397" name="Google Shape;397;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="398" name="Google Shape;398;g3f8c30af3b2_0_319"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="399" name="Google Shape;399;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="400" name="Google Shape;400;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="401" name="Google Shape;401;g3f8c30af3b2_0_319"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId17">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="402" name="Google Shape;402;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12206288" y="4748213"/>
+              <a:ext cx="1541100" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="273F5F"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="403" name="Google Shape;403;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12558713" y="5319713"/>
+              <a:ext cx="783000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="404" name="Google Shape;404;g3f8c30af3b2_0_319"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1554600"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1554600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="405" name="Google Shape;405;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="273F5F"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="406" name="Google Shape;406;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8534400"/>
+              <a:ext cx="5966400" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="407" name="Google Shape;407;g3f8c30af3b2_0_319"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1554600"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1554600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="408" name="Google Shape;408;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="273F5F"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="409" name="Google Shape;409;g3f8c30af3b2_0_319"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8534400"/>
+              <a:ext cx="5966400" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="273F5F"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="460" name="Shape 460"/>
+        <p:cNvPr id="414" name="Shape 414"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="461" name="Google Shape;461;g2818eafae9a_0_430"/>
+          <p:cNvPr descr="preencoded.png" id="415" name="Google Shape;415;g3f8c30af3b2_0_384"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11190099" y="-1066800"/>
-            <a:ext cx="14949768" cy="17640300"/>
+            <a:off x="8391525" y="-800100"/>
+            <a:ext cx="11210925" cy="13230225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="462" name="Google Shape;462;g2818eafae9a_0_430"/>
+          <p:cNvPr descr="preencoded.png" id="416" name="Google Shape;416;g3f8c30af3b2_0_384"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5893537" y="3822700"/>
-            <a:ext cx="11793411" cy="13832582"/>
+            <a:off x="-4419600" y="2867025"/>
+            <a:ext cx="8843955" cy="10374427"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="463" name="Google Shape;463;g2818eafae9a_0_430"/>
+          <p:cNvPr descr="preencoded.png" id="417" name="Google Shape;417;g3f8c30af3b2_0_384"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21618102" y="584200"/>
-            <a:ext cx="1917940" cy="1905000"/>
+            <a:off x="16211550" y="438150"/>
+            <a:ext cx="1438275" cy="1428750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="464" name="Google Shape;464;g2818eafae9a_0_430"/>
+          <p:cNvPr descr="preencoded.png" id="418" name="Google Shape;418;g3f8c30af3b2_0_384"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="622378" y="9499600"/>
-            <a:ext cx="3696162" cy="3619500"/>
+            <a:off x="466725" y="7124700"/>
+            <a:ext cx="2771775" cy="2714625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="419" name="Google Shape;419;g3f8c30af3b2_0_384"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="420" name="Google Shape;420;g3f8c30af3b2_0_384"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="421" name="Google Shape;421;g3f8c30af3b2_0_384"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="422" name="Google Shape;422;g3f8c30af3b2_0_384"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="5153025"/>
+            <a:ext cx="6644700" cy="1630800"/>
+            <a:chOff x="10086975" y="5153025"/>
+            <a:chExt cx="6644700" cy="1630800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="423" name="Google Shape;423;g3f8c30af3b2_0_384"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5153025"/>
+              <a:ext cx="6644700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="424" name="Google Shape;424;g3f8c30af3b2_0_384"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5876925"/>
+              <a:ext cx="6614100" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="466" name="Google Shape;466;g2818eafae9a_0_430"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="471" name="Google Shape;471;g2818eafae9a_0_430"/>
+          <p:cNvPr descr="preencoded.png" id="425" name="Google Shape;425;g3f8c30af3b2_0_384"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="3251200"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="472" name="Google Shape;472;g2818eafae9a_0_430"/>
+          <p:cNvPr descr="preencoded.png" id="426" name="Google Shape;426;g3f8c30af3b2_0_384"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="473" name="Google Shape;473;g2818eafae9a_0_430"/>
+          <p:cNvPr id="427" name="Google Shape;427;g3f8c30af3b2_0_384"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13374772" y="4737100"/>
-            <a:ext cx="10690500" cy="1608600"/>
+            <a:off x="10029825" y="3552825"/>
+            <a:ext cx="7915200" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="478" name="Shape 478"/>
+        <p:cNvPr id="432" name="Shape 432"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="479" name="Google Shape;479;g2818eafae9a_0_447"/>
+          <p:cNvPr descr="preencoded.png" id="433" name="Google Shape;433;g3f8c30af3b2_0_401"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="17020127" cy="14859000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1409700" y="-428625"/>
+            <a:ext cx="12763500" cy="11144250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="480" name="Google Shape;480;g2818eafae9a_0_447"/>
+          <p:cNvPr descr="preencoded.png" id="434" name="Google Shape;434;g3f8c30af3b2_0_401"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="812902" y="520700"/>
-            <a:ext cx="3378622" cy="3276600"/>
+            <a:off x="609600" y="390525"/>
+            <a:ext cx="2533650" cy="2457450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="481" name="Google Shape;481;g2818eafae9a_0_447"/>
+          <p:cNvPr descr="preencoded.png" id="435" name="Google Shape;435;g3f8c30af3b2_0_401"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3991592" cy="5638800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="14830425" y="5143500"/>
+            <a:ext cx="2993320" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="436" name="Google Shape;436;g3f8c30af3b2_0_401"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="437" name="Google Shape;437;g3f8c30af3b2_0_401"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="438" name="Google Shape;438;g3f8c30af3b2_0_401"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="439" name="Google Shape;439;g3f8c30af3b2_0_401"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3114675"/>
+            <a:ext cx="6644700" cy="1630800"/>
+            <a:chOff x="2209800" y="3114675"/>
+            <a:chExt cx="6644700" cy="1630800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="440" name="Google Shape;440;g3f8c30af3b2_0_401"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3114675"/>
+              <a:ext cx="6644700" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="441" name="Google Shape;441;g3f8c30af3b2_0_401"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3838575"/>
+              <a:ext cx="6614100" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="482" name="Google Shape;482;g2818eafae9a_0_447"/>
+          <p:cNvPr id="442" name="Google Shape;442;g3f8c30af3b2_0_401"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="965100"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776100" cy="2716500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...2 lines deleted...]
-                <a:sym typeface="Sedgwick Ave Display"/>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="487" name="Google Shape;487;g2818eafae9a_0_447"/>
+          <p:cNvPr id="443" name="Google Shape;443;g3f8c30af3b2_0_401"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="5118100"/>
-[...274 lines deleted...]
-            <a:ext cx="12900600" cy="1608600"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572700" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="490" name="Google Shape;490;g2818eafae9a_0_447"/>
+          <p:cNvPr descr="preencoded.png" id="444" name="Google Shape;444;g3f8c30af3b2_0_401"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="491" name="Google Shape;491;g2818eafae9a_0_447"/>
+          <p:cNvPr descr="preencoded.png" id="445" name="Google Shape;445;g3f8c30af3b2_0_401"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="496" name="Shape 496"/>
+        <p:cNvPr id="450" name="Shape 450"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="497" name="Google Shape;497;g2818eafae9a_0_464"/>
+          <p:cNvPr descr="preencoded.png" id="451" name="Google Shape;451;g3f8c30af3b2_0_418"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3696162" y="0"/>
-            <a:ext cx="14759245" cy="16205200"/>
+            <a:off x="2771775" y="0"/>
+            <a:ext cx="11068050" cy="12153900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="498" name="Google Shape;498;g2818eafae9a_0_464"/>
+          <p:cNvPr descr="preencoded.png" id="452" name="Google Shape;452;g3f8c30af3b2_0_418"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20322540" y="9271000"/>
-            <a:ext cx="3302413" cy="3378200"/>
+            <a:off x="15240000" y="6953250"/>
+            <a:ext cx="2476500" cy="2533650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="499" name="Google Shape;499;g2818eafae9a_0_464"/>
+          <p:cNvPr descr="preencoded.png" id="453" name="Google Shape;453;g3f8c30af3b2_0_418"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="482660" y="838200"/>
-            <a:ext cx="3810476" cy="3962400"/>
+            <a:off x="361950" y="628650"/>
+            <a:ext cx="2857500" cy="2971800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="454" name="Google Shape;454;g3f8c30af3b2_0_418"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="455" name="Google Shape;455;g3f8c30af3b2_0_418"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="456" name="Google Shape;456;g3f8c30af3b2_0_418"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="457" name="Google Shape;457;g3f8c30af3b2_0_418"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12658725" y="3019425"/>
+            <a:ext cx="4377600" cy="2030700"/>
+            <a:chOff x="12658725" y="3019425"/>
+            <a:chExt cx="4377600" cy="2030700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="458" name="Google Shape;458;g3f8c30af3b2_0_418"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12658725" y="3019425"/>
+              <a:ext cx="4377600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="459" name="Google Shape;459;g3f8c30af3b2_0_418"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12658725" y="3743325"/>
+              <a:ext cx="4347300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="500" name="Google Shape;500;g2818eafae9a_0_464"/>
+          <p:cNvPr id="460" name="Google Shape;460;g3f8c30af3b2_0_418"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...276 lines deleted...]
-            <a:ext cx="7007100" cy="5418600"/>
+            <a:off x="619125" y="3048000"/>
+            <a:ext cx="5153100" cy="4076700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="507" name="Google Shape;507;g2818eafae9a_0_464"/>
+          <p:cNvPr id="461" name="Google Shape;461;g3f8c30af3b2_0_418"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16766096" y="7734300"/>
-            <a:ext cx="6994200" cy="5012400"/>
+            <a:off x="12573000" y="5800725"/>
+            <a:ext cx="5204400" cy="3764400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Uncover treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="462" name="Google Shape;462;g3f8c30af3b2_0_418"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-[...37 lines deleted...]
-      </p:pic>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="463" name="Google Shape;463;g3f8c30af3b2_0_418"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="464" name="Google Shape;464;g3f8c30af3b2_0_418"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="514" name="Shape 514"/>
+        <p:cNvPr id="469" name="Shape 469"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="515" name="Google Shape;515;g2818eafae9a_0_481"/>
+          <p:cNvPr descr="preencoded.png" id="470" name="Google Shape;470;g3f8c30af3b2_0_436"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="471" name="Google Shape;471;g3f8c30af3b2_0_436"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="472" name="Google Shape;472;g3f8c30af3b2_0_436"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="473" name="Google Shape;473;g3f8c30af3b2_0_436"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="516" name="Google Shape;516;g2818eafae9a_0_481"/>
+          <p:cNvPr id="474" name="Google Shape;474;g3f8c30af3b2_0_436"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="1608600"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FFFFFF"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="26" name="Shape 26"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="27" name="Google Shape;27;g2818eafae9a_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="27" name="Google Shape;27;g3f8c30af3b2_0_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-449447" y="3568458"/>
-            <a:ext cx="8925645" cy="13735137"/>
+            <a:off x="-337043" y="2676344"/>
+            <a:ext cx="6693397" cy="10301354"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="28" name="Google Shape;28;g2818eafae9a_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="28" name="Google Shape;28;g3f8c30af3b2_0_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12680248" cy="13212468"/>
+          <a:xfrm rot="-900000">
+            <a:off x="9676402" y="107202"/>
+            <a:ext cx="9515474" cy="10077449"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="29" name="Google Shape;29;g2818eafae9a_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="29" name="Google Shape;29;g3f8c30af3b2_0_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19268308" y="9626600"/>
-            <a:ext cx="4369346" cy="4089400"/>
+            <a:off x="14449425" y="7219950"/>
+            <a:ext cx="3276600" cy="3067050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="30" name="Google Shape;30;g2818eafae9a_0_10"/>
+          <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;g3f8c30af3b2_0_10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="495362" y="825500"/>
-            <a:ext cx="3518340" cy="3390900"/>
+            <a:off x="371475" y="619125"/>
+            <a:ext cx="2638425" cy="2543175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;g3f8c30af3b2_0_10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;g3f8c30af3b2_0_10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Google Shape;33;g3f8c30af3b2_0_10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;g2818eafae9a_0_10"/>
+          <p:cNvPr id="34" name="Google Shape;34;g3f8c30af3b2_0_10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="2574000"/>
+            <a:off x="2158365" y="3295650"/>
+            <a:ext cx="4408200" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;g2818eafae9a_0_10"/>
+          <p:cNvPr id="35" name="Google Shape;35;g3f8c30af3b2_0_10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5000192" y="6921500"/>
-            <a:ext cx="14399400" cy="2269200"/>
+            <a:off x="1207770" y="5191125"/>
+            <a:ext cx="5537700" cy="2907000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;g3f8c30af3b2_0_10"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8534400" y="1600200"/>
+            <a:ext cx="8267700" cy="7781925"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="523" name="Shape 523"/>
+        <p:cNvPr id="479" name="Shape 479"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="524" name="Google Shape;524;g2818eafae9a_0_489"/>
+          <p:cNvPr descr="preencoded.png" id="480" name="Google Shape;480;g3f8c30af3b2_0_445"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11190099" y="-1066800"/>
-            <a:ext cx="14949768" cy="17640300"/>
+            <a:off x="8391525" y="-800100"/>
+            <a:ext cx="11210925" cy="13230225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="525" name="Google Shape;525;g2818eafae9a_0_489"/>
+          <p:cNvPr descr="preencoded.png" id="481" name="Google Shape;481;g3f8c30af3b2_0_445"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5893537" y="3822700"/>
-            <a:ext cx="11793411" cy="13832582"/>
+            <a:off x="-4419600" y="2867025"/>
+            <a:ext cx="8843955" cy="10374427"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="526" name="Google Shape;526;g2818eafae9a_0_489"/>
+          <p:cNvPr descr="preencoded.png" id="482" name="Google Shape;482;g3f8c30af3b2_0_445"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21618102" y="584200"/>
-            <a:ext cx="1917940" cy="1905000"/>
+            <a:off x="16211550" y="438150"/>
+            <a:ext cx="1438275" cy="1428750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="527" name="Google Shape;527;g2818eafae9a_0_489"/>
+          <p:cNvPr descr="preencoded.png" id="483" name="Google Shape;483;g3f8c30af3b2_0_445"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="622378" y="9499600"/>
-            <a:ext cx="3696162" cy="3619500"/>
+            <a:off x="466725" y="7124700"/>
+            <a:ext cx="2771775" cy="2714625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="484" name="Google Shape;484;g3f8c30af3b2_0_445"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="485" name="Google Shape;485;g3f8c30af3b2_0_445"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="486" name="Google Shape;486;g3f8c30af3b2_0_445"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="529" name="Google Shape;529;g2818eafae9a_0_489"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="530" name="Google Shape;530;g2818eafae9a_0_489"/>
+          <p:cNvPr descr="preencoded.png" id="487" name="Google Shape;487;g3f8c30af3b2_0_445"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1079635" y="698500"/>
-            <a:ext cx="6566721" cy="5473700"/>
+            <a:off x="809625" y="523875"/>
+            <a:ext cx="4924425" cy="4105275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="531" name="Google Shape;531;g2818eafae9a_0_489"/>
+          <p:cNvPr descr="preencoded.png" id="488" name="Google Shape;488;g3f8c30af3b2_0_445"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15991299" y="6756400"/>
-            <a:ext cx="6566721" cy="5473700"/>
+            <a:off x="11991975" y="5067300"/>
+            <a:ext cx="4924425" cy="4105275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="532" name="Google Shape;532;g2818eafae9a_0_489"/>
+          <p:cNvPr id="489" name="Google Shape;489;g3f8c30af3b2_0_445"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8675184" y="2171700"/>
-[...82 lines deleted...]
-            <a:ext cx="1520100" cy="2574000"/>
+            <a:off x="6505575" y="1790700"/>
+            <a:ext cx="1160100" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="490" name="Google Shape;490;g3f8c30af3b2_0_445"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7391400" y="1628775"/>
+            <a:ext cx="4158600" cy="1954500"/>
+            <a:chOff x="7391400" y="1628775"/>
+            <a:chExt cx="4158600" cy="1954500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="491" name="Google Shape;491;g3f8c30af3b2_0_445"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7391400" y="1628775"/>
+              <a:ext cx="4158600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="492" name="Google Shape;492;g3f8c30af3b2_0_445"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7391400" y="2276475"/>
+              <a:ext cx="4128000" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="535" name="Google Shape;535;g2818eafae9a_0_489"/>
+          <p:cNvPr id="493" name="Google Shape;493;g3f8c30af3b2_0_445"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9856432" y="2171700"/>
-[...249 lines deleted...]
-            <a:ext cx="1520100" cy="2574000"/>
+            <a:off x="809625" y="6334125"/>
+            <a:ext cx="1160100" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="494" name="Google Shape;494;g3f8c30af3b2_0_445"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1695450" y="5972175"/>
+            <a:ext cx="4158600" cy="2354700"/>
+            <a:chOff x="1695450" y="5972175"/>
+            <a:chExt cx="4158600" cy="2354700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="495" name="Google Shape;495;g3f8c30af3b2_0_445"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1695450" y="5972175"/>
+              <a:ext cx="4158600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="496" name="Google Shape;496;g3f8c30af3b2_0_445"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1695450" y="6619875"/>
+              <a:ext cx="4128000" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="541" name="Google Shape;541;g2818eafae9a_0_489"/>
+          <p:cNvPr id="497" name="Google Shape;497;g3f8c30af3b2_0_445"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2260883" y="7962900"/>
-[...249 lines deleted...]
-            <a:ext cx="1405500" cy="2574000"/>
+            <a:off x="6438900" y="6334125"/>
+            <a:ext cx="1074300" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="498" name="Google Shape;498;g3f8c30af3b2_0_445"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7239000" y="5972175"/>
+            <a:ext cx="4244400" cy="2354700"/>
+            <a:chOff x="7239000" y="5972175"/>
+            <a:chExt cx="4244400" cy="2354700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="499" name="Google Shape;499;g3f8c30af3b2_0_445"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7239000" y="5972175"/>
+              <a:ext cx="4244400" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;g3f8c30af3b2_0_445"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7239000" y="6619875"/>
+              <a:ext cx="4213800" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="547" name="Google Shape;547;g2818eafae9a_0_489"/>
+          <p:cNvPr id="501" name="Google Shape;501;g3f8c30af3b2_0_445"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9653206" y="7962900"/>
-[...249 lines deleted...]
-            <a:ext cx="1520100" cy="2574000"/>
+            <a:off x="12134850" y="1790700"/>
+            <a:ext cx="1160100" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="502" name="Google Shape;502;g3f8c30af3b2_0_445"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="17363070" y="2171700"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="13020675" y="1628775"/>
+            <a:ext cx="4158600" cy="1954500"/>
+            <a:chOff x="13020675" y="1628775"/>
+            <a:chExt cx="4158600" cy="1954500"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="503" name="Google Shape;503;g3f8c30af3b2_0_445"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13020675" y="1628775"/>
+              <a:ext cx="4158600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="504" name="Google Shape;504;g3f8c30af3b2_0_445"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13020675" y="2276475"/>
+              <a:ext cx="4128000" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="560" name="Shape 560"/>
+        <p:cNvPr id="509" name="Shape 509"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="561" name="Google Shape;561;g2818eafae9a_0_525"/>
+          <p:cNvPr descr="preencoded.png" id="510" name="Google Shape;510;g3f8c30af3b2_0_474"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="17020127" cy="14859000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1409700" y="-428625"/>
+            <a:ext cx="12763500" cy="11144250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="562" name="Google Shape;562;g2818eafae9a_0_525"/>
+          <p:cNvPr descr="preencoded.png" id="511" name="Google Shape;511;g3f8c30af3b2_0_474"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="812902" y="520700"/>
-            <a:ext cx="3378622" cy="3276600"/>
+            <a:off x="609600" y="390525"/>
+            <a:ext cx="2533650" cy="2457450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="563" name="Google Shape;563;g2818eafae9a_0_525"/>
+          <p:cNvPr descr="preencoded.png" id="512" name="Google Shape;512;g3f8c30af3b2_0_474"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3991592" cy="5638800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="14830425" y="5143500"/>
+            <a:ext cx="2993320" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="513" name="Google Shape;513;g3f8c30af3b2_0_474"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="514" name="Google Shape;514;g3f8c30af3b2_0_474"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="515" name="Google Shape;515;g3f8c30af3b2_0_474"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="565" name="Google Shape;565;g2818eafae9a_0_525"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="566" name="Google Shape;566;g2818eafae9a_0_525"/>
+          <p:cNvPr descr="preencoded.png" id="516" name="Google Shape;516;g3f8c30af3b2_0_474"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8522765" y="3810000"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="6391275" y="2857500"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="567" name="Google Shape;567;g2818eafae9a_0_525"/>
+          <p:cNvPr id="517" name="Google Shape;517;g3f8c30af3b2_0_474"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5012893" y="1104900"/>
-            <a:ext cx="14348700" cy="1608600"/>
+            <a:off x="3810000" y="828675"/>
+            <a:ext cx="10658400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="518" name="Google Shape;518;g3f8c30af3b2_0_474"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3429000"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="1285875" y="2571750"/>
+            <a:ext cx="5292000" cy="1554600"/>
+            <a:chOff x="1285875" y="2571750"/>
+            <a:chExt cx="5292000" cy="1554600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="519" name="Google Shape;519;g3f8c30af3b2_0_474"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="2571750"/>
+              <a:ext cx="5292000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="520" name="Google Shape;520;g3f8c30af3b2_0_474"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="3219450"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="521" name="Google Shape;521;g3f8c30af3b2_0_474"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3429000"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="1285875" y="4943475"/>
+            <a:ext cx="5292000" cy="1554600"/>
+            <a:chOff x="1285875" y="4943475"/>
+            <a:chExt cx="5292000" cy="1554600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="522" name="Google Shape;522;g3f8c30af3b2_0_474"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="4943475"/>
+              <a:ext cx="5292000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="523" name="Google Shape;523;g3f8c30af3b2_0_474"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="5591175"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="524" name="Google Shape;524;g3f8c30af3b2_0_474"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="3429000"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="1285875" y="7315200"/>
+            <a:ext cx="5292000" cy="1554600"/>
+            <a:chOff x="1285875" y="7315200"/>
+            <a:chExt cx="5292000" cy="1554600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="525" name="Google Shape;525;g3f8c30af3b2_0_474"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="7315200"/>
+              <a:ext cx="5292000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="526" name="Google Shape;526;g3f8c30af3b2_0_474"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="7962900"/>
+              <a:ext cx="5261700" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="584" name="Shape 584"/>
+        <p:cNvPr id="531" name="Shape 531"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="585" name="Google Shape;585;g2818eafae9a_0_548"/>
+          <p:cNvPr descr="preencoded.png" id="532" name="Google Shape;532;g3f8c30af3b2_0_495"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3696162" y="0"/>
-            <a:ext cx="14759245" cy="16205200"/>
+            <a:off x="2771775" y="0"/>
+            <a:ext cx="11068050" cy="12153900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="586" name="Google Shape;586;g2818eafae9a_0_548"/>
+          <p:cNvPr descr="preencoded.png" id="533" name="Google Shape;533;g3f8c30af3b2_0_495"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20322540" y="9271000"/>
-            <a:ext cx="3302413" cy="3378200"/>
+            <a:off x="15240000" y="6953250"/>
+            <a:ext cx="2476500" cy="2533650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="587" name="Google Shape;587;g2818eafae9a_0_548"/>
+          <p:cNvPr descr="preencoded.png" id="534" name="Google Shape;534;g3f8c30af3b2_0_495"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="482660" y="838200"/>
-            <a:ext cx="3810476" cy="3962400"/>
+            <a:off x="361950" y="628650"/>
+            <a:ext cx="2857500" cy="2971800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="535" name="Google Shape;535;g3f8c30af3b2_0_495"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="536" name="Google Shape;536;g3f8c30af3b2_0_495"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="537" name="Google Shape;537;g3f8c30af3b2_0_495"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="588" name="Google Shape;588;g2818eafae9a_0_548"/>
+          <p:cNvPr id="538" name="Google Shape;538;g3f8c30af3b2_0_495"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="12278100" cy="1608600"/>
+            <a:off x="4591050" y="828675"/>
+            <a:ext cx="9105900" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="539" name="Google Shape;539;g3f8c30af3b2_0_495"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="3289300"/>
-[...341 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:off x="-1" y="2466975"/>
+            <a:ext cx="18288000" cy="7250550"/>
+            <a:chOff x="-1" y="2466975"/>
+            <a:chExt cx="18288000" cy="7250550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="540" name="Google Shape;540;g3f8c30af3b2_0_495"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-1" y="5938838"/>
+              <a:ext cx="18288000" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="4D4D4D"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...1030 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="541" name="Google Shape;541;g3f8c30af3b2_0_495"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="933525" y="3762375"/>
+              <a:ext cx="142800" cy="2181331"/>
+              <a:chOff x="933525" y="3762375"/>
+              <a:chExt cx="142800" cy="2181331"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="542" name="Google Shape;542;g3f8c30af3b2_0_495"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="933525" y="3762375"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="543" name="Google Shape;543;g3f8c30af3b2_0_495"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="-4837" y="4924456"/>
+                <a:ext cx="2038500" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="544" name="Google Shape;544;g3f8c30af3b2_0_495"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9420300" y="2628900"/>
+              <a:ext cx="142800" cy="3314747"/>
+              <a:chOff x="9420300" y="2628900"/>
+              <a:chExt cx="142800" cy="3314747"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="545" name="Google Shape;545;g3f8c30af3b2_0_495"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="9420300" y="2628900"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="546" name="Google Shape;546;g3f8c30af3b2_0_495"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="5400000">
+                <a:off x="7915237" y="4357697"/>
+                <a:ext cx="3171900" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...17 lines deleted...]
-      </p:sp>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="547" name="Google Shape;547;g3f8c30af3b2_0_495"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5162550" y="5943551"/>
+              <a:ext cx="142800" cy="3771949"/>
+              <a:chOff x="5162550" y="5943551"/>
+              <a:chExt cx="142800" cy="3771949"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="548" name="Google Shape;548;g3f8c30af3b2_0_495"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="5162550" y="9572700"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="549" name="Google Shape;549;g3f8c30af3b2_0_495"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="3428963" y="7758101"/>
+                <a:ext cx="3629100" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="550" name="Google Shape;550;g3f8c30af3b2_0_495"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="13658850" y="5943568"/>
+              <a:ext cx="142800" cy="2286032"/>
+              <a:chOff x="13658850" y="5943568"/>
+              <a:chExt cx="142800" cy="2286032"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="551" name="Google Shape;551;g3f8c30af3b2_0_495"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="13658850" y="8086800"/>
+                <a:ext cx="142800" cy="142800"/>
+              </a:xfrm>
+              <a:prstGeom prst="ellipse">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="552" name="Google Shape;552;g3f8c30af3b2_0_495"/>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm rot="-5400000">
+                <a:off x="12668213" y="7015168"/>
+                <a:ext cx="2143200" cy="0"/>
+              </a:xfrm>
+              <a:prstGeom prst="straightConnector1">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln cap="flat" cmpd="sng" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:prstDash val="solid"/>
+                <a:round/>
+                <a:headEnd len="sm" w="sm" type="none"/>
+                <a:tailEnd len="sm" w="sm" type="none"/>
+              </a:ln>
+            </p:spPr>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="553" name="Google Shape;553;g3f8c30af3b2_0_495"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1304925" y="3581400"/>
+              <a:ext cx="3497700" cy="2192625"/>
+              <a:chOff x="1304925" y="3581400"/>
+              <a:chExt cx="3497700" cy="2192625"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="554" name="Google Shape;554;g3f8c30af3b2_0_495"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1304925" y="3581400"/>
+                <a:ext cx="3497700" cy="548700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Sedgwick Ave Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sedgwick Ave Display"/>
+                    <a:ea typeface="Sedgwick Ave Display"/>
+                    <a:cs typeface="Sedgwick Ave Display"/>
+                    <a:sym typeface="Sedgwick Ave Display"/>
+                  </a:rPr>
+                  <a:t>War</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="555" name="Google Shape;555;g3f8c30af3b2_0_495"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1304925" y="4162425"/>
+                <a:ext cx="3489900" cy="1611600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Eclipse</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Quest for artifact</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Volcano disaster</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="556" name="Google Shape;556;g3f8c30af3b2_0_495"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9801225" y="2466975"/>
+              <a:ext cx="3497700" cy="3392925"/>
+              <a:chOff x="9801225" y="2466975"/>
+              <a:chExt cx="3497700" cy="3392925"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="557" name="Google Shape;557;g3f8c30af3b2_0_495"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9801225" y="2466975"/>
+                <a:ext cx="3497700" cy="548700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Sedgwick Ave Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sedgwick Ave Display"/>
+                    <a:ea typeface="Sedgwick Ave Display"/>
+                    <a:cs typeface="Sedgwick Ave Display"/>
+                    <a:sym typeface="Sedgwick Ave Display"/>
+                  </a:rPr>
+                  <a:t>Transformation</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="558" name="Google Shape;558;g3f8c30af3b2_0_495"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9801225" y="3048000"/>
+                <a:ext cx="3489900" cy="2811900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Kingdoms clash in conflict.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Peasant discovers magical powers.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Plot to assassinate leader uncovered.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="559" name="Google Shape;559;g3f8c30af3b2_0_495"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="5562600" y="6324600"/>
+              <a:ext cx="3497700" cy="3392925"/>
+              <a:chOff x="5562600" y="6324600"/>
+              <a:chExt cx="3497700" cy="3392925"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="560" name="Google Shape;560;g3f8c30af3b2_0_495"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5562600" y="6324600"/>
+                <a:ext cx="3497700" cy="548700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Sedgwick Ave Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sedgwick Ave Display"/>
+                    <a:ea typeface="Sedgwick Ave Display"/>
+                    <a:cs typeface="Sedgwick Ave Display"/>
+                    <a:sym typeface="Sedgwick Ave Display"/>
+                  </a:rPr>
+                  <a:t>Rise</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="561" name="Google Shape;561;g3f8c30af3b2_0_495"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="5562600" y="6905625"/>
+                <a:ext cx="3489900" cy="2811900"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Humans acquire Crystal </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Shimmering City established</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>City expands, conquers neighbors.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="562" name="Google Shape;562;g3f8c30af3b2_0_495"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="14058900" y="6324600"/>
+              <a:ext cx="3497700" cy="2192625"/>
+              <a:chOff x="14058900" y="6324600"/>
+              <a:chExt cx="3497700" cy="2192625"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="563" name="Google Shape;563;g3f8c30af3b2_0_495"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14058900" y="6324600"/>
+                <a:ext cx="3497700" cy="548700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Sedgwick Ave Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sedgwick Ave Display"/>
+                    <a:ea typeface="Sedgwick Ave Display"/>
+                    <a:cs typeface="Sedgwick Ave Display"/>
+                    <a:sym typeface="Sedgwick Ave Display"/>
+                  </a:rPr>
+                  <a:t>Invasion</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="564" name="Google Shape;564;g3f8c30af3b2_0_495"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="14058900" y="6905625"/>
+                <a:ext cx="3489900" cy="1611600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Kingdom invaded</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Betrayal</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="1200"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buChar char="•"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>Hero's festival</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="565" name="Google Shape;565;g3f8c30af3b2_0_495"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="609675" y="6261750"/>
+              <a:ext cx="948600" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>2020</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="566" name="Google Shape;566;g3f8c30af3b2_0_495"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="9096450" y="6261750"/>
+              <a:ext cx="948600" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="567" name="Google Shape;567;g3f8c30af3b2_0_495"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="4838775" y="4813950"/>
+              <a:ext cx="948600" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>2021</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="568" name="Google Shape;568;g3f8c30af3b2_0_495"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="13335075" y="4813950"/>
+              <a:ext cx="948600" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="000000"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="622" name="Shape 622"/>
+        <p:cNvPr id="573" name="Shape 573"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="623" name="Google Shape;623;g2818eafae9a_0_585"/>
+          <p:cNvPr descr="preencoded.png" id="574" name="Google Shape;574;g3f8c30af3b2_0_536"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11190099" y="-1066800"/>
-            <a:ext cx="14949768" cy="17640300"/>
+            <a:off x="8391525" y="-800100"/>
+            <a:ext cx="11210925" cy="13230225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="624" name="Google Shape;624;g2818eafae9a_0_585"/>
+          <p:cNvPr descr="preencoded.png" id="575" name="Google Shape;575;g3f8c30af3b2_0_536"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5893537" y="3822700"/>
-            <a:ext cx="11793411" cy="13832582"/>
+            <a:off x="-4419600" y="2867025"/>
+            <a:ext cx="8843955" cy="10374427"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="625" name="Google Shape;625;g2818eafae9a_0_585"/>
+          <p:cNvPr descr="preencoded.png" id="576" name="Google Shape;576;g3f8c30af3b2_0_536"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21618102" y="584200"/>
-            <a:ext cx="1917940" cy="1905000"/>
+            <a:off x="16211550" y="438150"/>
+            <a:ext cx="1438275" cy="1428750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="626" name="Google Shape;626;g2818eafae9a_0_585"/>
+          <p:cNvPr descr="preencoded.png" id="577" name="Google Shape;577;g3f8c30af3b2_0_536"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="622378" y="9499600"/>
-            <a:ext cx="3696162" cy="3619500"/>
+            <a:off x="466725" y="7124700"/>
+            <a:ext cx="2771775" cy="2714625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="578" name="Google Shape;578;g3f8c30af3b2_0_536"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="579" name="Google Shape;579;g3f8c30af3b2_0_536"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="580" name="Google Shape;580;g3f8c30af3b2_0_536"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="627" name="Google Shape;627;g2818eafae9a_0_585"/>
+          <p:cNvPr id="581" name="Google Shape;581;g3f8c30af3b2_0_536"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="1608600"/>
+            <a:off x="7000875" y="533400"/>
+            <a:ext cx="4286400" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="582" name="Google Shape;582;g3f8c30af3b2_0_536"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="2984500"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="1868805" y="2238375"/>
+            <a:ext cx="4663500" cy="5916900"/>
+            <a:chOff x="1868805" y="2238375"/>
+            <a:chExt cx="4663500" cy="5916900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="583" name="Google Shape;583;g3f8c30af3b2_0_536"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1914525" y="2238375"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="584" name="Google Shape;584;g3f8c30af3b2_0_536"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1868805" y="6962775"/>
+              <a:ext cx="4663500" cy="1192500"/>
+              <a:chOff x="1868805" y="6962775"/>
+              <a:chExt cx="4663500" cy="1192500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="585" name="Google Shape;585;g3f8c30af3b2_0_536"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1868805" y="6962775"/>
+                <a:ext cx="4663500" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sedgwick Ave Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sedgwick Ave Display"/>
+                    <a:ea typeface="Sedgwick Ave Display"/>
+                    <a:cs typeface="Sedgwick Ave Display"/>
+                    <a:sym typeface="Sedgwick Ave Display"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="586" name="Google Shape;586;g3f8c30af3b2_0_536"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1884045" y="7648575"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="587" name="Google Shape;587;g3f8c30af3b2_0_536"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="2984500"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="7088505" y="4067175"/>
+            <a:ext cx="4663500" cy="5916900"/>
+            <a:chOff x="7088505" y="4067175"/>
+            <a:chExt cx="4663500" cy="5916900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="588" name="Google Shape;588;g3f8c30af3b2_0_536"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7134225" y="4067175"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="589" name="Google Shape;589;g3f8c30af3b2_0_536"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7088505" y="8791575"/>
+              <a:ext cx="4663500" cy="1192500"/>
+              <a:chOff x="7088505" y="8791575"/>
+              <a:chExt cx="4663500" cy="1192500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="590" name="Google Shape;590;g3f8c30af3b2_0_536"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7088505" y="8791575"/>
+                <a:ext cx="4663500" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sedgwick Ave Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sedgwick Ave Display"/>
+                    <a:ea typeface="Sedgwick Ave Display"/>
+                    <a:cs typeface="Sedgwick Ave Display"/>
+                    <a:sym typeface="Sedgwick Ave Display"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="591" name="Google Shape;591;g3f8c30af3b2_0_536"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7103745" y="9477375"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="592" name="Google Shape;592;g3f8c30af3b2_0_536"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2553019" y="9283700"/>
-[...750 lines deleted...]
-      </p:sp>
+            <a:off x="12308205" y="2238375"/>
+            <a:ext cx="4663500" cy="5916900"/>
+            <a:chOff x="12308205" y="2238375"/>
+            <a:chExt cx="4663500" cy="5916900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="593" name="Google Shape;593;g3f8c30af3b2_0_536"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="2238375"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="594" name="Google Shape;594;g3f8c30af3b2_0_536"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12308205" y="6962775"/>
+              <a:ext cx="4663500" cy="1192500"/>
+              <a:chOff x="12308205" y="6962775"/>
+              <a:chExt cx="4663500" cy="1192500"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="595" name="Google Shape;595;g3f8c30af3b2_0_536"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12308205" y="6962775"/>
+                <a:ext cx="4663500" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sedgwick Ave Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sedgwick Ave Display"/>
+                    <a:ea typeface="Sedgwick Ave Display"/>
+                    <a:cs typeface="Sedgwick Ave Display"/>
+                    <a:sym typeface="Sedgwick Ave Display"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="596" name="Google Shape;596;g3f8c30af3b2_0_536"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12323445" y="7648575"/>
+                <a:ext cx="4632900" cy="506700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="652" name="Shape 652"/>
+        <p:cNvPr id="601" name="Shape 601"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="653" name="Google Shape;653;g2818eafae9a_0_614"/>
+          <p:cNvPr descr="preencoded.png" id="602" name="Google Shape;602;g3f8c30af3b2_0_563"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="17020127" cy="14859000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1409700" y="-428625"/>
+            <a:ext cx="12763500" cy="11144250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="654" name="Google Shape;654;g2818eafae9a_0_614"/>
+          <p:cNvPr descr="preencoded.png" id="603" name="Google Shape;603;g3f8c30af3b2_0_563"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="812902" y="520700"/>
-            <a:ext cx="3378622" cy="3276600"/>
+            <a:off x="609600" y="390525"/>
+            <a:ext cx="2533650" cy="2457450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="655" name="Google Shape;655;g2818eafae9a_0_614"/>
+          <p:cNvPr descr="preencoded.png" id="604" name="Google Shape;604;g3f8c30af3b2_0_563"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3991592" cy="5638800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="14830425" y="5143500"/>
+            <a:ext cx="2993320" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="656" name="Google Shape;656;g2818eafae9a_0_614"/>
+          <p:cNvPr descr="preencoded.png" id="605" name="Google Shape;605;g3f8c30af3b2_0_563"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14149568" y="2908300"/>
-            <a:ext cx="9894537" cy="8737600"/>
+            <a:off x="10172700" y="1400175"/>
+            <a:ext cx="7858125" cy="8439150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="606" name="Google Shape;606;g3f8c30af3b2_0_563"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="607" name="Google Shape;607;g3f8c30af3b2_0_563"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="608" name="Google Shape;608;g3f8c30af3b2_0_563"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="658" name="Google Shape;658;g2818eafae9a_0_614"/>
-[...110 lines deleted...]
-          <p:cNvPr descr=" " id="661" name="Google Shape;661;g2818eafae9a_0_614"/>
+          <p:cNvPr descr="preencoded.png" id="609" name="Google Shape;609;g3f8c30af3b2_0_563"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1224630" y="2057400"/>
-            <a:ext cx="1157987" cy="1117600"/>
+            <a:off x="866774" y="1628775"/>
+            <a:ext cx="971552" cy="666750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="610" name="Google Shape;610;g3f8c30af3b2_0_563"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="757088" y="3181368"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="273F5F"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="662" name="Google Shape;662;g2818eafae9a_0_614"/>
+          <p:cNvPr descr="preencoded.png" id="611" name="Google Shape;611;g3f8c30af3b2_0_563"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1765521" y="3429000"/>
-            <a:ext cx="38105" cy="1625600"/>
+            <a:off x="790572" y="3914775"/>
+            <a:ext cx="1123956" cy="971550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="612" name="Google Shape;612;g3f8c30af3b2_0_563"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...6 lines deleted...]
-            </a:avLst>
+          <a:xfrm rot="-5400000">
+            <a:off x="757088" y="5619768"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="273F5F"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="664" name="Google Shape;664;g2818eafae9a_0_614"/>
+          <p:cNvPr descr="preencoded.png" id="613" name="Google Shape;613;g3f8c30af3b2_0_563"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1203665" y="5308600"/>
-            <a:ext cx="1199925" cy="1117600"/>
+            <a:off x="866775" y="6429375"/>
+            <a:ext cx="971550" cy="819150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="614" name="Google Shape;614;g3f8c30af3b2_0_563"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...3 lines deleted...]
-          <a:prstGeom prst="rect">
+          <a:xfrm rot="-5400000">
+            <a:off x="757088" y="8058168"/>
+            <a:ext cx="1219500" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="273F5F"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...42 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="667" name="Google Shape;667;g2818eafae9a_0_614"/>
+          <p:cNvPr descr="preencoded.png" id="615" name="Google Shape;615;g3f8c30af3b2_0_563"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1436790" y="8559800"/>
-            <a:ext cx="733669" cy="1117600"/>
+            <a:off x="866769" y="8963022"/>
+            <a:ext cx="971562" cy="628656"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="669" name="Google Shape;669;g2818eafae9a_0_614"/>
+          <p:cNvPr id="616" name="Google Shape;616;g3f8c30af3b2_0_563"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="990724" y="11557000"/>
-[...70 lines deleted...]
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="1857375" y="2590800"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="672" name="Google Shape;672;g2818eafae9a_0_614"/>
+          <p:cNvPr id="617" name="Google Shape;617;g3f8c30af3b2_0_563"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2476810" y="6870700"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="1857375" y="5153025"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="673" name="Google Shape;673;g2818eafae9a_0_614"/>
+          <p:cNvPr id="618" name="Google Shape;618;g3f8c30af3b2_0_563"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2476810" y="10223500"/>
-            <a:ext cx="11808300" cy="1164300"/>
+            <a:off x="1857375" y="7667625"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>The Enchanted Garden: A place of pure beauty and tranquility, where the colors of the flowers are vibrant.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="674" name="Google Shape;674;g2818eafae9a_0_614"/>
+          <p:cNvPr id="619" name="Google Shape;619;g3f8c30af3b2_0_563"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1460683" y="406400"/>
-            <a:ext cx="8810700" cy="1608600"/>
+            <a:off x="1095375" y="304800"/>
+            <a:ext cx="6505500" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>The Mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="679" name="Shape 679"/>
+        <p:cNvPr id="624" name="Shape 624"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="680" name="Google Shape;680;g2818eafae9a_0_640"/>
+          <p:cNvPr descr="preencoded.png" id="625" name="Google Shape;625;g3f8c30af3b2_0_585"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-449447" y="3568452"/>
-            <a:ext cx="8925645" cy="13735150"/>
+            <a:off x="-337043" y="2676340"/>
+            <a:ext cx="6693397" cy="10301354"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="681" name="Google Shape;681;g2818eafae9a_0_640"/>
+          <p:cNvPr descr="preencoded.png" id="626" name="Google Shape;626;g3f8c30af3b2_0_585"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12680248" cy="13212466"/>
+          <a:xfrm rot="-900000">
+            <a:off x="9676402" y="107205"/>
+            <a:ext cx="9515474" cy="10077449"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="682" name="Google Shape;682;g2818eafae9a_0_640"/>
+          <p:cNvPr descr="preencoded.png" id="627" name="Google Shape;627;g3f8c30af3b2_0_585"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19268308" y="9626600"/>
-            <a:ext cx="4369346" cy="4089400"/>
+            <a:off x="14449425" y="7219950"/>
+            <a:ext cx="3276600" cy="3067050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="683" name="Google Shape;683;g2818eafae9a_0_640"/>
+          <p:cNvPr descr="preencoded.png" id="628" name="Google Shape;628;g3f8c30af3b2_0_585"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="495362" y="825500"/>
-            <a:ext cx="3518340" cy="3390900"/>
+            <a:off x="371475" y="619125"/>
+            <a:ext cx="2638425" cy="2543175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="629" name="Google Shape;629;g3f8c30af3b2_0_585"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="630" name="Google Shape;630;g3f8c30af3b2_0_585"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="631" name="Google Shape;631;g3f8c30af3b2_0_585"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="684" name="Google Shape;684;g2818eafae9a_0_640"/>
+          <p:cNvPr id="632" name="Google Shape;632;g3f8c30af3b2_0_585"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="9572700" cy="2878800"/>
+            <a:off x="10601325" y="2276475"/>
+            <a:ext cx="7077000" cy="2171700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>Thank you for choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="687" name="Google Shape;687;g2818eafae9a_0_640"/>
+          <p:cNvPr id="633" name="Google Shape;633;g3f8c30af3b2_0_585"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14136867" y="6438900"/>
-            <a:ext cx="9369600" cy="5393400"/>
+            <a:off x="10601325" y="4829175"/>
+            <a:ext cx="6985500" cy="4050000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>Yes, you can use this for both personal and commercial projects.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>No, you don't have to credit us.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>No, you can't resell or redistribute it, including uploading this template online.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="DM Sans"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="DM Sans"/>
+                <a:ea typeface="DM Sans"/>
+                <a:cs typeface="DM Sans"/>
+                <a:sym typeface="DM Sans"/>
+              </a:rPr>
+              <a:t>And you can support us by sharing our site, EaTemp.com, with others.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="634" name="Google Shape;634;g3f8c30af3b2_0_585"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="16225800" y="5717849"/>
+            <a:ext cx="3488100" cy="506700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="DM Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...173 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
                 <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="DM Sans"/>
                 <a:ea typeface="DM Sans"/>
                 <a:cs typeface="DM Sans"/>
                 <a:sym typeface="DM Sans"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="689" name="Google Shape;689;g2818eafae9a_0_640"/>
+          <p:cNvPr descr="preencoded.png" id="635" name="Google Shape;635;g3f8c30af3b2_0_585"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="876410" y="1511300"/>
-            <a:ext cx="13006426" cy="10706100"/>
+            <a:off x="657225" y="1133475"/>
+            <a:ext cx="9363075" cy="9163050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="39" name="Shape 39"/>
+        <p:cNvPr id="41" name="Shape 41"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="40" name="Google Shape;40;g2818eafae9a_0_22"/>
+          <p:cNvPr descr="preencoded.png" id="42" name="Google Shape;42;g3f8c30af3b2_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="17020127" cy="14859000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1409700" y="-428625"/>
+            <a:ext cx="12763500" cy="11144250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="41" name="Google Shape;41;g2818eafae9a_0_22"/>
+          <p:cNvPr descr="preencoded.png" id="43" name="Google Shape;43;g3f8c30af3b2_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="812902" y="520700"/>
-            <a:ext cx="3378622" cy="3276600"/>
+            <a:off x="609600" y="390525"/>
+            <a:ext cx="2533650" cy="2457450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="42" name="Google Shape;42;g2818eafae9a_0_22"/>
+          <p:cNvPr descr="preencoded.png" id="44" name="Google Shape;44;g3f8c30af3b2_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3991592" cy="5638800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="14830425" y="5143500"/>
+            <a:ext cx="2993320" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;g2818eafae9a_0_22"/>
+          <p:cNvPr id="45" name="Google Shape;45;g3f8c30af3b2_0_24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6350794" y="1320800"/>
-            <a:ext cx="12227400" cy="2574000"/>
+            <a:off x="4762500" y="990600"/>
+            <a:ext cx="9189600" cy="1950600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="46" name="Google Shape;46;g3f8c30af3b2_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="4521200"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="-91440" y="3476625"/>
+            <a:ext cx="4539600" cy="1154400"/>
+            <a:chOff x="-91440" y="3476625"/>
+            <a:chExt cx="4539600" cy="1154400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Google Shape;47;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="3476625"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Google Shape;48;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="4124325"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;g3f8c30af3b2_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="0" y="4635500"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="4600575" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Google Shape;50;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="273F5F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Google Shape;51;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4853940" y="3634740"/>
+              <a:ext cx="712500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;g3f8c30af3b2_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="-203225" y="4635500"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="12468225" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="273F5F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Google Shape;54;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12721590" y="3634740"/>
+              <a:ext cx="712500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;g3f8c30af3b2_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="3476625"/>
+            <a:ext cx="4539600" cy="1154400"/>
+            <a:chOff x="13839825" y="3476625"/>
+            <a:chExt cx="4539600" cy="1154400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="3476625"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="4124325"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;g3f8c30af3b2_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-91440" y="5715000"/>
+            <a:ext cx="4539600" cy="1154400"/>
+            <a:chOff x="-91440" y="5715000"/>
+            <a:chExt cx="4539600" cy="1154400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="5715000"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="6362700"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;g3f8c30af3b2_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4600575" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="273F5F"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...10 lines deleted...]
-          <p:cNvSpPr/>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4853940" y="5873115"/>
+              <a:ext cx="712500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;g3f8c30af3b2_0_24"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="-135484" y="5499100"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:off x="12468225" y="5629275"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="5629275"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="5629275"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="273F5F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12735878" y="5873115"/>
+              <a:ext cx="684000" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;g3f8c30af3b2_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="5715000"/>
+            <a:ext cx="4539600" cy="1154400"/>
+            <a:chOff x="13839825" y="5715000"/>
+            <a:chExt cx="4539600" cy="1154400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="5715000"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="6362700"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;g3f8c30af3b2_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-91440" y="7953375"/>
+            <a:ext cx="4539600" cy="1154400"/>
+            <a:chOff x="-91440" y="7953375"/>
+            <a:chExt cx="4539600" cy="1154400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-91440" y="7953375"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="-60960" y="8601075"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;g3f8c30af3b2_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4600575" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="4600575" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4600575" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="273F5F"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...6 lines deleted...]
-      </p:sp>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4853940" y="8111490"/>
+              <a:ext cx="712500" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;g3f8c30af3b2_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12468225" y="7867650"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="12468225" y="7867650"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12468225" y="7867650"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="273F5F"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12731115" y="8111490"/>
+              <a:ext cx="693300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;g3f8c30af3b2_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13839825" y="7953375"/>
+            <a:ext cx="4539600" cy="1154400"/>
+            <a:chOff x="13839825" y="7953375"/>
+            <a:chExt cx="4539600" cy="1154400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="80" name="Google Shape;80;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="7953375"/>
+              <a:ext cx="4539600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="81" name="Google Shape;81;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13839825" y="8601075"/>
+              <a:ext cx="4509000" cy="506700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;g3f8c30af3b2_0_24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="83" name="Google Shape;83;g3f8c30af3b2_0_24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="84" name="Google Shape;84;g3f8c30af3b2_0_24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="48" name="Google Shape;48;g2818eafae9a_0_22"/>
-[...1914 lines deleted...]
-          <p:cNvPr descr=" " id="87" name="Google Shape;87;g2818eafae9a_0_22"/>
+          <p:cNvPr descr="preencoded.png" id="85" name="Google Shape;85;g3f8c30af3b2_0_24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...27 lines deleted...]
-            <a:ext cx="8205226" cy="7315200"/>
+            <a:off x="5800725" y="2514600"/>
+            <a:ext cx="7048500" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="93" name="Shape 93"/>
+        <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="94" name="Google Shape;94;g2818eafae9a_0_75"/>
+          <p:cNvPr descr="preencoded.png" id="91" name="Google Shape;91;g3f8c30af3b2_0_72"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3696162" y="0"/>
-            <a:ext cx="14759245" cy="16205200"/>
+            <a:off x="2771775" y="0"/>
+            <a:ext cx="11068050" cy="12153900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="95" name="Google Shape;95;g2818eafae9a_0_75"/>
+          <p:cNvPr descr="preencoded.png" id="92" name="Google Shape;92;g3f8c30af3b2_0_72"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20322540" y="9271000"/>
-            <a:ext cx="3302413" cy="3378200"/>
+            <a:off x="15240000" y="6953250"/>
+            <a:ext cx="2476500" cy="2533650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="96" name="Google Shape;96;g2818eafae9a_0_75"/>
+          <p:cNvPr descr="preencoded.png" id="93" name="Google Shape;93;g3f8c30af3b2_0_72"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="482660" y="838200"/>
-            <a:ext cx="3810476" cy="3962400"/>
+            <a:off x="361950" y="628650"/>
+            <a:ext cx="2857500" cy="2971800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;g3f8c30af3b2_0_72"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="95" name="Google Shape;95;g3f8c30af3b2_0_72"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="96" name="Google Shape;96;g3f8c30af3b2_0_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;g2818eafae9a_0_75"/>
+          <p:cNvPr id="97" name="Google Shape;97;g3f8c30af3b2_0_72"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="13294200" cy="1608600"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="9982200" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;g3f8c30af3b2_0_72"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910175" cy="4107300"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910175" cy="4107300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="99" name="Google Shape;99;g3f8c30af3b2_0_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604500" cy="4107300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="100" name="Google Shape;100;g3f8c30af3b2_0_72"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604500" cy="4107300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="DM Sans"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="106" name="Shape 106"/>
+        <p:cNvPr id="105" name="Shape 105"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="107" name="Google Shape;107;g2818eafae9a_0_87"/>
+          <p:cNvPr descr="preencoded.png" id="106" name="Google Shape;106;g3f8c30af3b2_0_86"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11190099" y="-1066800"/>
-            <a:ext cx="14949768" cy="17640300"/>
+            <a:off x="8391525" y="-800100"/>
+            <a:ext cx="11210925" cy="13230225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="108" name="Google Shape;108;g2818eafae9a_0_87"/>
+          <p:cNvPr descr="preencoded.png" id="107" name="Google Shape;107;g3f8c30af3b2_0_86"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5893537" y="3822700"/>
-            <a:ext cx="11793411" cy="13832569"/>
+            <a:off x="-4419600" y="2867025"/>
+            <a:ext cx="8843955" cy="10374427"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="109" name="Google Shape;109;g2818eafae9a_0_87"/>
+          <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;g3f8c30af3b2_0_86"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21618102" y="584200"/>
-            <a:ext cx="1917940" cy="1905000"/>
+            <a:off x="16211550" y="438150"/>
+            <a:ext cx="1438275" cy="1428750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="110" name="Google Shape;110;g2818eafae9a_0_87"/>
+          <p:cNvPr descr="preencoded.png" id="109" name="Google Shape;109;g3f8c30af3b2_0_86"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="622378" y="9499600"/>
-            <a:ext cx="3696162" cy="3619500"/>
+            <a:off x="466725" y="7124700"/>
+            <a:ext cx="2771775" cy="2714625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;g3f8c30af3b2_0_86"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="111" name="Google Shape;111;g3f8c30af3b2_0_86"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;g3f8c30af3b2_0_86"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="112" name="Google Shape;112;g2818eafae9a_0_87"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="113" name="Google Shape;113;g2818eafae9a_0_87"/>
+          <p:cNvPr descr="preencoded.png" id="113" name="Google Shape;113;g3f8c30af3b2_0_86"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="8305800"/>
+            <a:ext cx="18288000" cy="6229350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="114" name="Google Shape;114;g3f8c30af3b2_0_86"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1816327" y="9499600"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="1333500" y="7124700"/>
+            <a:ext cx="7549575" cy="2030700"/>
+            <a:chOff x="1333500" y="7124700"/>
+            <a:chExt cx="7549575" cy="2030700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="115" name="Google Shape;115;g3f8c30af3b2_0_86"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="7524750"/>
+              <a:ext cx="1123950" cy="1123950"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="116" name="Google Shape;116;g3f8c30af3b2_0_86"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2733675" y="7124700"/>
+              <a:ext cx="6149400" cy="2030700"/>
+              <a:chOff x="2733675" y="7124700"/>
+              <a:chExt cx="6149400" cy="2030700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="117" name="Google Shape;117;g3f8c30af3b2_0_86"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2733675" y="7124700"/>
+                <a:ext cx="6149400" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sedgwick Ave Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sedgwick Ave Display"/>
+                    <a:ea typeface="Sedgwick Ave Display"/>
+                    <a:cs typeface="Sedgwick Ave Display"/>
+                    <a:sym typeface="Sedgwick Ave Display"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="118" name="Google Shape;118;g3f8c30af3b2_0_86"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2733675" y="7848600"/>
+                <a:ext cx="6118800" cy="1306800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;g3f8c30af3b2_0_86"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1816327" y="9969500"/>
-[...412 lines deleted...]
-      </p:sp>
+            <a:off x="9477375" y="7124700"/>
+            <a:ext cx="7549575" cy="2030700"/>
+            <a:chOff x="9477375" y="7124700"/>
+            <a:chExt cx="7549575" cy="2030700"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="120" name="Google Shape;120;g3f8c30af3b2_0_86"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="7677150"/>
+              <a:ext cx="971550" cy="819150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="121" name="Google Shape;121;g3f8c30af3b2_0_86"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="10725150" y="7124700"/>
+              <a:ext cx="6301800" cy="2030700"/>
+              <a:chOff x="10725150" y="7124700"/>
+              <a:chExt cx="6301800" cy="2030700"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="122" name="Google Shape;122;g3f8c30af3b2_0_86"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10725150" y="7124700"/>
+                <a:ext cx="6301800" cy="731400"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sedgwick Ave Display"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sedgwick Ave Display"/>
+                    <a:ea typeface="Sedgwick Ave Display"/>
+                    <a:cs typeface="Sedgwick Ave Display"/>
+                    <a:sym typeface="Sedgwick Ave Display"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="123" name="Google Shape;123;g3f8c30af3b2_0_86"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10725150" y="7848600"/>
+                <a:ext cx="6271200" cy="1306800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="DM Sans"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="DM Sans"/>
+                    <a:ea typeface="DM Sans"/>
+                    <a:cs typeface="DM Sans"/>
+                    <a:sym typeface="DM Sans"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="128" name="Shape 128"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="129" name="Google Shape;129;g2818eafae9a_0_108"/>
+          <p:cNvPr descr="preencoded.png" id="129" name="Google Shape;129;g3f8c30af3b2_0_108"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="17020127" cy="14859000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1409700" y="-428625"/>
+            <a:ext cx="12763500" cy="11144250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="130" name="Google Shape;130;g2818eafae9a_0_108"/>
+          <p:cNvPr descr="preencoded.png" id="130" name="Google Shape;130;g3f8c30af3b2_0_108"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="812902" y="520700"/>
-            <a:ext cx="3378622" cy="3276600"/>
+            <a:off x="609600" y="390525"/>
+            <a:ext cx="2533650" cy="2457450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="131" name="Google Shape;131;g2818eafae9a_0_108"/>
+          <p:cNvPr descr="preencoded.png" id="131" name="Google Shape;131;g3f8c30af3b2_0_108"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3991592" cy="5638800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="14830425" y="5143500"/>
+            <a:ext cx="2993320" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;g3f8c30af3b2_0_108"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="133" name="Google Shape;133;g3f8c30af3b2_0_108"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Google Shape;134;g3f8c30af3b2_0_108"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;g3f8c30af3b2_0_108"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="685800" y="2619375"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="685800" y="2619375"/>
+            <a:chExt cx="5328300" cy="6572250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="136" name="Google Shape;136;g3f8c30af3b2_0_108"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="2619375"/>
+              <a:ext cx="3369900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;g3f8c30af3b2_0_108"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="3648075"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="138" name="Google Shape;138;g3f8c30af3b2_0_108"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="685800" y="5305425"/>
+              <a:ext cx="5267325" cy="3886200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="139" name="Google Shape;139;g3f8c30af3b2_0_108"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="914514" y="3492500"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="11868150" y="2619375"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="11868150" y="2619375"/>
+            <a:chExt cx="5328300" cy="6572250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="140" name="Google Shape;140;g3f8c30af3b2_0_108"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="2619375"/>
+              <a:ext cx="3369900" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="141" name="Google Shape;141;g3f8c30af3b2_0_108"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="3648075"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="142" name="Google Shape;142;g3f8c30af3b2_0_108"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11868150" y="5305425"/>
+              <a:ext cx="5267325" cy="3886200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="143" name="Google Shape;143;g3f8c30af3b2_0_108"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="914514" y="3492500"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="6276975" y="1123950"/>
+            <a:ext cx="5328300" cy="6572250"/>
+            <a:chOff x="6276975" y="1123950"/>
+            <a:chExt cx="5328300" cy="6572250"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="144" name="Google Shape;144;g3f8c30af3b2_0_108"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="1123950"/>
+              <a:ext cx="2922300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="145" name="Google Shape;145;g3f8c30af3b2_0_108"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="2152650"/>
+              <a:ext cx="5328300" cy="1306800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...700 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="146" name="Google Shape;146;g3f8c30af3b2_0_108"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3810000"/>
+              <a:ext cx="5267325" cy="3886200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="156" name="Shape 156"/>
+        <p:cNvPr id="151" name="Shape 151"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="157" name="Google Shape;157;g2818eafae9a_0_135"/>
+          <p:cNvPr descr="preencoded.png" id="152" name="Google Shape;152;g3f8c30af3b2_0_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-449447" y="3568458"/>
-            <a:ext cx="8925645" cy="13735142"/>
+            <a:off x="-337043" y="2676344"/>
+            <a:ext cx="6693397" cy="10301354"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="158" name="Google Shape;158;g2818eafae9a_0_135"/>
+          <p:cNvPr descr="preencoded.png" id="153" name="Google Shape;153;g3f8c30af3b2_0_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="12680248" cy="13212471"/>
+          <a:xfrm rot="-900000">
+            <a:off x="9676402" y="107200"/>
+            <a:ext cx="9515474" cy="10077449"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="159" name="Google Shape;159;g2818eafae9a_0_135"/>
+          <p:cNvPr descr="preencoded.png" id="154" name="Google Shape;154;g3f8c30af3b2_0_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19268308" y="9626600"/>
-            <a:ext cx="4369346" cy="4089400"/>
+            <a:off x="14449425" y="7219950"/>
+            <a:ext cx="3276600" cy="3067050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="160" name="Google Shape;160;g2818eafae9a_0_135"/>
+          <p:cNvPr descr="preencoded.png" id="155" name="Google Shape;155;g3f8c30af3b2_0_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="495362" y="825500"/>
-            <a:ext cx="3518340" cy="3390900"/>
+            <a:off x="371475" y="619125"/>
+            <a:ext cx="2638425" cy="2543175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="156" name="Google Shape;156;g3f8c30af3b2_0_130"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="157" name="Google Shape;157;g3f8c30af3b2_0_130"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="158" name="Google Shape;158;g3f8c30af3b2_0_130"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="162" name="Google Shape;162;g2818eafae9a_0_135"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="163" name="Google Shape;163;g2818eafae9a_0_135"/>
+          <p:cNvPr descr="preencoded.png" id="159" name="Google Shape;159;g3f8c30af3b2_0_130"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-508063" y="1384300"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="-381000" y="1038225"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="160" name="Google Shape;160;g3f8c30af3b2_0_130"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5842730" y="4229100"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="4381500" y="3171825"/>
+            <a:ext cx="10321275" cy="3634800"/>
+            <a:chOff x="4381500" y="3171825"/>
+            <a:chExt cx="10321275" cy="3634800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="161" name="Google Shape;161;g3f8c30af3b2_0_130"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3171825"/>
+              <a:ext cx="10292700" cy="3017400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="162" name="Google Shape;162;g3f8c30af3b2_0_130"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11991975" y="6257925"/>
+              <a:ext cx="2710800" cy="548700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="171" name="Shape 171"/>
+        <p:cNvPr id="167" name="Shape 167"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="172" name="Google Shape;172;g2818eafae9a_0_149"/>
+          <p:cNvPr descr="preencoded.png" id="168" name="Google Shape;168;g3f8c30af3b2_0_145"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3696162" y="0"/>
-            <a:ext cx="14759245" cy="16205200"/>
+            <a:off x="2771775" y="0"/>
+            <a:ext cx="11068050" cy="12153900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="173" name="Google Shape;173;g2818eafae9a_0_149"/>
+          <p:cNvPr descr="preencoded.png" id="169" name="Google Shape;169;g3f8c30af3b2_0_145"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20322540" y="9271000"/>
-            <a:ext cx="3302413" cy="3378200"/>
+            <a:off x="15240000" y="6953250"/>
+            <a:ext cx="2476500" cy="2533650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="174" name="Google Shape;174;g2818eafae9a_0_149"/>
+          <p:cNvPr descr="preencoded.png" id="170" name="Google Shape;170;g3f8c30af3b2_0_145"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="482660" y="838200"/>
-            <a:ext cx="3810476" cy="3962400"/>
+            <a:off x="361950" y="628650"/>
+            <a:ext cx="2857500" cy="2971800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="171" name="Google Shape;171;g3f8c30af3b2_0_145"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...31 lines deleted...]
-      </p:sp>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="172" name="Google Shape;172;g3f8c30af3b2_0_145"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="173" name="Google Shape;173;g3f8c30af3b2_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="176" name="Google Shape;176;g2818eafae9a_0_149"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="177" name="Google Shape;177;g2818eafae9a_0_149"/>
+          <p:cNvPr descr="preencoded.png" id="174" name="Google Shape;174;g3f8c30af3b2_0_145"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524191" y="1866900"/>
-            <a:ext cx="7595549" cy="10147300"/>
+            <a:off x="904875" y="504825"/>
+            <a:ext cx="9639300" cy="9363075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="175" name="Google Shape;175;g3f8c30af3b2_0_145"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9335667" y="1866900"/>
-[...14 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="12001500" y="2333625"/>
+            <a:ext cx="5463600" cy="1707000"/>
+            <a:chOff x="12001500" y="2333625"/>
+            <a:chExt cx="5463600" cy="1707000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="176" name="Google Shape;176;g3f8c30af3b2_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="2333625"/>
+              <a:ext cx="5463600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="177" name="Google Shape;177;g3f8c30af3b2_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="3133725"/>
+              <a:ext cx="5433000" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="178" name="Google Shape;178;g3f8c30af3b2_0_145"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16004000" y="3111500"/>
-[...72 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="12001500" y="4905375"/>
+            <a:ext cx="5463600" cy="1707000"/>
+            <a:chOff x="12001500" y="4905375"/>
+            <a:chExt cx="5463600" cy="1707000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="179" name="Google Shape;179;g3f8c30af3b2_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="4905375"/>
+              <a:ext cx="5463600" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;g3f8c30af3b2_0_145"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12001500" y="5705475"/>
+              <a:ext cx="5433000" cy="906900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...247 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="D1F8F4"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="189" name="Shape 189"/>
+        <p:cNvPr id="185" name="Shape 185"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="190" name="Google Shape;190;g2818eafae9a_0_166"/>
+          <p:cNvPr descr="preencoded.png" id="186" name="Google Shape;186;g3f8c30af3b2_0_162"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11190099" y="-1066800"/>
-            <a:ext cx="14949768" cy="17640300"/>
+            <a:off x="8391525" y="-800100"/>
+            <a:ext cx="11210925" cy="13230225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="191" name="Google Shape;191;g2818eafae9a_0_166"/>
+          <p:cNvPr descr="preencoded.png" id="187" name="Google Shape;187;g3f8c30af3b2_0_162"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-5893537" y="3822700"/>
-            <a:ext cx="11793411" cy="13832569"/>
+            <a:off x="-4419600" y="2867025"/>
+            <a:ext cx="8843955" cy="10374427"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="192" name="Google Shape;192;g2818eafae9a_0_166"/>
+          <p:cNvPr descr="preencoded.png" id="188" name="Google Shape;188;g3f8c30af3b2_0_162"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21618102" y="584200"/>
-            <a:ext cx="1917940" cy="1905000"/>
+            <a:off x="16211550" y="438150"/>
+            <a:ext cx="1438275" cy="1428750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="193" name="Google Shape;193;g2818eafae9a_0_166"/>
+          <p:cNvPr descr="preencoded.png" id="189" name="Google Shape;189;g3f8c30af3b2_0_162"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="622378" y="9499600"/>
-            <a:ext cx="3696162" cy="3619500"/>
+            <a:off x="466725" y="7124700"/>
+            <a:ext cx="2771775" cy="2714625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="194" name="Google Shape;194;g2818eafae9a_0_166"/>
+          <p:cNvPr id="190" name="Google Shape;190;g3f8c30af3b2_0_162"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091528" y="1574800"/>
-            <a:ext cx="20216700" cy="1608600"/>
+            <a:off x="1619250" y="1181100"/>
+            <a:ext cx="15059100" cy="1219200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sedgwick Ave Display"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Sedgwick Ave Display"/>
                 <a:ea typeface="Sedgwick Ave Display"/>
                 <a:cs typeface="Sedgwick Ave Display"/>
                 <a:sym typeface="Sedgwick Ave Display"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="191" name="Google Shape;191;g3f8c30af3b2_0_162"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="4025900"/>
-[...35 lines deleted...]
-          <p:cNvSpPr/>
+            <a:off x="10763248" y="3019425"/>
+            <a:ext cx="4981578" cy="5781675"/>
+            <a:chOff x="10763248" y="3019425"/>
+            <a:chExt cx="4981578" cy="5781675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="192" name="Google Shape;192;g3f8c30af3b2_0_162"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10763250" y="3819525"/>
+              <a:ext cx="4981575" cy="4981575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="193" name="Google Shape;193;g3f8c30af3b2_0_162"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10763248" y="3819525"/>
+              <a:ext cx="4981578" cy="4981575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="194" name="Google Shape;194;g3f8c30af3b2_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11820525" y="4867275"/>
+              <a:ext cx="2876700" cy="2876700"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="195" name="Google Shape;195;g3f8c30af3b2_0_162"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12773025" y="5476875"/>
+              <a:ext cx="971550" cy="857250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="196" name="Google Shape;196;g3f8c30af3b2_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11792903" y="3019425"/>
+              <a:ext cx="2922300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="197" name="Google Shape;197;g3f8c30af3b2_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11889105" y="6534150"/>
+              <a:ext cx="2739300" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Unicorn </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="198" name="Google Shape;198;g3f8c30af3b2_0_162"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15730916" y="4025900"/>
-[...31 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="199" name="Google Shape;199;g3f8c30af3b2_0_162"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="200" name="Google Shape;200;g3f8c30af3b2_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="273F5F"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="273F5F"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="201" name="Google Shape;201;g3f8c30af3b2_0_162"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2362200" y="3238500"/>
+            <a:ext cx="2806200" cy="2430900"/>
+            <a:chOff x="2362200" y="3238500"/>
+            <a:chExt cx="2806200" cy="2430900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="202" name="Google Shape;202;g3f8c30af3b2_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="3238500"/>
+              <a:ext cx="2806200" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Archery</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="203" name="Google Shape;203;g3f8c30af3b2_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="3962400"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="204" name="Google Shape;204;g3f8c30af3b2_0_162"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="5092700"/>
-[...35 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="6276975" y="6410325"/>
+            <a:ext cx="2806200" cy="2430900"/>
+            <a:chOff x="6276975" y="6410325"/>
+            <a:chExt cx="2806200" cy="2430900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="205" name="Google Shape;205;g3f8c30af3b2_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="6410325"/>
+              <a:ext cx="2806200" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Unicorn</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="206" name="Google Shape;206;g3f8c30af3b2_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="7134225"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="207" name="Google Shape;207;g3f8c30af3b2_0_162"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352794" y="5092700"/>
-[...14 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+            <a:off x="6276975" y="3238500"/>
+            <a:ext cx="2806200" cy="2430900"/>
+            <a:chOff x="6276975" y="3238500"/>
+            <a:chExt cx="2806200" cy="2430900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="208" name="Google Shape;208;g3f8c30af3b2_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3238500"/>
+              <a:ext cx="2806200" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Music</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="209" name="Google Shape;209;g3f8c30af3b2_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6276975" y="3962400"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="210" name="Google Shape;210;g3f8c30af3b2_0_162"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14352791" y="5092700"/>
-[...164 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:off x="2362200" y="6410325"/>
+            <a:ext cx="2806200" cy="2430900"/>
+            <a:chOff x="2362200" y="6410325"/>
+            <a:chExt cx="2806200" cy="2430900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="211" name="Google Shape;211;g3f8c30af3b2_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="6410325"/>
+              <a:ext cx="2806200" cy="731400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sedgwick Ave Display"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sedgwick Ave Display"/>
+                  <a:ea typeface="Sedgwick Ave Display"/>
+                  <a:cs typeface="Sedgwick Ave Display"/>
+                  <a:sym typeface="Sedgwick Ave Display"/>
+                </a:rPr>
+                <a:t>Life</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="212" name="Google Shape;212;g3f8c30af3b2_0_162"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2362200" y="7134225"/>
+              <a:ext cx="2775600" cy="1707000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="DM Sans"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="DM Sans"/>
+                  <a:ea typeface="DM Sans"/>
+                  <a:cs typeface="DM Sans"/>
+                  <a:sym typeface="DM Sans"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sedgwick Ave Display"/>
-[...917 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>