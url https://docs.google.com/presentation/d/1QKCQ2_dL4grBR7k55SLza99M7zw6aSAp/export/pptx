--- v0 (2026-02-23)
+++ v1 (2026-10-29)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
@@ -84,310 +85,319 @@
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
     <p:sldId id="280" r:id="rId29"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="Lato"/>
-      <p:bold r:id="rId30"/>
-      <p:boldItalic r:id="rId31"/>
+      <p:regular r:id="rId30"/>
+      <p:bold r:id="rId31"/>
+      <p:italic r:id="rId32"/>
+      <p:boldItalic r:id="rId33"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Inter"/>
+      <p:regular r:id="rId34"/>
+      <p:bold r:id="rId35"/>
+      <p:italic r:id="rId36"/>
+      <p:boldItalic r:id="rId37"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Sail"/>
-      <p:regular r:id="rId32"/>
+      <p:regular r:id="rId38"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId33" roundtripDataSignature="AMtx7mgTc1jSFOsFYOBhza6nKmdlvqGjcA=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId39" roundtripDataSignature="AMtx7mginkGUwP7D7oRPM8n0EUet9JyYgg=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Sail-regular.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Sail-regular.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1308,243 +1318,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -1633,3916 +1643,3916 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;p1:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;h54a3a0b12b5dd86b_1_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;p1:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;h54a3a0b12b5dd86b_1_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;p1:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;h54a3a0b12b5dd86b_1_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="183" name="Shape 183"/>
+        <p:cNvPr id="220" name="Shape 220"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="184" name="Google Shape;184;p10:notes"/>
+          <p:cNvPr id="221" name="Google Shape;221;h54a3a0b12b5dd86b_1_200:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;p10:notes"/>
+          <p:cNvPr id="222" name="Google Shape;222;h54a3a0b12b5dd86b_1_200:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;p10:notes"/>
+          <p:cNvPr id="223" name="Google Shape;223;h54a3a0b12b5dd86b_1_200:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="208" name="Shape 208"/>
+        <p:cNvPr id="249" name="Shape 249"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="209" name="Google Shape;209;p11:notes"/>
+          <p:cNvPr id="250" name="Google Shape;250;h54a3a0b12b5dd86b_1_228:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;p11:notes"/>
+          <p:cNvPr id="251" name="Google Shape;251;h54a3a0b12b5dd86b_1_228:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;p11:notes"/>
+          <p:cNvPr id="252" name="Google Shape;252;h54a3a0b12b5dd86b_1_228:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="273" name="Shape 273"/>
+        <p:cNvPr id="294" name="Shape 294"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="274" name="Google Shape;274;p12:notes"/>
+          <p:cNvPr id="295" name="Google Shape;295;h54a3a0b12b5dd86b_1_272:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="275" name="Google Shape;275;p12:notes"/>
+          <p:cNvPr id="296" name="Google Shape;296;h54a3a0b12b5dd86b_1_272:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="276" name="Google Shape;276;p12:notes"/>
+          <p:cNvPr id="297" name="Google Shape;297;h54a3a0b12b5dd86b_1_272:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="302" name="Shape 302"/>
+        <p:cNvPr id="326" name="Shape 326"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="303" name="Google Shape;303;p13:notes"/>
+          <p:cNvPr id="327" name="Google Shape;327;h54a3a0b12b5dd86b_1_303:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="304" name="Google Shape;304;p13:notes"/>
+          <p:cNvPr id="328" name="Google Shape;328;h54a3a0b12b5dd86b_1_303:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="305" name="Google Shape;305;p13:notes"/>
+          <p:cNvPr id="329" name="Google Shape;329;h54a3a0b12b5dd86b_1_303:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="316" name="Shape 316"/>
+        <p:cNvPr id="346" name="Shape 346"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="317" name="Google Shape;317;p14:notes"/>
+          <p:cNvPr id="347" name="Google Shape;347;h54a3a0b12b5dd86b_1_322:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="318" name="Google Shape;318;p14:notes"/>
+          <p:cNvPr id="348" name="Google Shape;348;h54a3a0b12b5dd86b_1_322:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="319" name="Google Shape;319;p14:notes"/>
+          <p:cNvPr id="349" name="Google Shape;349;h54a3a0b12b5dd86b_1_322:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="344" name="Shape 344"/>
+        <p:cNvPr id="372" name="Shape 372"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="345" name="Google Shape;345;p15:notes"/>
+          <p:cNvPr id="373" name="Google Shape;373;h54a3a0b12b5dd86b_1_347:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="346" name="Google Shape;346;p15:notes"/>
+          <p:cNvPr id="374" name="Google Shape;374;h54a3a0b12b5dd86b_1_347:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="347" name="Google Shape;347;p15:notes"/>
+          <p:cNvPr id="375" name="Google Shape;375;h54a3a0b12b5dd86b_1_347:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="410" name="Shape 410"/>
+        <p:cNvPr id="439" name="Shape 439"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="411" name="Google Shape;411;p16:notes"/>
+          <p:cNvPr id="440" name="Google Shape;440;h54a3a0b12b5dd86b_1_413:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="412" name="Google Shape;412;p16:notes"/>
+          <p:cNvPr id="441" name="Google Shape;441;h54a3a0b12b5dd86b_1_413:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="413" name="Google Shape;413;p16:notes"/>
+          <p:cNvPr id="442" name="Google Shape;442;h54a3a0b12b5dd86b_1_413:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="425" name="Shape 425"/>
+        <p:cNvPr id="457" name="Shape 457"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="426" name="Google Shape;426;p17:notes"/>
+          <p:cNvPr id="458" name="Google Shape;458;h54a3a0b12b5dd86b_1_430:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="427" name="Google Shape;427;p17:notes"/>
+          <p:cNvPr id="459" name="Google Shape;459;h54a3a0b12b5dd86b_1_430:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="428" name="Google Shape;428;p17:notes"/>
+          <p:cNvPr id="460" name="Google Shape;460;h54a3a0b12b5dd86b_1_430:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="441" name="Shape 441"/>
+        <p:cNvPr id="476" name="Shape 476"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="442" name="Google Shape;442;p18:notes"/>
+          <p:cNvPr id="477" name="Google Shape;477;h54a3a0b12b5dd86b_1_448:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="443" name="Google Shape;443;p18:notes"/>
+          <p:cNvPr id="478" name="Google Shape;478;h54a3a0b12b5dd86b_1_448:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="444" name="Google Shape;444;p18:notes"/>
+          <p:cNvPr id="479" name="Google Shape;479;h54a3a0b12b5dd86b_1_448:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="457" name="Shape 457"/>
+        <p:cNvPr id="496" name="Shape 496"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="458" name="Google Shape;458;p19:notes"/>
+          <p:cNvPr id="497" name="Google Shape;497;h54a3a0b12b5dd86b_1_467:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="459" name="Google Shape;459;p19:notes"/>
+          <p:cNvPr id="498" name="Google Shape;498;h54a3a0b12b5dd86b_1_467:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="460" name="Google Shape;460;p19:notes"/>
+          <p:cNvPr id="499" name="Google Shape;499;h54a3a0b12b5dd86b_1_467:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="22" name="Shape 22"/>
+        <p:cNvPr id="27" name="Shape 27"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="Google Shape;23;p2:notes"/>
+          <p:cNvPr id="28" name="Google Shape;28;h54a3a0b12b5dd86b_1_15:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Google Shape;24;p2:notes"/>
+          <p:cNvPr id="29" name="Google Shape;29;h54a3a0b12b5dd86b_1_15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25" name="Google Shape;25;p2:notes"/>
+          <p:cNvPr id="30" name="Google Shape;30;h54a3a0b12b5dd86b_1_15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="466" name="Shape 466"/>
+        <p:cNvPr id="506" name="Shape 506"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="467" name="Google Shape;467;p20:notes"/>
+          <p:cNvPr id="507" name="Google Shape;507;h54a3a0b12b5dd86b_1_476:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="468" name="Google Shape;468;p20:notes"/>
+          <p:cNvPr id="508" name="Google Shape;508;h54a3a0b12b5dd86b_1_476:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="469" name="Google Shape;469;p20:notes"/>
+          <p:cNvPr id="509" name="Google Shape;509;h54a3a0b12b5dd86b_1_476:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="488" name="Shape 488"/>
+        <p:cNvPr id="529" name="Shape 529"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="489" name="Google Shape;489;p21:notes"/>
+          <p:cNvPr id="530" name="Google Shape;530;h54a3a0b12b5dd86b_1_498:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="490" name="Google Shape;490;p21:notes"/>
+          <p:cNvPr id="531" name="Google Shape;531;h54a3a0b12b5dd86b_1_498:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="491" name="Google Shape;491;p21:notes"/>
+          <p:cNvPr id="532" name="Google Shape;532;h54a3a0b12b5dd86b_1_498:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="524" name="Shape 524"/>
+        <p:cNvPr id="571" name="Shape 571"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="525" name="Google Shape;525;p22:notes"/>
+          <p:cNvPr id="572" name="Google Shape;572;h54a3a0b12b5dd86b_1_539:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="526" name="Google Shape;526;p22:notes"/>
+          <p:cNvPr id="573" name="Google Shape;573;h54a3a0b12b5dd86b_1_539:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="527" name="Google Shape;527;p22:notes"/>
+          <p:cNvPr id="574" name="Google Shape;574;h54a3a0b12b5dd86b_1_539:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="551" name="Shape 551"/>
+        <p:cNvPr id="599" name="Shape 599"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="552" name="Google Shape;552;p23:notes"/>
+          <p:cNvPr id="600" name="Google Shape;600;h54a3a0b12b5dd86b_1_566:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="553" name="Google Shape;553;p23:notes"/>
+          <p:cNvPr id="601" name="Google Shape;601;h54a3a0b12b5dd86b_1_566:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="554" name="Google Shape;554;p23:notes"/>
+          <p:cNvPr id="602" name="Google Shape;602;h54a3a0b12b5dd86b_1_566:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="576" name="Shape 576"/>
+        <p:cNvPr id="623" name="Shape 623"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="577" name="Google Shape;577;p24:notes"/>
+          <p:cNvPr id="624" name="Google Shape;624;h54a3a0b12b5dd86b_1_589:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="578" name="Google Shape;578;p24:notes"/>
+          <p:cNvPr id="625" name="Google Shape;625;h54a3a0b12b5dd86b_1_589:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="579" name="Google Shape;579;p24:notes"/>
+          <p:cNvPr id="626" name="Google Shape;626;h54a3a0b12b5dd86b_1_589:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="644" name="Shape 644"/>
+        <p:cNvPr id="686" name="Shape 686"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="645" name="Google Shape;645;p25:notes"/>
+          <p:cNvPr id="687" name="Google Shape;687;h54a3a0b12b5dd86b_1_651:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="646" name="Google Shape;646;p25:notes"/>
+          <p:cNvPr id="688" name="Google Shape;688;h54a3a0b12b5dd86b_1_651:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="647" name="Google Shape;647;p25:notes"/>
+          <p:cNvPr id="689" name="Google Shape;689;h54a3a0b12b5dd86b_1_651:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="32" name="Shape 32"/>
+        <p:cNvPr id="42" name="Shape 42"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33" name="Google Shape;33;p3:notes"/>
+          <p:cNvPr id="43" name="Google Shape;43;h54a3a0b12b5dd86b_1_29:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="34" name="Google Shape;34;p3:notes"/>
+          <p:cNvPr id="44" name="Google Shape;44;h54a3a0b12b5dd86b_1_29:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="Google Shape;35;p3:notes"/>
+          <p:cNvPr id="45" name="Google Shape;45;h54a3a0b12b5dd86b_1_29:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="66" name="Shape 66"/>
+        <p:cNvPr id="80" name="Shape 80"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="67" name="Google Shape;67;p4:notes"/>
+          <p:cNvPr id="81" name="Google Shape;81;h54a3a0b12b5dd86b_1_66:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="68" name="Google Shape;68;p4:notes"/>
+          <p:cNvPr id="82" name="Google Shape;82;h54a3a0b12b5dd86b_1_66:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="69" name="Google Shape;69;p4:notes"/>
+          <p:cNvPr id="83" name="Google Shape;83;h54a3a0b12b5dd86b_1_66:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="77" name="Shape 77"/>
+        <p:cNvPr id="96" name="Shape 96"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="78" name="Google Shape;78;p5:notes"/>
+          <p:cNvPr id="97" name="Google Shape;97;h54a3a0b12b5dd86b_1_81:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="79" name="Google Shape;79;p5:notes"/>
+          <p:cNvPr id="98" name="Google Shape;98;h54a3a0b12b5dd86b_1_81:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="80" name="Google Shape;80;p5:notes"/>
+          <p:cNvPr id="99" name="Google Shape;99;h54a3a0b12b5dd86b_1_81:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="95" name="Shape 95"/>
+        <p:cNvPr id="121" name="Shape 121"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="96" name="Google Shape;96;p6:notes"/>
+          <p:cNvPr id="122" name="Google Shape;122;h54a3a0b12b5dd86b_1_105:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;p6:notes"/>
+          <p:cNvPr id="123" name="Google Shape;123;h54a3a0b12b5dd86b_1_105:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;p6:notes"/>
+          <p:cNvPr id="124" name="Google Shape;124;h54a3a0b12b5dd86b_1_105:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="115" name="Shape 115"/>
+        <p:cNvPr id="145" name="Shape 145"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;p7:notes"/>
+          <p:cNvPr id="146" name="Google Shape;146;h54a3a0b12b5dd86b_1_128:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="117" name="Google Shape;117;p7:notes"/>
+          <p:cNvPr id="147" name="Google Shape;147;h54a3a0b12b5dd86b_1_128:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="118" name="Google Shape;118;p7:notes"/>
+          <p:cNvPr id="148" name="Google Shape;148;h54a3a0b12b5dd86b_1_128:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="127" name="Shape 127"/>
+        <p:cNvPr id="162" name="Shape 162"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="128" name="Google Shape;128;p8:notes"/>
+          <p:cNvPr id="163" name="Google Shape;163;h54a3a0b12b5dd86b_1_144:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="129" name="Google Shape;129;p8:notes"/>
+          <p:cNvPr id="164" name="Google Shape;164;h54a3a0b12b5dd86b_1_144:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="130" name="Google Shape;130;p8:notes"/>
+          <p:cNvPr id="165" name="Google Shape;165;h54a3a0b12b5dd86b_1_144:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="149" name="Shape 149"/>
+        <p:cNvPr id="191" name="Shape 191"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="150" name="Google Shape;150;p9:notes"/>
+          <p:cNvPr id="192" name="Google Shape;192;h54a3a0b12b5dd86b_1_172:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="151" name="Google Shape;151;p9:notes"/>
+          <p:cNvPr id="193" name="Google Shape;193;h54a3a0b12b5dd86b_1_172:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600450"/>
+            <a:ext cx="5486400" cy="3600600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Google Shape;152;p9:notes"/>
+          <p:cNvPr id="194" name="Google Shape;194;h54a3a0b12b5dd86b_1_172:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:ext cx="2971800" cy="458700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
@@ -5576,51 +5586,51 @@
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
@@ -5630,26020 +5640,25139 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image129.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image131.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image136.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image138.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image145.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16" name="Google Shape;16;h54a3a0b12b5dd86b_1_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Google Shape;17;h54a3a0b12b5dd86b_1_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;h54a3a0b12b5dd86b_1_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="1819275"/>
+              <a:ext cx="13477874" cy="8467725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="19" name="Google Shape;19;h54a3a0b12b5dd86b_1_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7439025" y="0"/>
+              <a:ext cx="10848975" cy="5362574"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Google Shape;17;p1"/>
+          <p:cNvPr id="20" name="Google Shape;20;h54a3a0b12b5dd86b_1_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3188098" y="11633200"/>
-            <a:ext cx="14699971" cy="1248833"/>
+            <a:off x="2390775" y="8724900"/>
+            <a:ext cx="11033700" cy="946800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="DFA5AF"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="DFA5AF"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE BY</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;h54a3a0b12b5dd86b_1_0"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="17718715" y="11633200"/>
-            <a:ext cx="3200800" cy="1016000"/>
+            <a:off x="13515975" y="8839200"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="13515975" y="8839200"/>
+            <a:chExt cx="2063475" cy="596550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="22" name="Google Shape;22;h54a3a0b12b5dd86b_1_0"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13515975" y="8839200"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Google Shape;23;h54a3a0b12b5dd86b_1_0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14116050" y="8896350"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Google Shape;19;p1"/>
+          <p:cNvPr id="24" name="Google Shape;24;h54a3a0b12b5dd86b_1_0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6160270" y="2238525"/>
-            <a:ext cx="12066600" cy="8051700"/>
+            <a:off x="4600575" y="2505075"/>
+            <a:ext cx="9087000" cy="6077100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="24000"/>
+              <a:buSzPts val="18000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>Cherry</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="24000"/>
+              <a:buSzPts val="18000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>Blossom</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="20" name="Google Shape;20;p1"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="21" name="Google Shape;21;p1"/>
+          <p:cNvPr descr="preencoded.png" id="25" name="Google Shape;25;h54a3a0b12b5dd86b_1_0"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12866708" y="-3454400"/>
-            <a:ext cx="16100155" cy="15794673"/>
+            <a:off x="12115800" y="1276350"/>
+            <a:ext cx="6172200" cy="6867525"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="26" name="Google Shape;26;h54a3a0b12b5dd86b_1_0"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2400300"/>
+            <a:ext cx="5295900" cy="4705350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="187" name="Shape 187"/>
+        <p:cNvPr id="224" name="Shape 224"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="225" name="Google Shape;225;h54a3a0b12b5dd86b_1_200"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="227" name="Google Shape;227;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5172075" y="0"/>
+              <a:ext cx="13115925" cy="7258050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="228" name="Google Shape;228;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="3886200"/>
+              <a:ext cx="11258550" cy="6400800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="229" name="Google Shape;229;h54a3a0b12b5dd86b_1_200"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="230" name="Google Shape;230;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="231" name="Google Shape;231;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="189" name="Google Shape;189;p10"/>
+          <p:cNvPr id="232" name="Google Shape;232;h54a3a0b12b5dd86b_1_200"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="6079827" cy="1507067"/>
+            <a:off x="7167563" y="933450"/>
+            <a:ext cx="4572000" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="233" name="Google Shape;233;h54a3a0b12b5dd86b_1_200"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="3632200"/>
-            <a:ext cx="20843305" cy="8153403"/>
+            <a:off x="1333500" y="2724150"/>
+            <a:ext cx="15630450" cy="5953200"/>
+            <a:chOff x="1333500" y="2724150"/>
+            <a:chExt cx="15630450" cy="5953200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...139 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="234" name="Google Shape;234;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2724150"/>
+              <a:ext cx="4829100" cy="5953200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="235" name="Google Shape;235;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3167062" y="3038474"/>
+              <a:ext cx="1162050" cy="1114427"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2724150"/>
+              <a:ext cx="4829100" cy="5953200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="237" name="Google Shape;237;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8591550" y="3038475"/>
+              <a:ext cx="1114425" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="238" name="Google Shape;238;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2724150"/>
+              <a:ext cx="4829100" cy="5953200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="239" name="Google Shape;239;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14192250" y="3038475"/>
+              <a:ext cx="714376" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="240" name="Google Shape;240;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3101340" y="4352925"/>
+              <a:ext cx="1293600" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="5105400"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="242" name="Google Shape;242;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2696528" y="7810500"/>
+              <a:ext cx="2103000" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="243" name="Google Shape;243;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8654415" y="4352925"/>
+              <a:ext cx="988800" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="5105400"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="245" name="Google Shape;245;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8082915" y="7810500"/>
+              <a:ext cx="2131800" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13497877" y="4352925"/>
+              <a:ext cx="2103000" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="247" name="Google Shape;247;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="5105400"/>
+              <a:ext cx="4204200" cy="2583300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...128 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="248" name="Google Shape;248;h54a3a0b12b5dd86b_1_200"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13393103" y="7810500"/>
+              <a:ext cx="2312700" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="EE8BA4"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...550 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="212" name="Shape 212"/>
+        <p:cNvPr id="253" name="Shape 253"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="254" name="Google Shape;254;h54a3a0b12b5dd86b_1_228"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="256" name="Google Shape;256;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10715625" y="0"/>
+              <a:ext cx="7572375" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="257" name="Google Shape;257;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="762000"/>
+              <a:ext cx="5695950" cy="9525000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="258" name="Google Shape;258;h54a3a0b12b5dd86b_1_228"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="259" name="Google Shape;259;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="261" name="Google Shape;261;h54a3a0b12b5dd86b_1_228"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="285750" y="1609725"/>
+            <a:ext cx="17726100" cy="6772200"/>
+            <a:chOff x="285750" y="1609725"/>
+            <a:chExt cx="17726100" cy="6772200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...241 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="285750" y="2714625"/>
+              <a:ext cx="4010100" cy="5667300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="263" name="Google Shape;263;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1744670" y="5416562"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="264" name="Google Shape;264;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4857750" y="2714625"/>
+              <a:ext cx="4010100" cy="5667300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="265" name="Google Shape;265;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6405563" y="5505450"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="2714625"/>
+              <a:ext cx="4010100" cy="5667300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="267" name="Google Shape;267;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10901344" y="5356622"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14001750" y="2714625"/>
+              <a:ext cx="4010100" cy="5667300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="269" name="Google Shape;269;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15473363" y="5353047"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1495425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="EE8BA4"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6067425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="EE8BA4"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10639425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="EE8BA4"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="273" name="Google Shape;273;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15211425" y="1609725"/>
+              <a:ext cx="1600200" cy="1600200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="EE8BA4"/>
+            </a:solidFill>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="272727"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="274" name="Google Shape;274;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="3771900"/>
+              <a:ext cx="3621300" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="275" name="Google Shape;275;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="276" name="Google Shape;276;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="480060" y="6877050"/>
+              <a:ext cx="3621300" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="277" name="Google Shape;277;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="483870" y="7429500"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...194 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="278" name="Google Shape;278;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="3771900"/>
+              <a:ext cx="3621300" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="279" name="Google Shape;279;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="280" name="Google Shape;280;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5052060" y="6877050"/>
+              <a:ext cx="3621300" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="281" name="Google Shape;281;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5055870" y="7429500"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...224 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="282" name="Google Shape;282;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="3771900"/>
+              <a:ext cx="3621300" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="283" name="Google Shape;283;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="284" name="Google Shape;284;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9624060" y="6877050"/>
+              <a:ext cx="3621300" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="285" name="Google Shape;285;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9627870" y="7429500"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...194 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="286" name="Google Shape;286;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="3771900"/>
+              <a:ext cx="3621300" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="287" name="Google Shape;287;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="4324350"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="288" name="Google Shape;288;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14196060" y="6877050"/>
+              <a:ext cx="3621300" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Quest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="289" name="Google Shape;289;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14199870" y="7429500"/>
+              <a:ext cx="3613800" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Adventurers seek immortal artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...224 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2024062" y="1971675"/>
+              <a:ext cx="809700" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="291" name="Google Shape;291;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6357938" y="1971675"/>
+              <a:ext cx="1285800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...194 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="292" name="Google Shape;292;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11153775" y="1971675"/>
+              <a:ext cx="838200" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="293" name="Google Shape;293;h54a3a0b12b5dd86b_1_228"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15649575" y="1971675"/>
+              <a:ext cx="990600" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...1027 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="277" name="Shape 277"/>
+        <p:cNvPr id="298" name="Shape 298"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="299" name="Google Shape;299;h54a3a0b12b5dd86b_1_272"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="300" name="Google Shape;300;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="301" name="Google Shape;301;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="1819275"/>
+              <a:ext cx="13477874" cy="8467725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="302" name="Google Shape;302;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7439025" y="0"/>
+              <a:ext cx="10848975" cy="5362575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="303" name="Google Shape;303;h54a3a0b12b5dd86b_1_272"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="304" name="Google Shape;304;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="305" name="Google Shape;305;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="278" name="Google Shape;278;p12"/>
+          <p:cNvPr descr="preencoded.png" id="306" name="Google Shape;306;h54a3a0b12b5dd86b_1_272"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="466725" y="1314450"/>
+            <a:ext cx="8677275" cy="7648575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="279" name="Google Shape;279;p12"/>
+          <p:cNvPr id="307" name="Google Shape;307;h54a3a0b12b5dd86b_1_272"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...95 lines deleted...]
-            <a:ext cx="5190715" cy="1507067"/>
+            <a:off x="9553575" y="1676400"/>
+            <a:ext cx="3905400" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="308" name="Google Shape;308;h54a3a0b12b5dd86b_1_272"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="12739692" y="5029200"/>
-            <a:ext cx="8573572" cy="6553200"/>
+            <a:off x="9553575" y="3771900"/>
+            <a:ext cx="2200200" cy="1371600"/>
+            <a:chOff x="9553575" y="3771900"/>
+            <a:chExt cx="2200200" cy="1371600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="309" name="Google Shape;309;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9553575" y="3771900"/>
+              <a:ext cx="2200200" cy="1333500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="310" name="Google Shape;310;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10125075" y="4000500"/>
+              <a:ext cx="1323900" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EB8CA4"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>70%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="311" name="Google Shape;311;h54a3a0b12b5dd86b_1_272"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="12739692" y="5029200"/>
-            <a:ext cx="8573572" cy="1778000"/>
+            <a:off x="11906250" y="3838575"/>
+            <a:ext cx="4145400" cy="1306950"/>
+            <a:chOff x="11906250" y="3838575"/>
+            <a:chExt cx="4145400" cy="1306950"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="312" name="Google Shape;312;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11906250" y="3838575"/>
+              <a:ext cx="4145400" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="313" name="Google Shape;313;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11906250" y="4314825"/>
+              <a:ext cx="4137600" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="314" name="Google Shape;314;h54a3a0b12b5dd86b_1_272"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="12739692" y="5029200"/>
-            <a:ext cx="2934067" cy="1778000"/>
+            <a:off x="9553575" y="5562600"/>
+            <a:ext cx="2276400" cy="1371600"/>
+            <a:chOff x="9553575" y="5562600"/>
+            <a:chExt cx="2276400" cy="1371600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="315" name="Google Shape;315;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9553575" y="5562600"/>
+              <a:ext cx="2276400" cy="1333500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="316" name="Google Shape;316;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10125075" y="5791200"/>
+              <a:ext cx="1400100" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EB8CA4"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="317" name="Google Shape;317;h54a3a0b12b5dd86b_1_272"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13501788" y="5334000"/>
-            <a:ext cx="1748585" cy="1507067"/>
+            <a:off x="11982450" y="5610225"/>
+            <a:ext cx="4069200" cy="1344900"/>
+            <a:chOff x="11982450" y="5610225"/>
+            <a:chExt cx="4069200" cy="1344900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="318" name="Google Shape;318;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11982450" y="5610225"/>
+              <a:ext cx="4069200" cy="920100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="319" name="Google Shape;319;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11982450" y="6486525"/>
+              <a:ext cx="4061400" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="320" name="Google Shape;320;h54a3a0b12b5dd86b_1_272"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9553575" y="7353300"/>
+            <a:ext cx="2257500" cy="1371600"/>
+            <a:chOff x="9553575" y="7353300"/>
+            <a:chExt cx="2257500" cy="1371600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="321" name="Google Shape;321;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9553575" y="7353300"/>
+              <a:ext cx="2257500" cy="1333500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="322" name="Google Shape;322;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10125075" y="7581900"/>
+              <a:ext cx="1381200" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="EB8CA4"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="323" name="Google Shape;323;h54a3a0b12b5dd86b_1_272"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15876984" y="5118100"/>
-            <a:ext cx="5436279" cy="1600200"/>
+            <a:off x="11963400" y="7419975"/>
+            <a:ext cx="4088100" cy="1306950"/>
+            <a:chOff x="11963400" y="7419975"/>
+            <a:chExt cx="4088100" cy="1306950"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...69 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="324" name="Google Shape;324;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11963400" y="7419975"/>
+              <a:ext cx="4088100" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="325" name="Google Shape;325;h54a3a0b12b5dd86b_1_272"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11963400" y="7896225"/>
+              <a:ext cx="4080600" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...708 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="306" name="Shape 306"/>
+        <p:cNvPr id="330" name="Shape 330"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="331" name="Google Shape;331;h54a3a0b12b5dd86b_1_303"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="332" name="Google Shape;332;h54a3a0b12b5dd86b_1_303"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="333" name="Google Shape;333;h54a3a0b12b5dd86b_1_303"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="11258550" cy="8753475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="334" name="Google Shape;334;h54a3a0b12b5dd86b_1_303"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7953375" y="1952625"/>
+              <a:ext cx="10334625" cy="8334375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="335" name="Google Shape;335;h54a3a0b12b5dd86b_1_303"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="336" name="Google Shape;336;h54a3a0b12b5dd86b_1_303"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="337" name="Google Shape;337;h54a3a0b12b5dd86b_1_303"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="338" name="Google Shape;338;h54a3a0b12b5dd86b_1_303"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-1070610" y="2552700"/>
+            <a:ext cx="11942400" cy="5116950"/>
+            <a:chOff x="-1070610" y="2552700"/>
+            <a:chExt cx="11942400" cy="5116950"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="339" name="Google Shape;339;h54a3a0b12b5dd86b_1_303"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="-1070610" y="2552700"/>
+              <a:ext cx="11942400" cy="4194825"/>
+              <a:chOff x="-1070610" y="2552700"/>
+              <a:chExt cx="11942400" cy="4194825"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:grpSp>
+            <p:nvGrpSpPr>
+              <p:cNvPr id="340" name="Google Shape;340;h54a3a0b12b5dd86b_1_303"/>
+              <p:cNvGrpSpPr/>
+              <p:nvPr/>
+            </p:nvGrpSpPr>
+            <p:grpSpPr>
+              <a:xfrm>
+                <a:off x="1328738" y="2552700"/>
+                <a:ext cx="7372500" cy="3667200"/>
+                <a:chOff x="1328738" y="2552700"/>
+                <a:chExt cx="7372500" cy="3667200"/>
+              </a:xfrm>
+            </p:grpSpPr>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="341" name="Google Shape;341;h54a3a0b12b5dd86b_1_303"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1328738" y="2552700"/>
+                  <a:ext cx="7143900" cy="3095700"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:solidFill>
+                  <a:srgbClr val="F4D6DC"/>
+                </a:solidFill>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:t/>
+                  </a:r>
+                  <a:endParaRPr/>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+            <p:sp>
+              <p:nvSpPr>
+                <p:cNvPr id="342" name="Google Shape;342;h54a3a0b12b5dd86b_1_303"/>
+                <p:cNvSpPr/>
+                <p:nvPr/>
+              </p:nvSpPr>
+              <p:spPr>
+                <a:xfrm>
+                  <a:off x="1900238" y="2781300"/>
+                  <a:ext cx="6801000" cy="3438600"/>
+                </a:xfrm>
+                <a:prstGeom prst="rect">
+                  <a:avLst/>
+                </a:prstGeom>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+              </p:spPr>
+              <p:txBody>
+                <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                  <a:noAutofit/>
+                </a:bodyPr>
+                <a:lstStyle/>
+                <a:p>
+                  <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                    <a:spcBef>
+                      <a:spcPts val="0"/>
+                    </a:spcBef>
+                    <a:spcAft>
+                      <a:spcPts val="0"/>
+                    </a:spcAft>
+                    <a:buClr>
+                      <a:srgbClr val="EB8CA4"/>
+                    </a:buClr>
+                    <a:buSzPts val="18000"/>
+                    <a:buFont typeface="Sail"/>
+                    <a:buNone/>
+                  </a:pPr>
+                  <a:r>
+                    <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                      <a:solidFill>
+                        <a:srgbClr val="EB8CA4"/>
+                      </a:solidFill>
+                      <a:latin typeface="Sail"/>
+                      <a:ea typeface="Sail"/>
+                      <a:cs typeface="Sail"/>
+                      <a:sym typeface="Sail"/>
+                    </a:rPr>
+                    <a:t>234,567</a:t>
+                  </a:r>
+                  <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:schemeClr val="dk1"/>
+                    </a:solidFill>
+                    <a:latin typeface="Calibri"/>
+                    <a:ea typeface="Calibri"/>
+                    <a:cs typeface="Calibri"/>
+                    <a:sym typeface="Calibri"/>
+                  </a:endParaRPr>
+                </a:p>
+              </p:txBody>
+            </p:sp>
+          </p:grpSp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="343" name="Google Shape;343;h54a3a0b12b5dd86b_1_303"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="-1070610" y="5800725"/>
+                <a:ext cx="11942400" cy="946800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="344" name="Google Shape;344;h54a3a0b12b5dd86b_1_303"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1393508" y="6838950"/>
+              <a:ext cx="7014300" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="307" name="Google Shape;307;p13"/>
+          <p:cNvPr descr="preencoded.png" id="345" name="Google Shape;345;h54a3a0b12b5dd86b_1_303"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="8934450" y="771525"/>
+            <a:ext cx="8286750" cy="8753475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...380 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="320" name="Shape 320"/>
+        <p:cNvPr id="350" name="Shape 350"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="351" name="Google Shape;351;h54a3a0b12b5dd86b_1_322"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="352" name="Google Shape;352;h54a3a0b12b5dd86b_1_322"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="353" name="Google Shape;353;h54a3a0b12b5dd86b_1_322"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10715625" y="0"/>
+              <a:ext cx="7572375" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="354" name="Google Shape;354;h54a3a0b12b5dd86b_1_322"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="762000"/>
+              <a:ext cx="5695950" cy="9525000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="355" name="Google Shape;355;h54a3a0b12b5dd86b_1_322"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="356" name="Google Shape;356;h54a3a0b12b5dd86b_1_322"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="357" name="Google Shape;357;h54a3a0b12b5dd86b_1_322"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="358" name="Google Shape;358;h54a3a0b12b5dd86b_1_322"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2767013" y="1857375"/>
+            <a:ext cx="5457900" cy="2064900"/>
+            <a:chOff x="2767013" y="1857375"/>
+            <a:chExt cx="5457900" cy="2064900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="359" name="Google Shape;359;h54a3a0b12b5dd86b_1_322"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2767013" y="1857375"/>
+              <a:ext cx="5457900" cy="1866900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="360" name="Google Shape;360;h54a3a0b12b5dd86b_1_322"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2911792" y="2085975"/>
+              <a:ext cx="4741500" cy="1836300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EB8CA4"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="361" name="Google Shape;361;h54a3a0b12b5dd86b_1_322"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="2512695" y="3952875"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:pic>
-[...18 lines deleted...]
-        </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...25 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;p14"/>
+          <p:cNvPr id="362" name="Google Shape;362;h54a3a0b12b5dd86b_1_322"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="2476500"/>
-[...84 lines deleted...]
-            <a:ext cx="6295754" cy="2421467"/>
+            <a:off x="2535555" y="5648325"/>
+            <a:ext cx="5493900" cy="1836300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
-              <a:t>233 Coins</a:t>
+              <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="327" name="Google Shape;327;p14"/>
+          <p:cNvPr id="363" name="Google Shape;363;h54a3a0b12b5dd86b_1_322"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="5270500"/>
-[...41 lines deleted...]
-            <a:ext cx="8010468" cy="618067"/>
+            <a:off x="2512695" y="7515225"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Treasure Found</a:t>
+              <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="364" name="Google Shape;364;h54a3a0b12b5dd86b_1_322"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11706225" y="1857375"/>
+            <a:ext cx="2819400" cy="2064900"/>
+            <a:chOff x="11706225" y="1857375"/>
+            <a:chExt cx="2819400" cy="2064900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;h54a3a0b12b5dd86b_1_322"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11706225" y="1857375"/>
+              <a:ext cx="2819400" cy="1866900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="366" name="Google Shape;366;h54a3a0b12b5dd86b_1_322"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11851005" y="2085975"/>
+              <a:ext cx="2103000" cy="1836300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EB8CA4"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="329" name="Google Shape;329;p14"/>
+          <p:cNvPr id="367" name="Google Shape;367;h54a3a0b12b5dd86b_1_322"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="7226300"/>
-[...188 lines deleted...]
-            <a:ext cx="8010468" cy="618067"/>
+            <a:off x="10132695" y="3952875"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>Duration of Spell Casting</a:t>
+              <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="368" name="Google Shape;368;h54a3a0b12b5dd86b_1_322"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10548938" y="5419725"/>
+            <a:ext cx="5133900" cy="2064900"/>
+            <a:chOff x="10548938" y="5419725"/>
+            <a:chExt cx="5133900" cy="2064900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="369" name="Google Shape;369;h54a3a0b12b5dd86b_1_322"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10548938" y="5419725"/>
+              <a:ext cx="5133900" cy="1866900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="370" name="Google Shape;370;h54a3a0b12b5dd86b_1_322"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10693718" y="5648325"/>
+              <a:ext cx="4417800" cy="1836300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EB8CA4"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>674 Km</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="334" name="Google Shape;334;p14"/>
+          <p:cNvPr id="371" name="Google Shape;371;h54a3a0b12b5dd86b_1_322"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="2476500"/>
-[...188 lines deleted...]
-            <a:ext cx="8010468" cy="618067"/>
+            <a:off x="10132695" y="7515225"/>
+            <a:ext cx="5966400" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...250 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="348" name="Shape 348"/>
+        <p:cNvPr id="376" name="Shape 376"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="377" name="Google Shape;377;h54a3a0b12b5dd86b_1_347"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="378" name="Google Shape;378;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="379" name="Google Shape;379;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5172075" y="0"/>
+              <a:ext cx="13115925" cy="7258050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="3886200"/>
+              <a:ext cx="11258550" cy="6400800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="381" name="Google Shape;381;h54a3a0b12b5dd86b_1_347"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="382" name="Google Shape;382;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="383" name="Google Shape;383;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="350" name="Google Shape;350;p15"/>
+          <p:cNvPr id="384" name="Google Shape;384;h54a3a0b12b5dd86b_1_347"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5432046" cy="1507067"/>
+            <a:off x="7019925" y="1085850"/>
+            <a:ext cx="4086300" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="385" name="Google Shape;385;h54a3a0b12b5dd86b_1_347"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941918" cy="6180901"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="386" name="Google Shape;386;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="387" name="Google Shape;387;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="388" name="Google Shape;388;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="389" name="Google Shape;389;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="390" name="Google Shape;390;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="391" name="Google Shape;391;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="392" name="Google Shape;392;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="393" name="Google Shape;393;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="394" name="Google Shape;394;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="395" name="Google Shape;395;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="396" name="Google Shape;396;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="397" name="Google Shape;397;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="398" name="Google Shape;398;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="399" name="Google Shape;399;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="400" name="Google Shape;400;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="401" name="Google Shape;401;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="402" name="Google Shape;402;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="403" name="Google Shape;403;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="404" name="Google Shape;404;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="405" name="Google Shape;405;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="406" name="Google Shape;406;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="407" name="Google Shape;407;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="408" name="Google Shape;408;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="409" name="Google Shape;409;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="410" name="Google Shape;410;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="411" name="Google Shape;411;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="412" name="Google Shape;412;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="413" name="Google Shape;413;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="414" name="Google Shape;414;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="415" name="Google Shape;415;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="416" name="Google Shape;416;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="418" name="Google Shape;418;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="419" name="Google Shape;419;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="421" name="Google Shape;421;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="422" name="Google Shape;422;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="423" name="Google Shape;423;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="424" name="Google Shape;424;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="425" name="Google Shape;425;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="426" name="Google Shape;426;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="427" name="Google Shape;427;h54a3a0b12b5dd86b_1_347"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216821" cy="356494"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="428" name="Google Shape;428;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="429" name="Google Shape;429;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="430" name="Google Shape;430;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="431" name="Google Shape;431;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12401550" y="4791075"/>
+              <a:ext cx="1150500" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="EE8BA4"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="432" name="Google Shape;432;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12563475" y="5314950"/>
+              <a:ext cx="773400" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="433" name="Google Shape;433;h54a3a0b12b5dd86b_1_347"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257645" cy="422713"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1430775"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1430775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="434" name="Google Shape;434;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="EE8BA4"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="435" name="Google Shape;435;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8486775"/>
+              <a:ext cx="5966400" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="436" name="Google Shape;436;h54a3a0b12b5dd86b_1_347"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257645" cy="422713"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1430775"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1430775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="437" name="Google Shape;437;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="EE8BA4"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="438" name="Google Shape;438;h54a3a0b12b5dd86b_1_347"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8486775"/>
+              <a:ext cx="5966400" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="EE8BA4"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="414" name="Shape 414"/>
+        <p:cNvPr id="443" name="Shape 443"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="444" name="Google Shape;444;h54a3a0b12b5dd86b_1_413"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="445" name="Google Shape;445;h54a3a0b12b5dd86b_1_413"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="446" name="Google Shape;446;h54a3a0b12b5dd86b_1_413"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="1819275"/>
+              <a:ext cx="13477874" cy="8467725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="447" name="Google Shape;447;h54a3a0b12b5dd86b_1_413"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7439025" y="0"/>
+              <a:ext cx="10848975" cy="5362575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="448" name="Google Shape;448;h54a3a0b12b5dd86b_1_413"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="449" name="Google Shape;449;h54a3a0b12b5dd86b_1_413"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;h54a3a0b12b5dd86b_1_413"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="451" name="Google Shape;451;h54a3a0b12b5dd86b_1_413"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644700" cy="1506975"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644700" cy="1506975"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="452" name="Google Shape;452;h54a3a0b12b5dd86b_1_413"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644700" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="453" name="Google Shape;453;h54a3a0b12b5dd86b_1_413"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4991100"/>
+              <a:ext cx="6614100" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="415" name="Google Shape;415;p16"/>
-[...329 lines deleted...]
-          <p:cNvPr descr=" " id="423" name="Google Shape;423;p16"/>
+          <p:cNvPr descr="preencoded.png" id="454" name="Google Shape;454;h54a3a0b12b5dd86b_1_413"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="455" name="Google Shape;455;h54a3a0b12b5dd86b_1_413"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="424" name="Google Shape;424;p16"/>
+          <p:cNvPr id="456" name="Google Shape;456;h54a3a0b12b5dd86b_1_413"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7633654" y="1524000"/>
-            <a:ext cx="9128208" cy="1507067"/>
+            <a:off x="5724525" y="1143000"/>
+            <a:ext cx="6858000" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="429" name="Shape 429"/>
+        <p:cNvPr id="461" name="Shape 461"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="462" name="Google Shape;462;h54a3a0b12b5dd86b_1_430"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="463" name="Google Shape;463;h54a3a0b12b5dd86b_1_430"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="464" name="Google Shape;464;h54a3a0b12b5dd86b_1_430"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10715625" y="0"/>
+              <a:ext cx="7572375" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="465" name="Google Shape;465;h54a3a0b12b5dd86b_1_430"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="762000"/>
+              <a:ext cx="5695950" cy="9525000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="466" name="Google Shape;466;h54a3a0b12b5dd86b_1_430"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="467" name="Google Shape;467;h54a3a0b12b5dd86b_1_430"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="468" name="Google Shape;468;h54a3a0b12b5dd86b_1_430"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="469" name="Google Shape;469;h54a3a0b12b5dd86b_1_430"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3495675"/>
+            <a:ext cx="6644700" cy="1506975"/>
+            <a:chOff x="2209800" y="3495675"/>
+            <a:chExt cx="6644700" cy="1506975"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="470" name="Google Shape;470;h54a3a0b12b5dd86b_1_430"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3495675"/>
+              <a:ext cx="6644700" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="471" name="Google Shape;471;h54a3a0b12b5dd86b_1_430"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="4171950"/>
+              <a:ext cx="6614100" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="431" name="Google Shape;431;p17"/>
+          <p:cNvPr id="472" name="Google Shape;472;h54a3a0b12b5dd86b_1_430"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941918" cy="901700"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776100" cy="2526000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...2 lines deleted...]
-                <a:sym typeface="Sail"/>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="436" name="Google Shape;436;p17"/>
+          <p:cNvPr id="473" name="Google Shape;473;h54a3a0b12b5dd86b_1_430"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="5562600"/>
-[...274 lines deleted...]
-            <a:ext cx="10233246" cy="1507067"/>
+            <a:off x="2209800" y="1619250"/>
+            <a:ext cx="7686600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="439" name="Google Shape;439;p17"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="440" name="Google Shape;440;p17"/>
+          <p:cNvPr descr="preencoded.png" id="474" name="Google Shape;474;h54a3a0b12b5dd86b_1_430"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="475" name="Google Shape;475;h54a3a0b12b5dd86b_1_430"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="445" name="Shape 445"/>
+        <p:cNvPr id="480" name="Shape 480"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="481" name="Google Shape;481;h54a3a0b12b5dd86b_1_448"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="482" name="Google Shape;482;h54a3a0b12b5dd86b_1_448"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="483" name="Google Shape;483;h54a3a0b12b5dd86b_1_448"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5172075" y="0"/>
+              <a:ext cx="13115925" cy="7258050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="484" name="Google Shape;484;h54a3a0b12b5dd86b_1_448"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="3886200"/>
+              <a:ext cx="11258550" cy="6400800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="485" name="Google Shape;485;h54a3a0b12b5dd86b_1_448"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="486" name="Google Shape;486;h54a3a0b12b5dd86b_1_448"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="487" name="Google Shape;487;h54a3a0b12b5dd86b_1_448"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="488" name="Google Shape;488;h54a3a0b12b5dd86b_1_448"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="657225" y="6276975"/>
+            <a:ext cx="4377600" cy="1506975"/>
+            <a:chOff x="657225" y="6276975"/>
+            <a:chExt cx="4377600" cy="1506975"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="489" name="Google Shape;489;h54a3a0b12b5dd86b_1_448"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6276975"/>
+              <a:ext cx="4377600" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="490" name="Google Shape;490;h54a3a0b12b5dd86b_1_448"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6953250"/>
+              <a:ext cx="4347300" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="447" name="Google Shape;447;p18"/>
+          <p:cNvPr id="491" name="Google Shape;491;h54a3a0b12b5dd86b_1_448"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...276 lines deleted...]
-            <a:ext cx="6295754" cy="5012267"/>
+            <a:off x="657225" y="1152525"/>
+            <a:ext cx="4734000" cy="3771900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>A Gateway to</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>a World of </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>Fantasy and </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="454" name="Google Shape;454;p18"/>
+          <p:cNvPr id="492" name="Google Shape;492;h54a3a0b12b5dd86b_1_448"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18125165" y="4711700"/>
-            <a:ext cx="5381239" cy="5571067"/>
+            <a:off x="13592175" y="3533775"/>
+            <a:ext cx="3994800" cy="4183500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="1" marL="685800" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
               <a:spcBef>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="493" name="Google Shape;493;h54a3a0b12b5dd86b_1_448"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8814902" y="749300"/>
-            <a:ext cx="8573572" cy="12331700"/>
+            <a:off x="6610350" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="6610350" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="494" name="Google Shape;494;h54a3a0b12b5dd86b_1_448"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6610350" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="495" name="Google Shape;495;h54a3a0b12b5dd86b_1_448"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6981825" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="461" name="Shape 461"/>
+        <p:cNvPr id="500" name="Shape 500"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="462" name="Google Shape;462;p19"/>
+          <p:cNvPr descr="preencoded.png" id="501" name="Google Shape;501;h54a3a0b12b5dd86b_1_467"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="502" name="Google Shape;502;h54a3a0b12b5dd86b_1_467"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="503" name="Google Shape;503;h54a3a0b12b5dd86b_1_467"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="504" name="Google Shape;504;h54a3a0b12b5dd86b_1_467"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="463" name="Google Shape;463;p19"/>
+          <p:cNvPr id="505" name="Google Shape;505;h54a3a0b12b5dd86b_1_467"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="8175588" cy="1507067"/>
+            <a:off x="11668125" y="752475"/>
+            <a:ext cx="6143700" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="26" name="Shape 26"/>
+        <p:cNvPr id="31" name="Shape 31"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;h54a3a0b12b5dd86b_1_15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Google Shape;33;h54a3a0b12b5dd86b_1_15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="34" name="Google Shape;34;h54a3a0b12b5dd86b_1_15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="11258550" cy="8753475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="35" name="Google Shape;35;h54a3a0b12b5dd86b_1_15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7953375" y="1952625"/>
+              <a:ext cx="10334625" cy="8334375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="36" name="Google Shape;36;h54a3a0b12b5dd86b_1_15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="37" name="Google Shape;37;h54a3a0b12b5dd86b_1_15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Google Shape;38;h54a3a0b12b5dd86b_1_15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="28" name="Google Shape;28;p2"/>
+          <p:cNvPr id="39" name="Google Shape;39;h54a3a0b12b5dd86b_1_15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7045147" cy="2421467"/>
+            <a:off x="8991600" y="2943225"/>
+            <a:ext cx="5303400" cy="1836300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;p2"/>
+          <p:cNvPr id="40" name="Google Shape;40;h54a3a0b12b5dd86b_1_15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5000192" y="6921500"/>
-            <a:ext cx="14399366" cy="2065867"/>
+            <a:off x="7713345" y="5191125"/>
+            <a:ext cx="7442700" cy="1916400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="41" name="Google Shape;41;h54a3a0b12b5dd86b_1_15"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1504950" y="2409825"/>
+            <a:ext cx="5467350" cy="5457825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="470" name="Shape 470"/>
+        <p:cNvPr id="510" name="Shape 510"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="511" name="Google Shape;511;h54a3a0b12b5dd86b_1_476"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="512" name="Google Shape;512;h54a3a0b12b5dd86b_1_476"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="513" name="Google Shape;513;h54a3a0b12b5dd86b_1_476"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10715625" y="0"/>
+              <a:ext cx="7572375" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="514" name="Google Shape;514;h54a3a0b12b5dd86b_1_476"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="762000"/>
+              <a:ext cx="5695950" cy="9525000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="515" name="Google Shape;515;h54a3a0b12b5dd86b_1_476"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="516" name="Google Shape;516;h54a3a0b12b5dd86b_1_476"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="517" name="Google Shape;517;h54a3a0b12b5dd86b_1_476"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="471" name="Google Shape;471;p20"/>
+          <p:cNvPr descr="preencoded.png" id="518" name="Google Shape;518;h54a3a0b12b5dd86b_1_476"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="381000" y="2933700"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="472" name="Google Shape;472;p20"/>
+          <p:cNvPr id="519" name="Google Shape;519;h54a3a0b12b5dd86b_1_476"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...95 lines deleted...]
-            <a:ext cx="11757436" cy="1507067"/>
+            <a:off x="4643438" y="938213"/>
+            <a:ext cx="8829600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="520" name="Google Shape;520;h54a3a0b12b5dd86b_1_476"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16118315" y="3733800"/>
-            <a:ext cx="6935067" cy="1765300"/>
+            <a:off x="12087225" y="2800350"/>
+            <a:ext cx="5292000" cy="1430775"/>
+            <a:chOff x="12087225" y="2800350"/>
+            <a:chExt cx="5292000" cy="1430775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="521" name="Google Shape;521;h54a3a0b12b5dd86b_1_476"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="2800350"/>
+              <a:ext cx="5292000" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>The Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="522" name="Google Shape;522;h54a3a0b12b5dd86b_1_476"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="3400425"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A magical forest filled with animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="523" name="Google Shape;523;h54a3a0b12b5dd86b_1_476"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16118315" y="3733800"/>
-            <a:ext cx="6935067" cy="1765300"/>
+            <a:off x="12087225" y="5176838"/>
+            <a:ext cx="5292000" cy="1430775"/>
+            <a:chOff x="12087225" y="5176838"/>
+            <a:chExt cx="5292000" cy="1430775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="524" name="Google Shape;524;h54a3a0b12b5dd86b_1_476"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="5176838"/>
+              <a:ext cx="5292000" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>The Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="525" name="Google Shape;525;h54a3a0b12b5dd86b_1_476"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="5776913"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="526" name="Google Shape;526;h54a3a0b12b5dd86b_1_476"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16118315" y="3733800"/>
-            <a:ext cx="7138292" cy="901700"/>
+            <a:off x="12087225" y="7548563"/>
+            <a:ext cx="5292000" cy="1430775"/>
+            <a:chOff x="12087225" y="7548563"/>
+            <a:chExt cx="5292000" cy="1430775"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="527" name="Google Shape;527;h54a3a0b12b5dd86b_1_476"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="7548563"/>
+              <a:ext cx="5292000" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>The Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="528" name="Google Shape;528;h54a3a0b12b5dd86b_1_476"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12087225" y="8148638"/>
+              <a:ext cx="5261700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="492" name="Shape 492"/>
+        <p:cNvPr id="533" name="Shape 533"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="534" name="Google Shape;534;h54a3a0b12b5dd86b_1_498"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="535" name="Google Shape;535;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="536" name="Google Shape;536;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5172075" y="0"/>
+              <a:ext cx="13115925" cy="7258050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="537" name="Google Shape;537;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="3886200"/>
+              <a:ext cx="11258550" cy="6400800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="538" name="Google Shape;538;h54a3a0b12b5dd86b_1_498"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="539" name="Google Shape;539;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="540" name="Google Shape;540;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="493" name="Google Shape;493;p21"/>
-[...162 lines deleted...]
-          <p:cNvPr descr=" " id="498" name="Google Shape;498;p21"/>
+          <p:cNvPr descr="preencoded.png" id="541" name="Google Shape;541;h54a3a0b12b5dd86b_1_498"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12447556" y="-139700"/>
-            <a:ext cx="38105" cy="1879600"/>
+            <a:off x="9363075" y="0"/>
+            <a:ext cx="28575" cy="1304925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="542" name="Google Shape;542;h54a3a0b12b5dd86b_1_498"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8410575" y="1304925"/>
+            <a:ext cx="1905000" cy="836400"/>
+            <a:chOff x="8410575" y="1304925"/>
+            <a:chExt cx="1905000" cy="836400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="543" name="Google Shape;543;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8410575" y="1304925"/>
+              <a:ext cx="1905000" cy="828600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 13793" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="544" name="Google Shape;544;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8839200" y="1457325"/>
+              <a:ext cx="1207800" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>May</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="545" name="Google Shape;545;h54a3a0b12b5dd86b_1_498"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2540318" cy="1104900"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="8672363" y="2838445"/>
+            <a:ext cx="1410000" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="546" name="Google Shape;546;h54a3a0b12b5dd86b_1_498"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8410575" y="3543300"/>
+            <a:ext cx="1905000" cy="836400"/>
+            <a:chOff x="8410575" y="3543300"/>
+            <a:chExt cx="1905000" cy="836400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="547" name="Google Shape;547;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8410575" y="3543300"/>
+              <a:ext cx="1905000" cy="828600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 13793" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="548" name="Google Shape;548;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8877300" y="3695700"/>
+              <a:ext cx="1131600" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>June</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="549" name="Google Shape;549;h54a3a0b12b5dd86b_1_498"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1600400" cy="901700"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="8672363" y="5076820"/>
+            <a:ext cx="1410000" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...91 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="550" name="Google Shape;550;h54a3a0b12b5dd86b_1_498"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8410575" y="5781675"/>
+            <a:ext cx="1905000" cy="836400"/>
+            <a:chOff x="8410575" y="5781675"/>
+            <a:chExt cx="1905000" cy="836400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="551" name="Google Shape;551;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8410575" y="5781675"/>
+              <a:ext cx="1905000" cy="828600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 13793" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="552" name="Google Shape;552;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8905875" y="5934075"/>
+              <a:ext cx="1074300" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>July</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="553" name="Google Shape;553;h54a3a0b12b5dd86b_1_498"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1498787" cy="901700"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="8672363" y="7315195"/>
+            <a:ext cx="1410000" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...91 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="554" name="Google Shape;554;h54a3a0b12b5dd86b_1_498"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8410575" y="8020050"/>
+            <a:ext cx="1905000" cy="836400"/>
+            <a:chOff x="8410575" y="8020050"/>
+            <a:chExt cx="1905000" cy="836400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="555" name="Google Shape;555;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8410575" y="8020050"/>
+              <a:ext cx="1905000" cy="828600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 13793" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="556" name="Google Shape;556;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8877300" y="8172450"/>
+              <a:ext cx="1131600" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Aug</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="557" name="Google Shape;557;h54a3a0b12b5dd86b_1_498"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1422578" cy="901700"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="8672363" y="9553570"/>
+            <a:ext cx="1410000" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...91 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="25400">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...20 lines deleted...]
-      </p:sp>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="558" name="Google Shape;558;h54a3a0b12b5dd86b_1_498"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1504950" y="1138238"/>
+            <a:ext cx="6534300" cy="1181100"/>
+            <a:chOff x="1504950" y="1138238"/>
+            <a:chExt cx="6534300" cy="1181100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="559" name="Google Shape;559;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1504950" y="1138238"/>
+              <a:ext cx="6534300" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="EE8BA4"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="560" name="Google Shape;560;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1779270" y="1366838"/>
+              <a:ext cx="5985600" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A rare eclipse occurs, causing strange and unpredictable effects across the land.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="561" name="Google Shape;561;h54a3a0b12b5dd86b_1_498"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1504950" y="5700713"/>
+            <a:ext cx="6534300" cy="1181100"/>
+            <a:chOff x="1504950" y="5700713"/>
+            <a:chExt cx="6534300" cy="1181100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="562" name="Google Shape;562;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1504950" y="5700713"/>
+              <a:ext cx="6534300" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="EE8BA4"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="563" name="Google Shape;563;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1779270" y="5929313"/>
+              <a:ext cx="5985600" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A volcanic eruption devastates a nearby city, forcing its inhabitants to flee to the safety.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="564" name="Google Shape;564;h54a3a0b12b5dd86b_1_498"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10687050" y="3409950"/>
+            <a:ext cx="6105600" cy="1181100"/>
+            <a:chOff x="10687050" y="3409950"/>
+            <a:chExt cx="6105600" cy="1181100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="565" name="Google Shape;565;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10687050" y="3409950"/>
+              <a:ext cx="6105600" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="EE8BA4"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="566" name="Google Shape;566;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10961370" y="3638550"/>
+              <a:ext cx="5556900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A group of adventurers sets out to recover an ancient artifact.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="567" name="Google Shape;567;h54a3a0b12b5dd86b_1_498"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10687050" y="7939087"/>
+            <a:ext cx="6105600" cy="1181100"/>
+            <a:chOff x="10687050" y="7939087"/>
+            <a:chExt cx="6105600" cy="1181100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="568" name="Google Shape;568;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10687050" y="7939087"/>
+              <a:ext cx="6105600" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="EE8BA4"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="569" name="Google Shape;569;h54a3a0b12b5dd86b_1_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10961370" y="8167687"/>
+              <a:ext cx="5556900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A powerful sorcerer and a cunning thief cross paths, leading to partnership.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="509" name="Google Shape;509;p21"/>
+          <p:cNvPr id="570" name="Google Shape;570;h54a3a0b12b5dd86b_1_498"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11837880" y="10896600"/>
-[...694 lines deleted...]
-            <a:ext cx="6270350" cy="1507067"/>
+            <a:off x="12344400" y="1152525"/>
+            <a:ext cx="4714800" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="528" name="Shape 528"/>
+        <p:cNvPr id="575" name="Shape 575"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="576" name="Google Shape;576;h54a3a0b12b5dd86b_1_539"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="577" name="Google Shape;577;h54a3a0b12b5dd86b_1_539"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="578" name="Google Shape;578;h54a3a0b12b5dd86b_1_539"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="1819275"/>
+              <a:ext cx="13477874" cy="8467725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="579" name="Google Shape;579;h54a3a0b12b5dd86b_1_539"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7439025" y="0"/>
+              <a:ext cx="10848975" cy="5362575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="580" name="Google Shape;580;h54a3a0b12b5dd86b_1_539"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="581" name="Google Shape;581;h54a3a0b12b5dd86b_1_539"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="582" name="Google Shape;582;h54a3a0b12b5dd86b_1_539"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="530" name="Google Shape;530;p22"/>
+          <p:cNvPr id="583" name="Google Shape;583;h54a3a0b12b5dd86b_1_539"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="4835071" cy="1507067"/>
+            <a:off x="7419975" y="1152525"/>
+            <a:ext cx="3638700" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="584" name="Google Shape;584;h54a3a0b12b5dd86b_1_539"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2070359" y="3994150"/>
-            <a:ext cx="6096762" cy="7632700"/>
+            <a:off x="1506855" y="2995613"/>
+            <a:ext cx="4663500" cy="5831175"/>
+            <a:chOff x="1506855" y="2995613"/>
+            <a:chExt cx="4663500" cy="5831175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="585" name="Google Shape;585;h54a3a0b12b5dd86b_1_539"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1552575" y="2995613"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;h54a3a0b12b5dd86b_1_539"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1506855" y="7720013"/>
+              <a:ext cx="4663500" cy="1106775"/>
+              <a:chOff x="1506855" y="7720013"/>
+              <a:chExt cx="4663500" cy="1106775"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="587" name="Google Shape;587;h54a3a0b12b5dd86b_1_539"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1506855" y="7720013"/>
+                <a:ext cx="4663500" cy="684000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sail"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sail"/>
+                    <a:ea typeface="Sail"/>
+                    <a:cs typeface="Sail"/>
+                    <a:sym typeface="Sail"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="588" name="Google Shape;588;h54a3a0b12b5dd86b_1_539"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1522095" y="8358188"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="589" name="Google Shape;589;h54a3a0b12b5dd86b_1_539"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2070359" y="3994150"/>
-            <a:ext cx="6096762" cy="6096000"/>
+            <a:off x="6812280" y="2995613"/>
+            <a:ext cx="4663500" cy="5831175"/>
+            <a:chOff x="6812280" y="2995613"/>
+            <a:chExt cx="4663500" cy="5831175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="590" name="Google Shape;590;h54a3a0b12b5dd86b_1_539"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6858000" y="2995613"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="591" name="Google Shape;591;h54a3a0b12b5dd86b_1_539"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6812280" y="7720013"/>
+              <a:ext cx="4663500" cy="1106775"/>
+              <a:chOff x="6812280" y="7720013"/>
+              <a:chExt cx="4663500" cy="1106775"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="592" name="Google Shape;592;h54a3a0b12b5dd86b_1_539"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6812280" y="7720013"/>
+                <a:ext cx="4663500" cy="684000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sail"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sail"/>
+                    <a:ea typeface="Sail"/>
+                    <a:cs typeface="Sail"/>
+                    <a:sym typeface="Sail"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="593" name="Google Shape;593;h54a3a0b12b5dd86b_1_539"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6827520" y="8358188"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="594" name="Google Shape;594;h54a3a0b12b5dd86b_1_539"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2070359" y="10293350"/>
-            <a:ext cx="6096762" cy="1333500"/>
+            <a:off x="12117705" y="2995613"/>
+            <a:ext cx="4663500" cy="5831175"/>
+            <a:chOff x="12117705" y="2995613"/>
+            <a:chExt cx="4663500" cy="5831175"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...747 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="595" name="Google Shape;595;h54a3a0b12b5dd86b_1_539"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12163425" y="2995613"/>
+              <a:ext cx="4572000" cy="4572000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="596" name="Google Shape;596;h54a3a0b12b5dd86b_1_539"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12117705" y="7720013"/>
+              <a:ext cx="4663500" cy="1106775"/>
+              <a:chOff x="12117705" y="7720013"/>
+              <a:chExt cx="4663500" cy="1106775"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="597" name="Google Shape;597;h54a3a0b12b5dd86b_1_539"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12117705" y="7720013"/>
+                <a:ext cx="4663500" cy="684000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sail"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sail"/>
+                    <a:ea typeface="Sail"/>
+                    <a:cs typeface="Sail"/>
+                    <a:sym typeface="Sail"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="598" name="Google Shape;598;h54a3a0b12b5dd86b_1_539"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12132945" y="8358188"/>
+                <a:ext cx="4632900" cy="468600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="555" name="Shape 555"/>
+        <p:cNvPr id="603" name="Shape 603"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="604" name="Google Shape;604;h54a3a0b12b5dd86b_1_566"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="605" name="Google Shape;605;h54a3a0b12b5dd86b_1_566"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="606" name="Google Shape;606;h54a3a0b12b5dd86b_1_566"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10715625" y="0"/>
+              <a:ext cx="7572375" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="607" name="Google Shape;607;h54a3a0b12b5dd86b_1_566"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="762000"/>
+              <a:ext cx="5695950" cy="9525000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="608" name="Google Shape;608;h54a3a0b12b5dd86b_1_566"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="609" name="Google Shape;609;h54a3a0b12b5dd86b_1_566"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="610" name="Google Shape;610;h54a3a0b12b5dd86b_1_566"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="556" name="Google Shape;556;p23"/>
+          <p:cNvPr descr="preencoded.png" id="611" name="Google Shape;611;h54a3a0b12b5dd86b_1_566"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="1400175" y="1333500"/>
+            <a:ext cx="5343525" cy="8296275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="557" name="Google Shape;557;p23"/>
+          <p:cNvPr id="612" name="Google Shape;612;h54a3a0b12b5dd86b_1_566"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...177 lines deleted...]
-            <a:ext cx="1977214" cy="1507067"/>
+            <a:off x="6991350" y="1752600"/>
+            <a:ext cx="1495500" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>2023</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="613" name="Google Shape;613;h54a3a0b12b5dd86b_1_566"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="38105" cy="1625600"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="7010251" y="3238518"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="EE8BA4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+      </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="564" name="Google Shape;564;p23"/>
+          <p:cNvPr id="614" name="Google Shape;614;h54a3a0b12b5dd86b_1_566"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9284860" y="5130800"/>
-[...41 lines deleted...]
-            <a:ext cx="2053423" cy="1507067"/>
+            <a:off x="6962775" y="3848100"/>
+            <a:ext cx="1552500" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>2024</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="615" name="Google Shape;615;h54a3a0b12b5dd86b_1_566"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="38105" cy="1625600"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="7010251" y="5334018"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="EE8BA4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+      </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="567" name="Google Shape;567;p23"/>
+          <p:cNvPr id="616" name="Google Shape;616;h54a3a0b12b5dd86b_1_566"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9322965" y="7924800"/>
-[...41 lines deleted...]
-            <a:ext cx="1977214" cy="1507067"/>
+            <a:off x="6991350" y="5943600"/>
+            <a:ext cx="1495500" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>2025</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="617" name="Google Shape;617;h54a3a0b12b5dd86b_1_566"/>
+          <p:cNvCxnSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="38105" cy="1625600"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="7010251" y="7429518"/>
+            <a:ext cx="1219500" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="28575">
+            <a:solidFill>
+              <a:srgbClr val="EE8BA4"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-      </p:pic>
+      </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="570" name="Google Shape;570;p23"/>
+          <p:cNvPr id="618" name="Google Shape;618;h54a3a0b12b5dd86b_1_566"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9272159" y="10718800"/>
-[...41 lines deleted...]
-            <a:ext cx="2078826" cy="1507067"/>
+            <a:off x="6953250" y="8039100"/>
+            <a:ext cx="1571700" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>2026</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="572" name="Google Shape;572;p23"/>
+          <p:cNvPr id="619" name="Google Shape;619;h54a3a0b12b5dd86b_1_566"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11710864" y="3619500"/>
-            <a:ext cx="11808243" cy="1164167"/>
+            <a:off x="8782050" y="2714625"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The Forbidden Forest: A place of mystery and wonder, where mystical creatures roam and flora flourishes.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="573" name="Google Shape;573;p23"/>
+          <p:cNvPr id="620" name="Google Shape;620;h54a3a0b12b5dd86b_1_566"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11710864" y="6794500"/>
-            <a:ext cx="11808243" cy="1164167"/>
+            <a:off x="8782050" y="5095875"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The Crystal Caves: A network of glittering caves filled with precious gems and minerals, guarded by fierce beasts.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="574" name="Google Shape;574;p23"/>
+          <p:cNvPr id="621" name="Google Shape;621;h54a3a0b12b5dd86b_1_566"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11710864" y="9969500"/>
-            <a:ext cx="11808243" cy="1164167"/>
+            <a:off x="8782050" y="7477125"/>
+            <a:ext cx="8814300" cy="878100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>The Enchanted Garden: A place of pure beauty and tranquility, where the colors of the flowers are vibrant.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="575" name="Google Shape;575;p23"/>
+          <p:cNvPr id="622" name="Google Shape;622;h54a3a0b12b5dd86b_1_566"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16188173" y="692150"/>
-            <a:ext cx="6295754" cy="1507067"/>
+            <a:off x="12139613" y="519113"/>
+            <a:ext cx="4734000" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>The Mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="580" name="Shape 580"/>
+        <p:cNvPr id="627" name="Shape 627"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="628" name="Google Shape;628;h54a3a0b12b5dd86b_1_589"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="629" name="Google Shape;629;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="630" name="Google Shape;630;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5172075" y="0"/>
+              <a:ext cx="13115925" cy="7258050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="631" name="Google Shape;631;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="3886200"/>
+              <a:ext cx="11258550" cy="6400800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="632" name="Google Shape;632;h54a3a0b12b5dd86b_1_589"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="633" name="Google Shape;633;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="634" name="Google Shape;634;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="582" name="Google Shape;582;p24"/>
+          <p:cNvPr id="635" name="Google Shape;635;h54a3a0b12b5dd86b_1_589"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7807242" cy="618067"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="5859900" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-                <a:hlinkClick r:id="rId5">
+                <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="585" name="Google Shape;585;p24"/>
+          <p:cNvPr id="636" name="Google Shape;636;h54a3a0b12b5dd86b_1_589"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8471959" y="939800"/>
-            <a:ext cx="7781839" cy="1507067"/>
+            <a:off x="6353175" y="704850"/>
+            <a:ext cx="5848500" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="637" name="Google Shape;637;h54a3a0b12b5dd86b_1_589"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="787498" y="3352800"/>
-            <a:ext cx="22812051" cy="8597900"/>
+            <a:off x="590550" y="2514600"/>
+            <a:ext cx="17373600" cy="6457950"/>
+            <a:chOff x="590550" y="2514600"/>
+            <a:chExt cx="17373600" cy="6457950"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...184 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="638" name="Google Shape;638;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2514600"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="639" name="Google Shape;639;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="2667000"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="640" name="Google Shape;640;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="590550" y="4286250"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="641" name="Google Shape;641;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="819150" y="4438650"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="642" name="Google Shape;642;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="6038850"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="643" name="Google Shape;643;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="6191250"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="644" name="Google Shape;644;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="7829550"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="645" name="Google Shape;645;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="7981950"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="646" name="Google Shape;646;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="6057900"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="647" name="Google Shape;647;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="6210300"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="648" name="Google Shape;648;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="7829550"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="649" name="Google Shape;649;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="7981950"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="650" name="Google Shape;650;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4286250"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="651" name="Google Shape;651;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="4438650"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="652" name="Google Shape;652;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4286250"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="653" name="Google Shape;653;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14077950" y="4438650"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="654" name="Google Shape;654;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4286250"/>
+              <a:ext cx="4114800" cy="1143000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 50000" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="655" name="Google Shape;655;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9658350" y="4438650"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="656" name="Google Shape;656;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2489">
+              <a:off x="2514598" y="3976724"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="657" name="Google Shape;657;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5291760">
+              <a:off x="9605924" y="3829050"/>
+              <a:ext cx="304951" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="658" name="Google Shape;658;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="2362127" y="4138651"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="659" name="Google Shape;659;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="6981752" y="4138651"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="660" name="Google Shape;660;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="11401352" y="4138651"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="661" name="Google Shape;661;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="15611402" y="4138651"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="662" name="Google Shape;662;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389437">
+              <a:off x="5576918" y="6905625"/>
+              <a:ext cx="3124215" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="663" name="Google Shape;663;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="6991199" y="6615151"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="664" name="Google Shape;664;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="15620849" y="6615151"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="665" name="Google Shape;665;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="6991199" y="8463001"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="666" name="Google Shape;666;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="15620849" y="8463001"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="667" name="Google Shape;667;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389070">
+              <a:off x="14258917" y="6958051"/>
+              <a:ext cx="3019515" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="668" name="Google Shape;668;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2667000"/>
+              <a:ext cx="2735700" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Chloe Ng</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="669" name="Google Shape;669;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="3143250"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Mage</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="670" name="Google Shape;670;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4438650"/>
+              <a:ext cx="2735700" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Valtorin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="671" name="Google Shape;671;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4914900"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Assassin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...173 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="672" name="Google Shape;672;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6191250"/>
+              <a:ext cx="2735700" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Lucian</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="673" name="Google Shape;673;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6667500"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Conjurer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="674" name="Google Shape;674;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="7981950"/>
+              <a:ext cx="2735700" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Cedric</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="675" name="Google Shape;675;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="8458200"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Timekeeper</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...173 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="676" name="Google Shape;676;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6210300"/>
+              <a:ext cx="2735700" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Elvina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="677" name="Google Shape;677;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6686550"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Oracle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="678" name="Google Shape;678;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="7981950"/>
+              <a:ext cx="2735700" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Seraphina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="679" name="Google Shape;679;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="8458200"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Lightbringer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...173 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="680" name="Google Shape;680;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4438650"/>
+              <a:ext cx="2735700" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Aurielle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="681" name="Google Shape;681;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4914900"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Priestess</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="682" name="Google Shape;682;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4438650"/>
+              <a:ext cx="2735700" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Dariana</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="683" name="Google Shape;683;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4914900"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Shaman</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...173 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="684" name="Google Shape;684;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4438650"/>
+              <a:ext cx="2735700" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Theronis</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="685" name="Google Shape;685;h54a3a0b12b5dd86b_1_589"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4914900"/>
+              <a:ext cx="2727900" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Warrior</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...1368 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="648" name="Shape 648"/>
+        <p:cNvPr id="690" name="Shape 690"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="691" name="Google Shape;691;h54a3a0b12b5dd86b_1_651"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="692" name="Google Shape;692;h54a3a0b12b5dd86b_1_651"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="693" name="Google Shape;693;h54a3a0b12b5dd86b_1_651"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="11258550" cy="8753475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="694" name="Google Shape;694;h54a3a0b12b5dd86b_1_651"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7953375" y="1952625"/>
+              <a:ext cx="10334625" cy="8334375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="695" name="Google Shape;695;h54a3a0b12b5dd86b_1_651"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="696" name="Google Shape;696;h54a3a0b12b5dd86b_1_651"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="697" name="Google Shape;697;h54a3a0b12b5dd86b_1_651"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="650" name="Google Shape;650;p25"/>
+          <p:cNvPr id="698" name="Google Shape;698;h54a3a0b12b5dd86b_1_651"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7629420" cy="2675467"/>
+            <a:off x="10401300" y="1619250"/>
+            <a:ext cx="5734200" cy="2019300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>Thank you for</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>choosing EaTemp</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="653" name="Google Shape;653;p25"/>
+          <p:cNvPr id="699" name="Google Shape;699;h54a3a0b12b5dd86b_1_651"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13870134" y="5613400"/>
-            <a:ext cx="9636271" cy="5037667"/>
+            <a:off x="10401300" y="4210050"/>
+            <a:ext cx="7185600" cy="3783300"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>Yes, you can use this for both personal and commercial projects.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>No, you don't have to credit us.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>No, you can't resell or redistribute it, including uploading this template online.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Lato"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Lato"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Lato"/>
+                <a:sym typeface="Lato"/>
+              </a:rPr>
+              <a:t>And you can support us by sharing our site, EaTemp.com, with others.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="700" name="Google Shape;700;h54a3a0b12b5dd86b_1_651"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="16259100" y="5808300"/>
+            <a:ext cx="3345300" cy="468600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Lato"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
-[...173 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
-                <a:hlinkClick r:id="rId5">
+                <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Lato"/>
                 <a:ea typeface="Lato"/>
                 <a:cs typeface="Lato"/>
                 <a:sym typeface="Lato"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="655" name="Google Shape;655;p25"/>
+          <p:cNvPr descr="preencoded.png" id="701" name="Google Shape;701;h54a3a0b12b5dd86b_1_651"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1193949" y="787400"/>
-            <a:ext cx="11304413" cy="12141200"/>
+            <a:off x="895350" y="590550"/>
+            <a:ext cx="9182100" cy="8858250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="36" name="Shape 36"/>
+        <p:cNvPr id="46" name="Shape 46"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47" name="Google Shape;47;h54a3a0b12b5dd86b_1_29"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Google Shape;48;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="49" name="Google Shape;49;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10715625" y="0"/>
+              <a:ext cx="7572375" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="50" name="Google Shape;50;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="762000"/>
+              <a:ext cx="5695950" cy="9525000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;h54a3a0b12b5dd86b_1_29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="52" name="Google Shape;52;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Google Shape;53;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="38" name="Google Shape;38;p3"/>
+          <p:cNvPr id="54" name="Google Shape;54;h54a3a0b12b5dd86b_1_29"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="12036871" cy="2421467"/>
+            <a:off x="4271963" y="690563"/>
+            <a:ext cx="9046800" cy="1836300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;h54a3a0b12b5dd86b_1_29"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1219352" y="4521200"/>
-            <a:ext cx="7316114" cy="3111500"/>
+            <a:off x="914400" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="914400" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="914400" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Google Shape;57;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1272540" y="3658553"/>
+              <a:ext cx="502800" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EB8CA4"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;h54a3a0b12b5dd86b_1_29"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1219352" y="4521200"/>
-            <a:ext cx="1625803" cy="1625600"/>
+            <a:off x="914400" y="4762500"/>
+            <a:ext cx="5577900" cy="1068675"/>
+            <a:chOff x="914400" y="4762500"/>
+            <a:chExt cx="5577900" cy="1068675"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...36 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="914400" y="4762500"/>
+              <a:ext cx="5577900" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="60" name="Google Shape;60;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="914400" y="5362575"/>
+              <a:ext cx="5547300" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61" name="Google Shape;61;h54a3a0b12b5dd86b_1_29"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1702013" y="4883150"/>
-            <a:ext cx="660483" cy="901700"/>
+            <a:off x="914400" y="6867525"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="914400" y="6867525"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="914400" y="6867525"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="63" name="Google Shape;63;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1248728" y="7135178"/>
+              <a:ext cx="550500" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EB8CA4"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;h54a3a0b12b5dd86b_1_29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="914400" y="8239125"/>
+            <a:ext cx="5577900" cy="1068675"/>
+            <a:chOff x="914400" y="8239125"/>
+            <a:chExt cx="5577900" cy="1068675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="914400" y="8239125"/>
+              <a:ext cx="5577900" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="66" name="Google Shape;66;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="914400" y="8839200"/>
+              <a:ext cx="5547300" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;h54a3a0b12b5dd86b_1_29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6400800" y="3390900"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6400800" y="3390900"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6400800" y="3390900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="69" name="Google Shape;69;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6744653" y="3658553"/>
+              <a:ext cx="531600" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="EB8CA4"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;h54a3a0b12b5dd86b_1_29"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1219352" y="6350000"/>
-            <a:ext cx="7316114" cy="1282700"/>
+            <a:off x="6400800" y="4762500"/>
+            <a:ext cx="5577900" cy="1068675"/>
+            <a:chOff x="6400800" y="4762500"/>
+            <a:chExt cx="5577900" cy="1068675"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6400800" y="4762500"/>
+              <a:ext cx="5577900" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="72" name="Google Shape;72;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6400800" y="5362575"/>
+              <a:ext cx="5547300" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="73" name="Google Shape;73;h54a3a0b12b5dd86b_1_29"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1219352" y="6350000"/>
-            <a:ext cx="7519340" cy="901700"/>
+            <a:off x="6400800" y="6867525"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6400800" y="6867525"/>
+            <a:chExt cx="1219200" cy="1219200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6400800" y="6867525"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="75" name="Google Shape;75;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6725603" y="7135178"/>
+              <a:ext cx="569700" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EB8CA4"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;h54a3a0b12b5dd86b_1_29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6400800" y="8239125"/>
+            <a:ext cx="5577900" cy="1068675"/>
+            <a:chOff x="6400800" y="8239125"/>
+            <a:chExt cx="5577900" cy="1068675"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6400800" y="8239125"/>
+              <a:ext cx="5577900" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="78" name="Google Shape;78;h54a3a0b12b5dd86b_1_29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6400800" y="8839200"/>
+              <a:ext cx="5547300" cy="468600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...961 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="65" name="Google Shape;65;p3"/>
+          <p:cNvPr descr="preencoded.png" id="79" name="Google Shape;79;h54a3a0b12b5dd86b_1_29"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12269734" y="2362200"/>
-            <a:ext cx="11253607" cy="11353800"/>
+            <a:off x="9896475" y="2105025"/>
+            <a:ext cx="7096125" cy="7620000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="70" name="Shape 70"/>
+        <p:cNvPr id="84" name="Shape 84"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="85" name="Google Shape;85;h54a3a0b12b5dd86b_1_66"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="86" name="Google Shape;86;h54a3a0b12b5dd86b_1_66"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="87" name="Google Shape;87;h54a3a0b12b5dd86b_1_66"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5172075" y="0"/>
+              <a:ext cx="13115925" cy="7258050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="88" name="Google Shape;88;h54a3a0b12b5dd86b_1_66"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="3886200"/>
+              <a:ext cx="11258550" cy="6400800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;h54a3a0b12b5dd86b_1_66"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="90" name="Google Shape;90;h54a3a0b12b5dd86b_1_66"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="91" name="Google Shape;91;h54a3a0b12b5dd86b_1_66"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="72" name="Google Shape;72;p4"/>
+          <p:cNvPr id="92" name="Google Shape;92;h54a3a0b12b5dd86b_1_66"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="13738884" cy="1507067"/>
+            <a:off x="2219325" y="1824038"/>
+            <a:ext cx="10315500" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;h54a3a0b12b5dd86b_1_66"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-            <a:ext cx="8861474" cy="4478867"/>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910175" cy="3364200"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910175" cy="3364200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="94" name="Google Shape;94;h54a3a0b12b5dd86b_1_66"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604500" cy="3364200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="95" name="Google Shape;95;h54a3a0b12b5dd86b_1_66"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604500" cy="3364200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="81" name="Shape 81"/>
+        <p:cNvPr id="100" name="Shape 100"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;h54a3a0b12b5dd86b_1_81"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="102" name="Google Shape;102;h54a3a0b12b5dd86b_1_81"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="103" name="Google Shape;103;h54a3a0b12b5dd86b_1_81"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="1819275"/>
+              <a:ext cx="13477874" cy="8467725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="104" name="Google Shape;104;h54a3a0b12b5dd86b_1_81"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7439025" y="0"/>
+              <a:ext cx="10848975" cy="5362575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="82" name="Google Shape;82;p5"/>
-[...53 lines deleted...]
-          <p:cNvPr descr=" " id="84" name="Google Shape;84;p5"/>
+          <p:cNvPr descr="preencoded.png" id="105" name="Google Shape;105;h54a3a0b12b5dd86b_1_81"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="0" y="3476625"/>
+            <a:ext cx="18288000" cy="6810375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="106" name="Google Shape;106;h54a3a0b12b5dd86b_1_81"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1905238" y="1600200"/>
-            <a:ext cx="9869133" cy="4787900"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="107" name="Google Shape;107;h54a3a0b12b5dd86b_1_81"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="108" name="Google Shape;108;h54a3a0b12b5dd86b_1_81"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="109" name="Google Shape;109;h54a3a0b12b5dd86b_1_81"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5999599" y="1905000"/>
-            <a:ext cx="1680411" cy="1625600"/>
+            <a:off x="1428750" y="1200150"/>
+            <a:ext cx="7401000" cy="3429000"/>
+            <a:chOff x="1428750" y="1200150"/>
+            <a:chExt cx="7401000" cy="3429000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="110" name="Google Shape;110;h54a3a0b12b5dd86b_1_81"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1428750" y="1200150"/>
+              <a:ext cx="7401000" cy="3429000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="111" name="Google Shape;111;h54a3a0b12b5dd86b_1_81"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4557708" y="1400173"/>
+              <a:ext cx="1143010" cy="1114430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;h54a3a0b12b5dd86b_1_81"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1687830" y="2714625"/>
+              <a:ext cx="6882900" cy="1792575"/>
+              <a:chOff x="1687830" y="2714625"/>
+              <a:chExt cx="6882900" cy="1792575"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="113" name="Google Shape;113;h54a3a0b12b5dd86b_1_81"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1687830" y="2714625"/>
+                <a:ext cx="6882900" cy="684000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sail"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sail"/>
+                    <a:ea typeface="Sail"/>
+                    <a:cs typeface="Sail"/>
+                    <a:sym typeface="Sail"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="114" name="Google Shape;114;h54a3a0b12b5dd86b_1_81"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1703070" y="3314700"/>
+                <a:ext cx="6852300" cy="1192500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;h54a3a0b12b5dd86b_1_81"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2311689" y="3835400"/>
-            <a:ext cx="9056232" cy="2247900"/>
+            <a:off x="9458325" y="1200150"/>
+            <a:ext cx="7401000" cy="3429000"/>
+            <a:chOff x="9458325" y="1200150"/>
+            <a:chExt cx="7401000" cy="3429000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...391 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="116" name="Google Shape;116;h54a3a0b12b5dd86b_1_81"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9458325" y="1200150"/>
+              <a:ext cx="7401000" cy="3429000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F4D6DC"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="117" name="Google Shape;117;h54a3a0b12b5dd86b_1_81"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12630150" y="1400174"/>
+              <a:ext cx="1057275" cy="1114427"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="118" name="Google Shape;118;h54a3a0b12b5dd86b_1_81"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9717405" y="2714625"/>
+              <a:ext cx="6882900" cy="1792575"/>
+              <a:chOff x="9717405" y="2714625"/>
+              <a:chExt cx="6882900" cy="1792575"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="119" name="Google Shape;119;h54a3a0b12b5dd86b_1_81"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9717405" y="2714625"/>
+                <a:ext cx="6882900" cy="684000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sail"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sail"/>
+                    <a:ea typeface="Sail"/>
+                    <a:cs typeface="Sail"/>
+                    <a:sym typeface="Sail"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="120" name="Google Shape;120;h54a3a0b12b5dd86b_1_81"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9732645" y="3314700"/>
+                <a:ext cx="6852300" cy="1192500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Lato"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Lato"/>
+                    <a:ea typeface="Lato"/>
+                    <a:cs typeface="Lato"/>
+                    <a:sym typeface="Lato"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="99" name="Shape 99"/>
+        <p:cNvPr id="125" name="Shape 125"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="126" name="Google Shape;126;h54a3a0b12b5dd86b_1_105"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="127" name="Google Shape;127;h54a3a0b12b5dd86b_1_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="128" name="Google Shape;128;h54a3a0b12b5dd86b_1_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10715625" y="0"/>
+              <a:ext cx="7572375" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="129" name="Google Shape;129;h54a3a0b12b5dd86b_1_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="762000"/>
+              <a:ext cx="5695950" cy="9525000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="130" name="Google Shape;130;h54a3a0b12b5dd86b_1_105"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="131" name="Google Shape;131;h54a3a0b12b5dd86b_1_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="132" name="Google Shape;132;h54a3a0b12b5dd86b_1_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="133" name="Google Shape;133;h54a3a0b12b5dd86b_1_105"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="2200275" y="1038225"/>
+            <a:ext cx="6156900" cy="8517375"/>
+            <a:chOff x="2200275" y="1038225"/>
+            <a:chExt cx="6156900" cy="8517375"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="134" name="Google Shape;134;h54a3a0b12b5dd86b_1_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="1038225"/>
+              <a:ext cx="6096000" cy="5791200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="135" name="Google Shape;135;h54a3a0b12b5dd86b_1_105"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2200275" y="7286625"/>
+              <a:ext cx="6096000" cy="981000"/>
+              <a:chOff x="2200275" y="7286625"/>
+              <a:chExt cx="6096000" cy="981000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="136" name="Google Shape;136;h54a3a0b12b5dd86b_1_105"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2200275" y="7286625"/>
+                <a:ext cx="6096000" cy="981000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="F4D6DC"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="137" name="Google Shape;137;h54a3a0b12b5dd86b_1_105"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2771775" y="7515225"/>
+                <a:ext cx="3541500" cy="684000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sail"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="EB8CA4"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sail"/>
+                    <a:ea typeface="Sail"/>
+                    <a:cs typeface="Sail"/>
+                    <a:sym typeface="Sail"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="138" name="Google Shape;138;h54a3a0b12b5dd86b_1_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2200275" y="8724900"/>
+              <a:ext cx="6156900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="139" name="Google Shape;139;h54a3a0b12b5dd86b_1_105"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2934067" y="1384300"/>
-            <a:ext cx="8129016" cy="11214100"/>
+            <a:off x="9991725" y="1038225"/>
+            <a:ext cx="6156900" cy="8517375"/>
+            <a:chOff x="9991725" y="1038225"/>
+            <a:chExt cx="6156900" cy="8517375"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...139 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="140" name="Google Shape;140;h54a3a0b12b5dd86b_1_105"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="1038225"/>
+              <a:ext cx="6096000" cy="5791200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="141" name="Google Shape;141;h54a3a0b12b5dd86b_1_105"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9991725" y="7286625"/>
+              <a:ext cx="6096000" cy="981000"/>
+              <a:chOff x="9991725" y="7286625"/>
+              <a:chExt cx="6096000" cy="981000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="142" name="Google Shape;142;h54a3a0b12b5dd86b_1_105"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9991725" y="7286625"/>
+                <a:ext cx="6096000" cy="981000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="F4D6DC"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="143" name="Google Shape;143;h54a3a0b12b5dd86b_1_105"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10563225" y="7515225"/>
+                <a:ext cx="3217500" cy="684000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sail"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="EB8CA4"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sail"/>
+                    <a:ea typeface="Sail"/>
+                    <a:cs typeface="Sail"/>
+                    <a:sym typeface="Sail"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="144" name="Google Shape;144;h54a3a0b12b5dd86b_1_105"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9991725" y="8724900"/>
+              <a:ext cx="6156900" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="EB8CA4"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...399 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="119" name="Shape 119"/>
+        <p:cNvPr id="149" name="Shape 149"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="150" name="Google Shape;150;h54a3a0b12b5dd86b_1_128"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="151" name="Google Shape;151;h54a3a0b12b5dd86b_1_128"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="152" name="Google Shape;152;h54a3a0b12b5dd86b_1_128"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="11258550" cy="8753475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="153" name="Google Shape;153;h54a3a0b12b5dd86b_1_128"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7953375" y="1952625"/>
+              <a:ext cx="10334625" cy="8334375"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="154" name="Google Shape;154;h54a3a0b12b5dd86b_1_128"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="155" name="Google Shape;155;h54a3a0b12b5dd86b_1_128"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="156" name="Google Shape;156;h54a3a0b12b5dd86b_1_128"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="120" name="Google Shape;120;p7"/>
+          <p:cNvPr descr="preencoded.png" id="157" name="Google Shape;157;h54a3a0b12b5dd86b_1_128"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:off x="3314700" y="1038225"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;h54a3a0b12b5dd86b_1_128"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="6772275" y="3524250"/>
+            <a:ext cx="10321200" cy="2844300"/>
+            <a:chOff x="6772275" y="3524250"/>
+            <a:chExt cx="10321200" cy="2844300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="159" name="Google Shape;159;h54a3a0b12b5dd86b_1_128"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6772275" y="3524250"/>
+              <a:ext cx="10292700" cy="2255400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="160" name="Google Shape;160;h54a3a0b12b5dd86b_1_128"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13973175" y="5848350"/>
+              <a:ext cx="3120300" cy="520200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="122" name="Google Shape;122;p7"/>
+          <p:cNvPr descr="preencoded.png" id="161" name="Google Shape;161;h54a3a0b12b5dd86b_1_128"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="714375" y="1609725"/>
+            <a:ext cx="5191125" cy="7743825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...192 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="131" name="Shape 131"/>
+        <p:cNvPr id="166" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="167" name="Google Shape;167;h54a3a0b12b5dd86b_1_144"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="168" name="Google Shape;168;h54a3a0b12b5dd86b_1_144"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="169" name="Google Shape;169;h54a3a0b12b5dd86b_1_144"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5172075" y="0"/>
+              <a:ext cx="13115925" cy="7258050"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="170" name="Google Shape;170;h54a3a0b12b5dd86b_1_144"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="3886200"/>
+              <a:ext cx="11258550" cy="6400800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="132" name="Google Shape;132;p8"/>
-[...53 lines deleted...]
-          <p:cNvPr descr=" " id="134" name="Google Shape;134;p8"/>
+          <p:cNvPr descr="preencoded.png" id="171" name="Google Shape;171;h54a3a0b12b5dd86b_1_144"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="889111" y="5727700"/>
-            <a:ext cx="14835454" cy="6400800"/>
+            <a:off x="12201525" y="4295775"/>
+            <a:ext cx="5286375" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...39 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="136" name="Google Shape;136;p8"/>
+          <p:cNvPr descr="preencoded.png" id="172" name="Google Shape;172;h54a3a0b12b5dd86b_1_144"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="666750" y="4295775"/>
+            <a:ext cx="11125200" cy="4800600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="173" name="Google Shape;173;h54a3a0b12b5dd86b_1_144"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1079635" y="2247900"/>
-            <a:ext cx="7049381" cy="2578100"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="174" name="Google Shape;174;h54a3a0b12b5dd86b_1_144"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="175" name="Google Shape;175;h54a3a0b12b5dd86b_1_144"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="176" name="Google Shape;176;h54a3a0b12b5dd86b_1_144"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1079635" y="2247900"/>
-            <a:ext cx="7049381" cy="1308100"/>
+            <a:off x="809625" y="1685925"/>
+            <a:ext cx="5347200" cy="2040375"/>
+            <a:chOff x="809625" y="1685925"/>
+            <a:chExt cx="5347200" cy="2040375"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="177" name="Google Shape;177;h54a3a0b12b5dd86b_1_144"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="809625" y="1685925"/>
+              <a:ext cx="5286300" cy="981000"/>
+              <a:chOff x="809625" y="1685925"/>
+              <a:chExt cx="5286300" cy="981000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="178" name="Google Shape;178;h54a3a0b12b5dd86b_1_144"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="809625" y="1685925"/>
+                <a:ext cx="5286300" cy="981000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="F4D6DC"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="179" name="Google Shape;179;h54a3a0b12b5dd86b_1_144"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1381125" y="1914525"/>
+                <a:ext cx="3217500" cy="684000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sail"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="EB8CA4"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sail"/>
+                    <a:ea typeface="Sail"/>
+                    <a:cs typeface="Sail"/>
+                    <a:sym typeface="Sail"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="180" name="Google Shape;180;h54a3a0b12b5dd86b_1_144"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="809625" y="2895600"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="181" name="Google Shape;181;h54a3a0b12b5dd86b_1_144"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1841730" y="2552700"/>
-            <a:ext cx="4280435" cy="901700"/>
+            <a:off x="6505575" y="1685925"/>
+            <a:ext cx="5347200" cy="2040375"/>
+            <a:chOff x="6505575" y="1685925"/>
+            <a:chExt cx="5347200" cy="2040375"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="182" name="Google Shape;182;h54a3a0b12b5dd86b_1_144"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6505575" y="1685925"/>
+              <a:ext cx="5286300" cy="981000"/>
+              <a:chOff x="6505575" y="1685925"/>
+              <a:chExt cx="5286300" cy="981000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="183" name="Google Shape;183;h54a3a0b12b5dd86b_1_144"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6505575" y="1685925"/>
+                <a:ext cx="5286300" cy="981000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="F4D6DC"/>
+              </a:solidFill>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="184" name="Google Shape;184;h54a3a0b12b5dd86b_1_144"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7077075" y="1914525"/>
+                <a:ext cx="2655600" cy="684000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sail"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="EB8CA4"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sail"/>
+                    <a:ea typeface="Sail"/>
+                    <a:cs typeface="Sail"/>
+                    <a:sym typeface="Sail"/>
+                  </a:rPr>
+                  <a:t>The Unicorn</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;h54a3a0b12b5dd86b_1_144"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="2895600"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="EB8CA4"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...6 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="186" name="Google Shape;186;h54a3a0b12b5dd86b_1_144"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12201525" y="1685925"/>
+            <a:ext cx="5347200" cy="2040375"/>
+            <a:chOff x="12201525" y="1685925"/>
+            <a:chExt cx="5347200" cy="2040375"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="187" name="Google Shape;187;h54a3a0b12b5dd86b_1_144"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12201525" y="1685925"/>
+              <a:ext cx="5286300" cy="981000"/>
+              <a:chOff x="12201525" y="1685925"/>
+              <a:chExt cx="5286300" cy="981000"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="188" name="Google Shape;188;h54a3a0b12b5dd86b_1_144"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12201525" y="1685925"/>
+                <a:ext cx="5286300" cy="981000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="F4D6DC"/>
               </a:solidFill>
-              <a:latin typeface="Calibri"/>
-[...47 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:t/>
+                </a:r>
+                <a:endParaRPr/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="189" name="Google Shape;189;h54a3a0b12b5dd86b_1_144"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12773025" y="1914525"/>
+                <a:ext cx="3217500" cy="684000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="EB8CA4"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Sail"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="EB8CA4"/>
+                    </a:solidFill>
+                    <a:latin typeface="Sail"/>
+                    <a:ea typeface="Sail"/>
+                    <a:cs typeface="Sail"/>
+                    <a:sym typeface="Sail"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="190" name="Google Shape;190;h54a3a0b12b5dd86b_1_144"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12201525" y="2895600"/>
+              <a:ext cx="5347200" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...437 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FEEFF2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="153" name="Shape 153"/>
+        <p:cNvPr id="195" name="Shape 195"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="196" name="Google Shape;196;h54a3a0b12b5dd86b_1_172"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...7 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
+            <a:chOff x="0" y="0"/>
+            <a:chExt cx="18288000" cy="10287000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="197" name="Google Shape;197;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="18288000" cy="10287000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="198" name="Google Shape;198;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="0" y="1819275"/>
+              <a:ext cx="13477874" cy="8467725"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="199" name="Google Shape;199;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7439025" y="0"/>
+              <a:ext cx="10848975" cy="5362575"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="155" name="Google Shape;155;p9"/>
+          <p:cNvPr id="200" name="Google Shape;200;h54a3a0b12b5dd86b_1_172"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4261383" y="1397000"/>
-            <a:ext cx="16114081" cy="1507067"/>
+            <a:off x="3195638" y="1047750"/>
+            <a:ext cx="12096900" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="EB8CA4"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Sail"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="EB8CA4"/>
                 </a:solidFill>
                 <a:latin typeface="Sail"/>
                 <a:ea typeface="Sail"/>
                 <a:cs typeface="Sail"/>
                 <a:sym typeface="Sail"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="201" name="Google Shape;201;h54a3a0b12b5dd86b_1_172"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14200375" y="4406900"/>
-            <a:ext cx="8205226" cy="8204200"/>
+            <a:off x="10648950" y="3305175"/>
+            <a:ext cx="6153300" cy="6153300"/>
+            <a:chOff x="10648950" y="3305175"/>
+            <a:chExt cx="6153300" cy="6153300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...32 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="202" name="Google Shape;202;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="3305175"/>
+              <a:ext cx="6153300" cy="6153300"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="EE8BA4"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="203" name="Google Shape;203;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11420475" y="4724400"/>
+              <a:ext cx="4619700" cy="4619700"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FCDDE2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="204" name="Google Shape;204;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12192000" y="6134100"/>
+              <a:ext cx="3067200" cy="3067200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FEEFF2"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="205" name="Google Shape;205;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13093065" y="3720465"/>
+              <a:ext cx="1245900" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FEEFF2"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FEEFF2"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="206" name="Google Shape;206;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13112115" y="7330440"/>
+              <a:ext cx="1226700" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="207" name="Google Shape;207;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13083540" y="5130165"/>
+              <a:ext cx="1284000" cy="684000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Sail"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Sail"/>
+                  <a:ea typeface="Sail"/>
+                  <a:cs typeface="Sail"/>
+                  <a:sym typeface="Sail"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="208" name="Google Shape;208;h54a3a0b12b5dd86b_1_172"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="14200375" y="4406900"/>
-            <a:ext cx="8205226" cy="8204200"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...34 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="209" name="Google Shape;209;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="EE8BA4"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="EE8BA4"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="211" name="Google Shape;211;h54a3a0b12b5dd86b_1_172"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15229203" y="6299200"/>
-            <a:ext cx="6160270" cy="6159500"/>
+            <a:off x="2771772" y="2667000"/>
+            <a:ext cx="6433278" cy="1783200"/>
+            <a:chOff x="2771772" y="2667000"/>
+            <a:chExt cx="6433278" cy="1783200"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...34 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="212" name="Google Shape;212;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771772" y="2667000"/>
+              <a:ext cx="746766" cy="752476"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="213" name="Google Shape;213;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="3619500"/>
+              <a:ext cx="6404700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="214" name="Google Shape;214;h54a3a0b12b5dd86b_1_172"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16258032" y="8178800"/>
-            <a:ext cx="4089911" cy="4089400"/>
+            <a:off x="2771767" y="5181600"/>
+            <a:ext cx="6433283" cy="1773675"/>
+            <a:chOff x="2771767" y="5181600"/>
+            <a:chExt cx="6433283" cy="1773675"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
-[...34 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="215" name="Google Shape;215;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771767" y="5181600"/>
+              <a:ext cx="666766" cy="742950"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="216" name="Google Shape;216;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="6124575"/>
+              <a:ext cx="6404700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="217" name="Google Shape;217;h54a3a0b12b5dd86b_1_172"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="17464683" y="4965700"/>
-            <a:ext cx="1651206" cy="901700"/>
+            <a:off x="2771775" y="7696189"/>
+            <a:ext cx="6433275" cy="1564276"/>
+            <a:chOff x="2771775" y="7696189"/>
+            <a:chExt cx="6433275" cy="1564276"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...28 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="218" name="Google Shape;218;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2771775" y="7696189"/>
+              <a:ext cx="711613" cy="533563"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;h54a3a0b12b5dd86b_1_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2800350" y="8429765"/>
+              <a:ext cx="6404700" cy="830700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FEEFF2"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Sail"/>
-[...937 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>