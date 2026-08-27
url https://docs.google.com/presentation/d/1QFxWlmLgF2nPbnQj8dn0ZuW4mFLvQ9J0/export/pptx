--- v0 (2026-05-12)
+++ v1 (2026-08-27)
@@ -1,22748 +1,31754 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/xml"/>
-[...93 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/x-fontdata" Extension="fntdata"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide18.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide22.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide19.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide17.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide25.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide20.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide21.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide16.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide24.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide15.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide23.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide14.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...3 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId3"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId4"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...23 lines deleted...]
-    <p:sldId id="280" r:id="rId26"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
+    <p:sldId id="260" r:id="rId9"/>
+    <p:sldId id="261" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="265" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="267" r:id="rId16"/>
+    <p:sldId id="268" r:id="rId17"/>
+    <p:sldId id="269" r:id="rId18"/>
+    <p:sldId id="270" r:id="rId19"/>
+    <p:sldId id="271" r:id="rId20"/>
+    <p:sldId id="272" r:id="rId21"/>
+    <p:sldId id="273" r:id="rId22"/>
+    <p:sldId id="274" r:id="rId23"/>
+    <p:sldId id="275" r:id="rId24"/>
+    <p:sldId id="276" r:id="rId25"/>
+    <p:sldId id="277" r:id="rId26"/>
+    <p:sldId id="278" r:id="rId27"/>
+    <p:sldId id="279" r:id="rId28"/>
+    <p:sldId id="280" r:id="rId29"/>
   </p:sldIdLst>
-  <p:notesMasterIdLst>
-[...3 lines deleted...]
-  <p:notesSz cx="13716000" cy="24387048"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
+  <p:embeddedFontLst>
+    <p:embeddedFont>
+      <p:font typeface="Poppins"/>
+      <p:regular r:id="rId30"/>
+      <p:bold r:id="rId31"/>
+      <p:italic r:id="rId32"/>
+      <p:boldItalic r:id="rId33"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Inter"/>
+      <p:regular r:id="rId34"/>
+      <p:bold r:id="rId35"/>
+      <p:italic r:id="rId36"/>
+      <p:boldItalic r:id="rId37"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Lato"/>
+      <p:regular r:id="rId38"/>
+      <p:bold r:id="rId39"/>
+      <p:italic r:id="rId40"/>
+      <p:boldItalic r:id="rId41"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Montserrat"/>
+      <p:regular r:id="rId42"/>
+      <p:bold r:id="rId43"/>
+      <p:italic r:id="rId44"/>
+      <p:boldItalic r:id="rId45"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Poppins SemiBold"/>
+      <p:regular r:id="rId46"/>
+      <p:bold r:id="rId47"/>
+      <p:italic r:id="rId48"/>
+      <p:boldItalic r:id="rId49"/>
+    </p:embeddedFont>
+  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+    </a:defPPr>
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="GoogleSlidesCustomDataVersion2">
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId50" roundtripDataSignature="AMtx7mgWlfCvsBODQT/yQd6HRPBIluRbsg=="/>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main"/>
-[...34 lines deleted...]
-</p:viewPr>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-regular.fntdata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-italic.fntdata"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-bold.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-regular.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Montserrat-boldItalic.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-italic.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-bold.fntdata"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/PoppinsSemiBold-boldItalic.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-bold.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-regular.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-boldItalic.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Poppins-italic.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId50" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...1 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Header Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="3" name="Google Shape;3;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="hdr" sz="quarter"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="4" name="Google Shape;4;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="dt" idx="1"/>
+            <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...5 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="5" name="Google Shape;5;n"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg" idx="2"/>
+            <p:ph idx="3" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
           <a:noFill/>
-          <a:ln w="12700">
+          <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
-              <a:prstClr val="black"/>
+              <a:srgbClr val="000000"/>
             </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...5 lines deleted...]
-        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Notes Placeholder 4"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="6" name="Google Shape;6;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="3"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
-[...35 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="7" name="Google Shape;7;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="4"/>
+            <p:ph idx="11" type="ftr"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...1 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="8" name="Google Shape;8;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
-[...4 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:fld id="{CE5E9CC1-C706-0F49-92D6-E571CC5EEA8F}" type="slidenum">
-              <a:rPr lang="en-US"/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:notesStyle>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+    </a:defPPr>
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1200" kern="1200">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-		<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-		</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;g3f6f72b6ea2_0_1:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="13" name="Google Shape;13;g3f6f72b6ea2_0_1:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="14" name="Google Shape;14;g3f6f72b6ea2_0_1:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>1</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="207" name="Shape 207"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="208" name="Google Shape;208;g3f6f72b6ea2_0_188:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="209" name="Google Shape;209;g3f6f72b6ea2_0_188:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="210" name="Google Shape;210;g3f6f72b6ea2_0_188:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>10</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="232" name="Shape 232"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="233" name="Google Shape;233;g3f6f72b6ea2_0_212:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="234" name="Google Shape;234;g3f6f72b6ea2_0_212:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="235" name="Google Shape;235;g3f6f72b6ea2_0_212:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>11</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="260" name="Shape 260"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="261" name="Google Shape;261;g3f6f72b6ea2_0_239:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="262" name="Google Shape;262;g3f6f72b6ea2_0_239:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="263" name="Google Shape;263;g3f6f72b6ea2_0_239:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>12</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="306" name="Shape 306"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="307" name="Google Shape;307;g3f6f72b6ea2_0_284:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="308" name="Google Shape;308;g3f6f72b6ea2_0_284:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="309" name="Google Shape;309;g3f6f72b6ea2_0_284:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>13</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="332" name="Shape 332"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="333" name="Google Shape;333;g3f6f72b6ea2_0_309:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="334" name="Google Shape;334;g3f6f72b6ea2_0_309:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="335" name="Google Shape;335;g3f6f72b6ea2_0_309:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>14</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="356" name="Shape 356"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="357" name="Google Shape;357;g3f6f72b6ea2_0_332:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="358" name="Google Shape;358;g3f6f72b6ea2_0_332:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="359" name="Google Shape;359;g3f6f72b6ea2_0_332:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>15</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="375" name="Shape 375"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="376" name="Google Shape;376;g3f6f72b6ea2_0_350:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="377" name="Google Shape;377;g3f6f72b6ea2_0_350:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="378" name="Google Shape;378;g3f6f72b6ea2_0_350:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>16</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="440" name="Shape 440"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="441" name="Google Shape;441;g3f6f72b6ea2_0_414:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="442" name="Google Shape;442;g3f6f72b6ea2_0_414:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="443" name="Google Shape;443;g3f6f72b6ea2_0_414:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>17</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="454" name="Shape 454"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="455" name="Google Shape;455;g3f6f72b6ea2_0_427:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="456" name="Google Shape;456;g3f6f72b6ea2_0_427:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="457" name="Google Shape;457;g3f6f72b6ea2_0_427:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>18</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="464" name="Shape 464"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="465" name="Google Shape;465;g3f6f72b6ea2_0_436:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="466" name="Google Shape;466;g3f6f72b6ea2_0_436:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="467" name="Google Shape;467;g3f6f72b6ea2_0_436:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>19</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="23" name="Shape 23"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="24" name="Google Shape;24;g3f6f72b6ea2_0_12:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="25" name="Google Shape;25;g3f6f72b6ea2_0_12:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="26" name="Google Shape;26;g3f6f72b6ea2_0_12:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>2</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="485" name="Shape 485"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="486" name="Google Shape;486;g3f6f72b6ea2_0_456:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="487" name="Google Shape;487;g3f6f72b6ea2_0_456:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="488" name="Google Shape;488;g3f6f72b6ea2_0_456:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>20</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="528" name="Shape 528"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="529" name="Google Shape;529;g3f6f72b6ea2_0_498:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="530" name="Google Shape;530;g3f6f72b6ea2_0_498:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="531" name="Google Shape;531;g3f6f72b6ea2_0_498:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>21</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="557" name="Shape 557"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="558" name="Google Shape;558;g3f6f72b6ea2_0_526:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="559" name="Google Shape;559;g3f6f72b6ea2_0_526:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="560" name="Google Shape;560;g3f6f72b6ea2_0_526:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>22</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="605" name="Shape 605"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="606" name="Google Shape;606;g3f6f72b6ea2_0_573:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="607" name="Google Shape;607;g3f6f72b6ea2_0_573:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="608" name="Google Shape;608;g3f6f72b6ea2_0_573:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>23</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="639" name="Shape 639"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="640" name="Google Shape;640;g3f6f72b6ea2_0_606:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="641" name="Google Shape;641;g3f6f72b6ea2_0_606:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="642" name="Google Shape;642;g3f6f72b6ea2_0_606:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>24</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="700" name="Shape 700"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="701" name="Google Shape;701;g3f6f72b6ea2_0_666:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="702" name="Google Shape;702;g3f6f72b6ea2_0_666:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="703" name="Google Shape;703;g3f6f72b6ea2_0_666:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>25</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="43" name="Shape 43"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;g3f6f72b6ea2_0_31:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;g3f6f72b6ea2_0_31:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="46" name="Google Shape;46;g3f6f72b6ea2_0_31:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>3</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="92" name="Shape 92"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;g3f6f72b6ea2_0_79:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;g3f6f72b6ea2_0_79:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;g3f6f72b6ea2_0_79:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>4</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="114" name="Shape 114"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="115" name="Google Shape;115;g3f6f72b6ea2_0_100:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;g3f6f72b6ea2_0_100:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="117" name="Google Shape;117;g3f6f72b6ea2_0_100:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>5</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="128" name="Shape 128"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;g3f6f72b6ea2_0_113:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="130" name="Google Shape;130;g3f6f72b6ea2_0_113:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;g3f6f72b6ea2_0_113:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>6</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="157" name="Shape 157"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;g3f6f72b6ea2_0_141:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="159" name="Google Shape;159;g3f6f72b6ea2_0_141:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="160" name="Google Shape;160;g3f6f72b6ea2_0_141:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>7</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="177" name="Shape 177"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="178" name="Google Shape;178;g3f6f72b6ea2_0_160:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="179" name="Google Shape;179;g3f6f72b6ea2_0_160:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="180" name="Google Shape;180;g3f6f72b6ea2_0_160:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>8</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="190" name="Shape 190"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="191" name="Google Shape;191;g3f6f72b6ea2_0_172:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="192" name="Google Shape;192;g3f6f72b6ea2_0_172:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
               <a:t/>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;g3f6f72b6ea2_0_172:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>9</a:t>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="DEFAULT">
   <p:cSld name="DEFAULT">
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="10" name="Shape 10"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buNone/>
-        <a:defRPr sz="4400" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mj-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="3200" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2800" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2400" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr>
-        <a:defRPr lang="en-US"/>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-7.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-9.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-7.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-9.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-7.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-9.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-17.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-23.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-25.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-27.svg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-29.svg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-31.svg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-33.svg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-35.svg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-37.svg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-39.svg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-41.svg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-43.svg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-45.svg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-47.svg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-49.svg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.svg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image132.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-7.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-14.svg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-18.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image134.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image139.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image140.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image141.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-16.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-22.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-25.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-28.svg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-30.svg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-32.svg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-35.svg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-38.svg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-41.svg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-44.svg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-47.svg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-50.svg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-53.svg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image152.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image165.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-7.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-9.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-11.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-13.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-15.svg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-17.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-19.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-21.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-23.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-25.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-27.svg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-29.svg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-31.svg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-33.svg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-35.svg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-37.svg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-39.svg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-41.svg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-43.svg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-45.svg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-47.svg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image173.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image175.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image176.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image174.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image166.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-25-4.svg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image188.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image189.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-10.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-12.svg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-8.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-7.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-9.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-8-5.svg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-2.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-4.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-9-7.svg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 1">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;g3f6f72b6ea2_0_1"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11279010" y="260062"/>
-            <a:ext cx="13108038" cy="13147911"/>
+            <a:off x="8458200" y="195047"/>
+            <a:ext cx="10410371" cy="9860933"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;g3f6f72b6ea2_0_1"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10669334" y="711200"/>
-            <a:ext cx="13006426" cy="13004800"/>
+            <a:off x="9791700" y="1590675"/>
+            <a:ext cx="6858000" cy="7496175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text 0"/>
+          <p:cNvPr id="18" name="Google Shape;18;g3f6f72b6ea2_0_1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="901813" y="3987800"/>
-            <a:ext cx="10576189" cy="2980267"/>
+            <a:off x="676275" y="2990850"/>
+            <a:ext cx="7951500" cy="2255400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF7885"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF7885">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FF7885"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Gynecology</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text 1"/>
+          <p:cNvPr id="19" name="Google Shape;19;g3f6f72b6ea2_0_1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="901813" y="6731000"/>
-            <a:ext cx="10038488" cy="2709333"/>
+            <a:off x="676275" y="5048250"/>
+            <a:ext cx="7446600" cy="2042100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FEADB4"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Poppins SemiBold"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6400" spc="256" kern="0" dirty="0">
+              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FEADB4">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FEADB4"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins SemiBold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins SemiBold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins SemiBold"/>
+                <a:ea typeface="Poppins SemiBold"/>
+                <a:cs typeface="Poppins SemiBold"/>
+                <a:sym typeface="Poppins SemiBold"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6400" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20" name="Google Shape;20;g3f6f72b6ea2_0_1"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...29 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="21" name="Google Shape;21;g3f6f72b6ea2_0_1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Google Shape;22;g3f6f72b6ea2_0_1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 10">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="211" name="Shape 211"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="212" name="Google Shape;212;g3f6f72b6ea2_0_188"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14263883" y="5588000"/>
-            <a:ext cx="10123165" cy="8128000"/>
+            <a:off x="10696575" y="4191000"/>
+            <a:ext cx="8401050" cy="6391275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="213" name="Google Shape;213;g3f6f72b6ea2_0_188"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="14811828" cy="4298590"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2000250" y="-419100"/>
+            <a:ext cx="13107732" cy="3643040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text 0"/>
+          <p:cNvPr id="214" name="Google Shape;214;g3f6f72b6ea2_0_188"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2019552" y="1231900"/>
-            <a:ext cx="14996341" cy="3386667"/>
+            <a:off x="1514475" y="923925"/>
+            <a:ext cx="11144400" cy="2552700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Magic of Dragons: </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>A Research</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="215" name="Google Shape;215;g3f6f72b6ea2_0_188"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1628775" y="3543300"/>
+            <a:ext cx="6153300" cy="6153300"/>
+            <a:chOff x="1628775" y="3543300"/>
+            <a:chExt cx="6153300" cy="6153300"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="216" name="Google Shape;216;g3f6f72b6ea2_0_188"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1628775" y="3543300"/>
+              <a:ext cx="6153300" cy="6153300"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF7885"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="217" name="Google Shape;217;g3f6f72b6ea2_0_188"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2400300" y="4962525"/>
+              <a:ext cx="4619700" cy="4619700"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFE7E3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="218" name="Google Shape;218;g3f6f72b6ea2_0_188"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3171825" y="6372225"/>
+              <a:ext cx="3067200" cy="3067200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="219" name="Google Shape;219;g3f6f72b6ea2_0_188"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4072890" y="3872865"/>
+              <a:ext cx="1245900" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="220" name="Google Shape;220;g3f6f72b6ea2_0_188"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4082415" y="7482840"/>
+              <a:ext cx="1255500" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="221" name="Google Shape;221;g3f6f72b6ea2_0_188"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4044315" y="5282565"/>
+              <a:ext cx="1331700" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="222" name="Google Shape;222;g3f6f72b6ea2_0_188"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="223" name="Google Shape;223;g3f6f72b6ea2_0_188"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="224" name="Google Shape;224;g3f6f72b6ea2_0_188"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="225" name="Google Shape;225;g3f6f72b6ea2_0_188"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8648700" y="6486525"/>
+            <a:ext cx="4080375" cy="3278625"/>
+            <a:chOff x="8648700" y="6486525"/>
+            <a:chExt cx="4080375" cy="3278625"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="226" name="Google Shape;226;g3f6f72b6ea2_0_188"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8648700" y="6486525"/>
+              <a:ext cx="1000125" cy="685800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;g3f6f72b6ea2_0_188"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8677275" y="7372350"/>
+              <a:ext cx="4051800" cy="2392800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery as practiced by the graceful and precise elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="228" name="Google Shape;228;g3f6f72b6ea2_0_188"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13039725" y="6486525"/>
+            <a:ext cx="4080375" cy="3278625"/>
+            <a:chOff x="13039725" y="6486525"/>
+            <a:chExt cx="4080375" cy="3278625"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="229" name="Google Shape;229;g3f6f72b6ea2_0_188"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13039725" y="6486525"/>
+              <a:ext cx="942975" cy="685800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="230" name="Google Shape;230;g3f6f72b6ea2_0_188"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13068300" y="7372350"/>
+              <a:ext cx="4051800" cy="2392800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves, whose songs have the power to heal.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Shape 1"/>
+          <p:cNvPr id="231" name="Google Shape;231;g3f6f72b6ea2_0_188"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2171971" y="4724400"/>
-            <a:ext cx="8205226" cy="8204200"/>
+            <a:off x="8677275" y="3657600"/>
+            <a:ext cx="8128500" cy="2392800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...83 lines deleted...]
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...389 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Elegant inhabitants of enchanted forests, known for their mastery of magic and their close connection to nature. They possess an innate sense of harmony and balance, making them protectors of the natural world.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 11">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="236" name="Shape 236"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="237" name="Google Shape;237;g3f6f72b6ea2_0_212"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6350000"/>
-            <a:ext cx="15330816" cy="7366000"/>
+            <a:off x="0" y="4762500"/>
+            <a:ext cx="11496675" cy="5524500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="238" name="Google Shape;238;g3f6f72b6ea2_0_212"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15775372" y="0"/>
-            <a:ext cx="8611676" cy="10502900"/>
+            <a:off x="11830050" y="0"/>
+            <a:ext cx="6457950" cy="7877175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="239" name="Google Shape;239;g3f6f72b6ea2_0_212"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="240" name="Google Shape;240;g3f6f72b6ea2_0_212"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="241" name="Google Shape;241;g3f6f72b6ea2_0_212"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 0"/>
+          <p:cNvPr id="242" name="Google Shape;242;g3f6f72b6ea2_0_212"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="6829425" y="504825"/>
+            <a:ext cx="4905300" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...41 lines deleted...]
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="243" name="Google Shape;243;g3f6f72b6ea2_0_212"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="2654300"/>
-            <a:ext cx="20843305" cy="10566400"/>
+            <a:off x="1333500" y="1990725"/>
+            <a:ext cx="15630450" cy="7677300"/>
+            <a:chOff x="1333500" y="1990725"/>
+            <a:chExt cx="15630450" cy="7677300"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...134 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="244" name="Google Shape;244;g3f6f72b6ea2_0_212"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="1990725"/>
+              <a:ext cx="4829100" cy="7467600"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FF7885"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="245" name="Google Shape;245;g3f6f72b6ea2_0_212"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3262312" y="2305050"/>
+              <a:ext cx="971550" cy="819150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="246" name="Google Shape;246;g3f6f72b6ea2_0_212"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="1990725"/>
+              <a:ext cx="4829100" cy="7677300"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FF7885"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="247" name="Google Shape;247;g3f6f72b6ea2_0_212"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8815388" y="2333625"/>
+              <a:ext cx="666750" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="248" name="Google Shape;248;g3f6f72b6ea2_0_212"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8815388" y="2790825"/>
+              <a:ext cx="666750" cy="57150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="249" name="Google Shape;249;g3f6f72b6ea2_0_212"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="1990725"/>
+              <a:ext cx="4829100" cy="7620000"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FF7885"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="250" name="Google Shape;250;g3f6f72b6ea2_0_212"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14063663" y="2305050"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="251" name="Google Shape;251;g3f6f72b6ea2_0_212"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3025140" y="3324225"/>
+              <a:ext cx="1446000" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF7885">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...38 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="252" name="Google Shape;252;g3f6f72b6ea2_0_212"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4238625"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...34 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="253" name="Google Shape;253;g3f6f72b6ea2_0_212"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2386965" y="8429625"/>
+              <a:ext cx="2722200" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...137 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="254" name="Google Shape;254;g3f6f72b6ea2_0_212"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8573453" y="3533775"/>
+              <a:ext cx="1150500" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF7885">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...38 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;g3f6f72b6ea2_0_212"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4448175"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...34 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="256" name="Google Shape;256;g3f6f72b6ea2_0_212"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7725728" y="8639175"/>
+              <a:ext cx="2846100" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...137 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="257" name="Google Shape;257;g3f6f72b6ea2_0_212"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13216890" y="3476625"/>
+              <a:ext cx="2665200" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF7885">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...38 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;g3f6f72b6ea2_0_212"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4391025"/>
+              <a:ext cx="4204200" cy="4069200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...16 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...34 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="259" name="Google Shape;259;g3f6f72b6ea2_0_212"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13040677" y="8582025"/>
+              <a:ext cx="3017400" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...8 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 12">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="264" name="Shape 264"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="265" name="Google Shape;265;g3f6f72b6ea2_0_239"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14263883" y="5588000"/>
-            <a:ext cx="10123165" cy="8128000"/>
+            <a:off x="10696575" y="4191000"/>
+            <a:ext cx="8401050" cy="6391275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="266" name="Google Shape;266;g3f6f72b6ea2_0_239"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="14811828" cy="4298590"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2000250" y="-419100"/>
+            <a:ext cx="13107732" cy="3643040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="267" name="Google Shape;267;g3f6f72b6ea2_0_239"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="21186248" y="12700000"/>
-            <a:ext cx="3200800" cy="1016000"/>
+            <a:off x="16116300" y="9639300"/>
+            <a:ext cx="2063475" cy="596550"/>
+            <a:chOff x="16116300" y="9639300"/>
+            <a:chExt cx="2063475" cy="596550"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...51 lines deleted...]
-      </p:pic>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="268" name="Google Shape;268;g3f6f72b6ea2_0_239"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16116300" y="9639300"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="269" name="Google Shape;269;g3f6f72b6ea2_0_239"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16716375" y="9696450"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Shape 0"/>
+          <p:cNvPr id="270" name="Google Shape;270;g3f6f72b6ea2_0_239"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="1320800"/>
-            <a:ext cx="2819752" cy="4572000"/>
+            <a:off x="542925" y="990600"/>
+            <a:ext cx="2209800" cy="4229100"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF7885"/>
+              </a:buClr>
+              <a:buSzPts val="18000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF7885"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="271" name="Google Shape;271;g3f6f72b6ea2_0_239"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1562100" y="1200150"/>
+            <a:ext cx="7401000" cy="3009900"/>
+            <a:chOff x="1562100" y="1200150"/>
+            <a:chExt cx="7401000" cy="3009900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;g3f6f72b6ea2_0_239"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1562100" y="1200150"/>
+              <a:ext cx="7401000" cy="3009900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4615" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF7885"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="273" name="Google Shape;273;g3f6f72b6ea2_0_239"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2619375" y="1428750"/>
+              <a:ext cx="6183600" cy="1230750"/>
+              <a:chOff x="2619375" y="1428750"/>
+              <a:chExt cx="6183600" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="274" name="Google Shape;274;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2619375" y="1428750"/>
+                <a:ext cx="6183600" cy="634500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Eclipse</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="275" name="Google Shape;275;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2619375" y="2095500"/>
+                <a:ext cx="6176100" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Rare event causes magic.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="276" name="Google Shape;276;g3f6f72b6ea2_0_239"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2619375" y="2857500"/>
+              <a:ext cx="6183600" cy="1230750"/>
+              <a:chOff x="2619375" y="2857500"/>
+              <a:chExt cx="6183600" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="277" name="Google Shape;277;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2619375" y="2857500"/>
+                <a:ext cx="6183600" cy="634500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Quest</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="278" name="Google Shape;278;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2619375" y="3524250"/>
+                <a:ext cx="6176100" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Adventurers seek immortal artifact.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Text 1"/>
+          <p:cNvPr id="279" name="Google Shape;279;g3f6f72b6ea2_0_239"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="723990" y="1320800"/>
-            <a:ext cx="2895962" cy="5588000"/>
+            <a:off x="347663" y="5867400"/>
+            <a:ext cx="2600400" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF7885"/>
+              </a:buClr>
+              <a:buSzPts val="18000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="24000" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF7885">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FF7885"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>S</a:t>
+              <a:t>O</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="24000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="280" name="Google Shape;280;g3f6f72b6ea2_0_239"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1562100" y="6076950"/>
+            <a:ext cx="7401000" cy="3009900"/>
+            <a:chOff x="1562100" y="6076950"/>
+            <a:chExt cx="7401000" cy="3009900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="281" name="Google Shape;281;g3f6f72b6ea2_0_239"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1562100" y="6076950"/>
+              <a:ext cx="7401000" cy="3009900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4615" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF7885"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="282" name="Google Shape;282;g3f6f72b6ea2_0_239"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2619375" y="6305550"/>
+              <a:ext cx="6183600" cy="1230750"/>
+              <a:chOff x="2619375" y="6305550"/>
+              <a:chExt cx="6183600" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="283" name="Google Shape;283;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2619375" y="6305550"/>
+                <a:ext cx="6183600" cy="634500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>War</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="284" name="Google Shape;284;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2619375" y="6972300"/>
+                <a:ext cx="6176100" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Kingdoms clash in conflict.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="285" name="Google Shape;285;g3f6f72b6ea2_0_239"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2619375" y="7734300"/>
+              <a:ext cx="6183600" cy="1230750"/>
+              <a:chOff x="2619375" y="7734300"/>
+              <a:chExt cx="6183600" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="286" name="Google Shape;286;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2619375" y="7734300"/>
+                <a:ext cx="6183600" cy="634500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Transformation</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="287" name="Google Shape;287;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2619375" y="8401050"/>
+                <a:ext cx="6176100" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Peasant discovers magical powers.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Shape 2"/>
+          <p:cNvPr id="288" name="Google Shape;288;g3f6f72b6ea2_0_239"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2083060" y="1600200"/>
-            <a:ext cx="9869133" cy="4013200"/>
+            <a:off x="9177338" y="990600"/>
+            <a:ext cx="3210000" cy="4229100"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...2 lines deleted...]
-            </a:avLst>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="50800">
-[...3 lines deleted...]
-            <a:prstDash val="solid"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF7885"/>
+              </a:buClr>
+              <a:buSzPts val="18000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="FF7885"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>W</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="289" name="Google Shape;289;g3f6f72b6ea2_0_239"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10696575" y="1200150"/>
+            <a:ext cx="7401000" cy="3009900"/>
+            <a:chOff x="10696575" y="1200150"/>
+            <a:chExt cx="7401000" cy="3009900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="290" name="Google Shape;290;g3f6f72b6ea2_0_239"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10696575" y="1200150"/>
+              <a:ext cx="7401000" cy="3009900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4615" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF7885"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="291" name="Google Shape;291;g3f6f72b6ea2_0_239"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11753850" y="1428750"/>
+              <a:ext cx="6183600" cy="1230750"/>
+              <a:chOff x="11753850" y="1428750"/>
+              <a:chExt cx="6183600" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="292" name="Google Shape;292;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11753850" y="1428750"/>
+                <a:ext cx="6183600" cy="634500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Obtain</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="293" name="Google Shape;293;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11753850" y="2095500"/>
+                <a:ext cx="6176100" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Humans acquire Crystal </a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="294" name="Google Shape;294;g3f6f72b6ea2_0_239"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11753850" y="2857500"/>
+              <a:ext cx="6183600" cy="1230750"/>
+              <a:chOff x="11753850" y="2857500"/>
+              <a:chExt cx="6183600" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="295" name="Google Shape;295;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11753850" y="2857500"/>
+                <a:ext cx="6183600" cy="634500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Foundation</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="296" name="Google Shape;296;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11753850" y="3524250"/>
+                <a:ext cx="6176100" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Shimmering City established</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Shape 3"/>
+          <p:cNvPr id="297" name="Google Shape;297;g3f6f72b6ea2_0_239"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3492937" y="1905000"/>
-            <a:ext cx="8154419" cy="3403600"/>
+            <a:off x="9705975" y="5867400"/>
+            <a:ext cx="2152800" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...53 lines deleted...]
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF7885"/>
+              </a:buClr>
+              <a:buSzPts val="18000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="FF7885"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Eclipse</a:t>
+              <a:t>T</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="298" name="Google Shape;298;g3f6f72b6ea2_0_239"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3492937" y="2794000"/>
-            <a:ext cx="8289903" cy="745067"/>
+            <a:off x="10696575" y="6076950"/>
+            <a:ext cx="7401000" cy="3009900"/>
+            <a:chOff x="10696575" y="6076950"/>
+            <a:chExt cx="7401000" cy="3009900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1262 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="299" name="Google Shape;299;g3f6f72b6ea2_0_239"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10696575" y="6076950"/>
+              <a:ext cx="7401000" cy="3009900"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 4615" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="38100">
+              <a:solidFill>
+                <a:srgbClr val="FF7885"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="300" name="Google Shape;300;g3f6f72b6ea2_0_239"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11753850" y="6305550"/>
+              <a:ext cx="6183600" cy="1230750"/>
+              <a:chOff x="11753850" y="6305550"/>
+              <a:chExt cx="6183600" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="301" name="Google Shape;301;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11753850" y="6305550"/>
+                <a:ext cx="6183600" cy="634500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Invasion</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="302" name="Google Shape;302;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11753850" y="6972300"/>
+                <a:ext cx="6176100" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Kingdom attacked by monsters.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="303" name="Google Shape;303;g3f6f72b6ea2_0_239"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11753850" y="7734300"/>
+              <a:ext cx="6183600" cy="1230750"/>
+              <a:chOff x="11753850" y="7734300"/>
+              <a:chExt cx="6183600" cy="1230750"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="304" name="Google Shape;304;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11753850" y="7734300"/>
+                <a:ext cx="6183600" cy="634500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2700"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Betrayal</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="305" name="Google Shape;305;g3f6f72b6ea2_0_239"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11753850" y="8401050"/>
+                <a:ext cx="6176100" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Queen's advisor revealed as spy.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 13">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="310" name="Shape 310"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="311" name="Google Shape;311;g3f6f72b6ea2_0_284"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6350000"/>
-            <a:ext cx="15330816" cy="7366000"/>
+            <a:off x="0" y="4762500"/>
+            <a:ext cx="11496675" cy="5524500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="312" name="Google Shape;312;g3f6f72b6ea2_0_284"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15775372" y="0"/>
-            <a:ext cx="8611676" cy="10502900"/>
+            <a:off x="11830050" y="0"/>
+            <a:ext cx="6457950" cy="7877175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="313" name="Google Shape;313;g3f6f72b6ea2_0_284"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="314" name="Google Shape;314;g3f6f72b6ea2_0_284"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="315" name="Google Shape;315;g3f6f72b6ea2_0_284"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="316" name="Google Shape;316;g3f6f72b6ea2_0_284"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5200650" y="514350"/>
+            <a:ext cx="4562475" cy="3714750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="317" name="Google Shape;317;g3f6f72b6ea2_0_284"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5200650" y="4438650"/>
+            <a:ext cx="4562475" cy="5353050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="318" name="Google Shape;318;g3f6f72b6ea2_0_284"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId8">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="447675" y="514350"/>
+            <a:ext cx="4562475" cy="9277350"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 0"/>
+          <p:cNvPr id="319" name="Google Shape;319;g3f6f72b6ea2_0_284"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="10753725" y="1533525"/>
+            <a:ext cx="7915200" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Some Data</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
-      <p:pic>
-[...112 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Text 1"/>
+          <p:cNvPr id="320" name="Google Shape;320;g3f6f72b6ea2_0_284"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14340092" y="2044700"/>
-            <a:ext cx="10690503" cy="1862667"/>
+            <a:off x="10734675" y="3781425"/>
+            <a:ext cx="1838400" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Some Data</a:t>
+              <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="321" name="Google Shape;321;g3f6f72b6ea2_0_284"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12458700" y="3600450"/>
+            <a:ext cx="4773900" cy="1611750"/>
+            <a:chOff x="12458700" y="3600450"/>
+            <a:chExt cx="4773900" cy="1611750"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="322" name="Google Shape;322;g3f6f72b6ea2_0_284"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12458700" y="3600450"/>
+              <a:ext cx="4773900" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="323" name="Google Shape;323;g3f6f72b6ea2_0_284"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12458700" y="4191000"/>
+              <a:ext cx="4766400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Shape 2"/>
+          <p:cNvPr id="324" name="Google Shape;324;g3f6f72b6ea2_0_284"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14314689" y="4800600"/>
-            <a:ext cx="8573572" cy="7315200"/>
+            <a:off x="10734675" y="5772150"/>
+            <a:ext cx="1914600" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>60%</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="325" name="Google Shape;325;g3f6f72b6ea2_0_284"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12534900" y="5562600"/>
+            <a:ext cx="4697700" cy="1668900"/>
+            <a:chOff x="12534900" y="5562600"/>
+            <a:chExt cx="4697700" cy="1668900"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="326" name="Google Shape;326;g3f6f72b6ea2_0_284"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12534900" y="5562600"/>
+              <a:ext cx="4697700" cy="1148700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="327" name="Google Shape;327;g3f6f72b6ea2_0_284"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12534900" y="6667500"/>
+              <a:ext cx="4690200" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Shape 3"/>
+          <p:cNvPr id="328" name="Google Shape;328;g3f6f72b6ea2_0_284"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14314689" y="4800600"/>
-            <a:ext cx="8573572" cy="2006600"/>
+            <a:off x="10734675" y="7762875"/>
+            <a:ext cx="1905000" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...35 lines deleted...]
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>75%</a:t>
+              <a:t>90%</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="329" name="Google Shape;329;g3f6f72b6ea2_0_284"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16613676" y="4800600"/>
-            <a:ext cx="6274584" cy="2006600"/>
+            <a:off x="12525375" y="7581900"/>
+            <a:ext cx="4707300" cy="1611750"/>
+            <a:chOff x="12525375" y="7581900"/>
+            <a:chExt cx="4707300" cy="1611750"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...31 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" dirty="0">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="330" name="Google Shape;330;g3f6f72b6ea2_0_284"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12525375" y="7581900"/>
+              <a:ext cx="4707300" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...37 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="331" name="Google Shape;331;g3f6f72b6ea2_0_284"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12525375" y="8172450"/>
+              <a:ext cx="4699500" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...368 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 14">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="336" name="Shape 336"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="337" name="Google Shape;337;g3f6f72b6ea2_0_309"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3365921" y="0"/>
-[...16 lines deleted...]
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="2524124" y="-824349"/>
+            <a:ext cx="14670308" cy="13517157"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:sp>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="338" name="Google Shape;338;g3f6f72b6ea2_0_309"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2986732" y="-1647827"/>
+            <a:ext cx="14539727" cy="12614749"/>
+            <a:chOff x="2986732" y="-1647827"/>
+            <a:chExt cx="14539727" cy="12614749"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="339" name="Google Shape;339;g3f6f72b6ea2_0_309"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15319574" y="6568046"/>
+              <a:ext cx="1544198" cy="1464873"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="340" name="Google Shape;340;g3f6f72b6ea2_0_309"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16862673" y="5967003"/>
+              <a:ext cx="663786" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="341" name="Google Shape;341;g3f6f72b6ea2_0_309"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6286212" y="-916112"/>
+              <a:ext cx="1544197" cy="1464873"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="342" name="Google Shape;342;g3f6f72b6ea2_0_309"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="-2087101">
+              <a:off x="7829515" y="-1517707"/>
+              <a:ext cx="664219" cy="664219"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="343" name="Google Shape;343;g3f6f72b6ea2_0_309"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10717578" y="-50025"/>
+              <a:ext cx="467643" cy="467643"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="344" name="Google Shape;344;g3f6f72b6ea2_0_309"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5481045" y="10582033"/>
+              <a:ext cx="385057" cy="384889"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="345" name="Google Shape;345;g3f6f72b6ea2_0_309"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16305010" y="2739572"/>
+              <a:ext cx="663786" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="346" name="Google Shape;346;g3f6f72b6ea2_0_309"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2986732" y="7604131"/>
+              <a:ext cx="663787" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="347" name="Google Shape;347;g3f6f72b6ea2_0_309"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="348" name="Google Shape;348;g3f6f72b6ea2_0_309"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="349" name="Google Shape;349;g3f6f72b6ea2_0_309"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="350" name="Google Shape;350;g3f6f72b6ea2_0_309"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2463165" y="2552700"/>
+            <a:ext cx="11942400" cy="5821800"/>
+            <a:chOff x="2463165" y="2552700"/>
+            <a:chExt cx="11942400" cy="5821800"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="351" name="Google Shape;351;g3f6f72b6ea2_0_309"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2463165" y="2552700"/>
+              <a:ext cx="11942400" cy="4709100"/>
+              <a:chOff x="2463165" y="2552700"/>
+              <a:chExt cx="11942400" cy="4709100"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="352" name="Google Shape;352;g3f6f72b6ea2_0_309"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3500438" y="2552700"/>
+                <a:ext cx="9867900" cy="4229100"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="272727"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="353" name="Google Shape;353;g3f6f72b6ea2_0_309"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2463165" y="6134100"/>
+                <a:ext cx="11942400" cy="1127700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Poppins SemiBold"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins SemiBold"/>
+                    <a:ea typeface="Poppins SemiBold"/>
+                    <a:cs typeface="Poppins SemiBold"/>
+                    <a:sym typeface="Poppins SemiBold"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;g3f6f72b6ea2_0_309"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4927283" y="7353300"/>
+              <a:ext cx="7014300" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="355" name="Google Shape;355;g3f6f72b6ea2_0_309"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId11">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...16 lines deleted...]
-            <a:ext cx="15762670" cy="7620000"/>
+            <a:off x="12125325" y="2552700"/>
+            <a:ext cx="4848225" cy="6181725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:sp>
-[...143 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 15">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="360" name="Shape 360"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="361" name="Google Shape;361;g3f6f72b6ea2_0_332"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14263883" y="5588000"/>
-            <a:ext cx="10123165" cy="8128000"/>
+            <a:off x="10696575" y="4191000"/>
+            <a:ext cx="8401050" cy="6391275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="362" name="Google Shape;362;g3f6f72b6ea2_0_332"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="14811828" cy="4298578"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2000250" y="-419100"/>
+            <a:ext cx="13107732" cy="3643040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="363" name="Google Shape;363;g3f6f72b6ea2_0_332"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="364" name="Google Shape;364;g3f6f72b6ea2_0_332"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="365" name="Google Shape;365;g3f6f72b6ea2_0_332"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="366" name="Google Shape;366;g3f6f72b6ea2_0_332"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6810375" y="1857375"/>
+            <a:ext cx="5715000" cy="6029325"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 0"/>
+          <p:cNvPr id="367" name="Google Shape;367;g3f6f72b6ea2_0_332"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="1190625" y="2447925"/>
+            <a:ext cx="6427500" cy="2255400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>233 Coins</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Shape 1"/>
+          <p:cNvPr id="368" name="Google Shape;368;g3f6f72b6ea2_0_332"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="3263900"/>
-            <a:ext cx="7874984" cy="3048000"/>
+            <a:off x="1207770" y="4276725"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Treasure Found</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Shape 2"/>
+          <p:cNvPr id="369" name="Google Shape;369;g3f6f72b6ea2_0_332"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3327816" y="3263900"/>
-            <a:ext cx="8002000" cy="2438400"/>
+            <a:off x="1019175" y="5238750"/>
+            <a:ext cx="6770400" cy="2255400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>456 Hours</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Text 3"/>
+          <p:cNvPr id="370" name="Google Shape;370;g3f6f72b6ea2_0_332"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3327816" y="3263900"/>
-            <a:ext cx="8543935" cy="2980267"/>
+            <a:off x="1207770" y="7067550"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>233 Coins</a:t>
+              <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Shape 4"/>
+          <p:cNvPr id="371" name="Google Shape;371;g3f6f72b6ea2_0_332"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="5702300"/>
-            <a:ext cx="7874984" cy="609600"/>
+            <a:off x="13249275" y="2447925"/>
+            <a:ext cx="3074700" cy="2255400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>85%</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Text 5"/>
+          <p:cNvPr id="372" name="Google Shape;372;g3f6f72b6ea2_0_332"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3323582" y="5702300"/>
-            <a:ext cx="8010468" cy="745067"/>
+            <a:off x="11590020" y="4276725"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
-              <a:t>Treasure Found</a:t>
+              <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Shape 6"/>
+          <p:cNvPr id="373" name="Google Shape;373;g3f6f72b6ea2_0_332"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="6985000"/>
-            <a:ext cx="7874984" cy="3048000"/>
+            <a:off x="12211050" y="5238750"/>
+            <a:ext cx="5151000" cy="2255400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>535 Km</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Shape 7"/>
+          <p:cNvPr id="374" name="Google Shape;374;g3f6f72b6ea2_0_332"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3099187" y="6985000"/>
-            <a:ext cx="8459257" cy="2438400"/>
+            <a:off x="11590020" y="7067550"/>
+            <a:ext cx="5966400" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...17 lines deleted...]
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...341 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 16">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="379" name="Shape 379"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="380" name="Google Shape;380;g3f6f72b6ea2_0_350"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6350000"/>
-            <a:ext cx="15330816" cy="7366000"/>
+            <a:off x="0" y="4762500"/>
+            <a:ext cx="11496675" cy="5524500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="381" name="Google Shape;381;g3f6f72b6ea2_0_350"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15775372" y="0"/>
-            <a:ext cx="8611676" cy="10502900"/>
+            <a:off x="11830050" y="0"/>
+            <a:ext cx="6457950" cy="7877175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="382" name="Google Shape;382;g3f6f72b6ea2_0_350"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="383" name="Google Shape;383;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="384" name="Google Shape;384;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 0"/>
+          <p:cNvPr id="385" name="Google Shape;385;g3f6f72b6ea2_0_350"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915200" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...41 lines deleted...]
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="386" name="Google Shape;386;g3f6f72b6ea2_0_350"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-            <a:ext cx="8941918" cy="6180901"/>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709939" cy="4712767"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709939" cy="4712767"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="387" name="Google Shape;387;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217917" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="388" name="Google Shape;388;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="389" name="Google Shape;389;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="390" name="Google Shape;390;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="391" name="Google Shape;391;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="392" name="Google Shape;392;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="393" name="Google Shape;393;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="394" name="Google Shape;394;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="395" name="Google Shape;395;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="396" name="Google Shape;396;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="397" name="Google Shape;397;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="398" name="Google Shape;398;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="399" name="Google Shape;399;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="400" name="Google Shape;400;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="401" name="Google Shape;401;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="402" name="Google Shape;402;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="403" name="Google Shape;403;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="404" name="Google Shape;404;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="405" name="Google Shape;405;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="406" name="Google Shape;406;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="407" name="Google Shape;407;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="408" name="Google Shape;408;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="409" name="Google Shape;409;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165600" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="410" name="Google Shape;410;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="411" name="Google Shape;411;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="412" name="Google Shape;412;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="413" name="Google Shape;413;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="414" name="Google Shape;414;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="415" name="Google Shape;415;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="416" name="Google Shape;416;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="417" name="Google Shape;417;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196800" cy="320400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="418" name="Google Shape;418;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="419" name="Google Shape;419;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="420" name="Google Shape;420;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="421" name="Google Shape;421;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="422" name="Google Shape;422;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="423" name="Google Shape;423;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="424" name="Google Shape;424;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="425" name="Google Shape;425;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="426" name="Google Shape;426;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270300" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="427" name="Google Shape;427;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365400" cy="270300"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="428" name="Google Shape;428;g3f6f72b6ea2_0_350"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-            <a:ext cx="216821" cy="356494"/>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...13 lines deleted...]
-              <a:rPr lang="en-US" sz="1821" dirty="0">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="429" name="Google Shape;429;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="430" name="Google Shape;430;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="431" name="Google Shape;431;g3f6f72b6ea2_0_350"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="432" name="Google Shape;432;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12111038" y="4662488"/>
+              <a:ext cx="1731600" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF7885">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato Regular" pitchFamily="34" charset="0"/>
-[...12 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="433" name="Google Shape;433;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12520613" y="5348288"/>
+              <a:ext cx="859200" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="434" name="Google Shape;434;g3f6f72b6ea2_0_350"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-            <a:ext cx="257645" cy="422713"/>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5997000" cy="1783200"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5997000" cy="1783200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...13 lines deleted...]
-              <a:rPr lang="en-US" sz="2185" dirty="0">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="435" name="Google Shape;435;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5997000" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF7885">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato Regular" pitchFamily="34" charset="0"/>
-[...12 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="436" name="Google Shape;436;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8648700"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="437" name="Google Shape;437;g3f6f72b6ea2_0_350"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-            <a:ext cx="257645" cy="422713"/>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5997000" cy="1783200"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5997000" cy="1783200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...13 lines deleted...]
-              <a:rPr lang="en-US" sz="2185" dirty="0">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="438" name="Google Shape;438;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5997000" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF7885">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato Regular" pitchFamily="34" charset="0"/>
-[...34 lines deleted...]
-              <a:rPr lang="en-US" sz="2185" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="439" name="Google Shape;439;g3f6f72b6ea2_0_350"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8648700"/>
+              <a:ext cx="5966400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF7885">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato Regular" pitchFamily="34" charset="0"/>
-[...1712 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 17">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="444" name="Shape 444"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="445" name="Google Shape;445;g3f6f72b6ea2_0_414"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14263883" y="5588000"/>
-            <a:ext cx="10123165" cy="8128000"/>
+            <a:off x="10696575" y="4191000"/>
+            <a:ext cx="8401050" cy="6391275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="446" name="Google Shape;446;g3f6f72b6ea2_0_414"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="447" name="Google Shape;447;g3f6f72b6ea2_0_414"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="448" name="Google Shape;448;g3f6f72b6ea2_0_414"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="449" name="Google Shape;449;g3f6f72b6ea2_0_414"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12363450" y="5791200"/>
+            <a:ext cx="6644700" cy="1859400"/>
+            <a:chOff x="12363450" y="5791200"/>
+            <a:chExt cx="6644700" cy="1859400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;g3f6f72b6ea2_0_414"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12363450" y="5791200"/>
+              <a:ext cx="6644700" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="451" name="Google Shape;451;g3f6f72b6ea2_0_414"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12363450" y="6629400"/>
+              <a:ext cx="6614100" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="452" name="Google Shape;452;g3f6f72b6ea2_0_414"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="12363450" y="2905125"/>
+            <a:ext cx="4629300" cy="2552700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Portal to Adventure</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="453" name="Google Shape;453;g3f6f72b6ea2_0_414"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...16 lines deleted...]
-            <a:ext cx="8738692" cy="2336800"/>
+            <a:off x="1676400" y="904875"/>
+            <a:ext cx="9020175" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...173 lines deleted...]
-          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 18">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="458" name="Shape 458"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="459" name="Google Shape;459;g3f6f72b6ea2_0_427"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="460" name="Google Shape;460;g3f6f72b6ea2_0_427"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="461" name="Google Shape;461;g3f6f72b6ea2_0_427"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="462" name="Google Shape;462;g3f6f72b6ea2_0_427"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="463" name="Google Shape;463;g3f6f72b6ea2_0_427"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5496000" cy="2552700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...41 lines deleted...]
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 19">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="468" name="Shape 468"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="469" name="Google Shape;469;g3f6f72b6ea2_0_436"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14263883" y="5588000"/>
-            <a:ext cx="10123165" cy="8128000"/>
+            <a:off x="10696575" y="4191000"/>
+            <a:ext cx="8401050" cy="6391275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="470" name="Google Shape;470;g3f6f72b6ea2_0_436"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="14811828" cy="4298578"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2000250" y="-419100"/>
+            <a:ext cx="13107732" cy="3643040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="471" name="Google Shape;471;g3f6f72b6ea2_0_436"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="472" name="Google Shape;472;g3f6f72b6ea2_0_436"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="473" name="Google Shape;473;g3f6f72b6ea2_0_436"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="474" name="Google Shape;474;g3f6f72b6ea2_0_436"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="2200275"/>
+            <a:ext cx="10858500" cy="5895975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 0"/>
+          <p:cNvPr id="475" name="Google Shape;475;g3f6f72b6ea2_0_436"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="3810000" y="8772525"/>
+            <a:ext cx="10658400" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...71 lines deleted...]
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="476" name="Google Shape;476;g3f6f72b6ea2_0_436"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1562100"/>
-            <a:ext cx="6935067" cy="2844800"/>
+            <a:off x="11791950" y="1171575"/>
+            <a:ext cx="5292000" cy="2240400"/>
+            <a:chOff x="11791950" y="1171575"/>
+            <a:chExt cx="5292000" cy="2240400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="477" name="Google Shape;477;g3f6f72b6ea2_0_436"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1171575"/>
+              <a:ext cx="5292000" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Enchanted Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="478" name="Google Shape;478;g3f6f72b6ea2_0_436"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1933575"/>
+              <a:ext cx="5261700" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="479" name="Google Shape;479;g3f6f72b6ea2_0_436"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1562100"/>
-            <a:ext cx="6935067" cy="2844800"/>
+            <a:off x="11791950" y="3648075"/>
+            <a:ext cx="5292000" cy="2240400"/>
+            <a:chOff x="11791950" y="3648075"/>
+            <a:chExt cx="5292000" cy="2240400"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="480" name="Google Shape;480;g3f6f72b6ea2_0_436"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="3648075"/>
+              <a:ext cx="5292000" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="481" name="Google Shape;481;g3f6f72b6ea2_0_436"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="4410075"/>
+              <a:ext cx="5261700" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="482" name="Google Shape;482;g3f6f72b6ea2_0_436"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="1562100"/>
-            <a:ext cx="7138292" cy="1117600"/>
+            <a:off x="11791950" y="6143625"/>
+            <a:ext cx="5292000" cy="1783200"/>
+            <a:chOff x="11791950" y="6143625"/>
+            <a:chExt cx="5292000" cy="1783200"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...13 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="483" name="Google Shape;483;g3f6f72b6ea2_0_436"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6143625"/>
+              <a:ext cx="5292000" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...37 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="484" name="Google Shape;484;g3f6f72b6ea2_0_436"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6905625"/>
+              <a:ext cx="5261700" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...250 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 2">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFE7E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="27" name="Shape 27"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="28" name="Google Shape;28;g3f6f72b6ea2_0_12"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="0"/>
-            <a:ext cx="20005614" cy="13716000"/>
+            <a:off x="1638299" y="-824350"/>
+            <a:ext cx="14670308" cy="13517157"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;g3f6f72b6ea2_0_12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2100907" y="-1647825"/>
+            <a:ext cx="14539727" cy="12614753"/>
+            <a:chOff x="2100907" y="-1647825"/>
+            <a:chExt cx="14539727" cy="12614753"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="30" name="Google Shape;30;g3f6f72b6ea2_0_12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14433749" y="6568046"/>
+              <a:ext cx="1544198" cy="1464873"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="31" name="Google Shape;31;g3f6f72b6ea2_0_12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15976848" y="5967006"/>
+              <a:ext cx="663786" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="32" name="Google Shape;32;g3f6f72b6ea2_0_12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5400387" y="-916109"/>
+              <a:ext cx="1544197" cy="1464873"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="33" name="Google Shape;33;g3f6f72b6ea2_0_12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="-2087101">
+              <a:off x="6943690" y="-1517705"/>
+              <a:ext cx="664219" cy="664219"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="34" name="Google Shape;34;g3f6f72b6ea2_0_12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9831753" y="-50023"/>
+              <a:ext cx="467643" cy="467643"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="35" name="Google Shape;35;g3f6f72b6ea2_0_12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4595220" y="10582039"/>
+              <a:ext cx="385057" cy="384889"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;g3f6f72b6ea2_0_12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15419185" y="2739579"/>
+              <a:ext cx="663786" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="37" name="Google Shape;37;g3f6f72b6ea2_0_12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2100907" y="7604136"/>
+              <a:ext cx="663787" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;g3f6f72b6ea2_0_12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="39" name="Google Shape;39;g3f6f72b6ea2_0_12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Google Shape;40;g3f6f72b6ea2_0_12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="41" name="Google Shape;41;g3f6f72b6ea2_0_12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="5958840" y="3295650"/>
+            <a:ext cx="6379800" cy="2255400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Welcome</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text 1"/>
+          <p:cNvPr id="42" name="Google Shape;42;g3f6f72b6ea2_0_12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7959662" y="4394200"/>
-            <a:ext cx="8480427" cy="2980267"/>
+            <a:off x="3769995" y="5191125"/>
+            <a:ext cx="10757400" cy="1935600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...45 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 20">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="489" name="Shape 489"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="490" name="Google Shape;490;g3f6f72b6ea2_0_456"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6350000"/>
-            <a:ext cx="15330816" cy="7366000"/>
+            <a:off x="0" y="4762500"/>
+            <a:ext cx="11496675" cy="5524500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="491" name="Google Shape;491;g3f6f72b6ea2_0_456"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15775372" y="0"/>
-            <a:ext cx="8611676" cy="10502900"/>
+            <a:off x="11830050" y="0"/>
+            <a:ext cx="6457950" cy="7877175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="492" name="Google Shape;492;g3f6f72b6ea2_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="493" name="Google Shape;493;g3f6f72b6ea2_0_456"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="494" name="Google Shape;494;g3f6f72b6ea2_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="495" name="Google Shape;495;g3f6f72b6ea2_0_456"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1" y="5157788"/>
+            <a:ext cx="18288000" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="4D4D4D"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="496" name="Google Shape;496;g3f6f72b6ea2_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3905325" y="5086350"/>
+            <a:ext cx="142800" cy="5200558"/>
+            <a:chOff x="3905325" y="5086350"/>
+            <a:chExt cx="142800" cy="5200558"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="497" name="Google Shape;497;g3f6f72b6ea2_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="3905325" y="5086350"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="498" name="Google Shape;498;g3f6f72b6ea2_0_456"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="1457363" y="7758058"/>
+              <a:ext cx="5057700" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="499" name="Google Shape;499;g3f6f72b6ea2_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7038975" y="3371903"/>
+            <a:ext cx="142800" cy="1857322"/>
+            <a:chOff x="7038975" y="3371903"/>
+            <a:chExt cx="142800" cy="1857322"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="500" name="Google Shape;500;g3f6f72b6ea2_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="7038975" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="501" name="Google Shape;501;g3f6f72b6ea2_0_456"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="6262688" y="4229153"/>
+              <a:ext cx="1714500" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="502" name="Google Shape;502;g3f6f72b6ea2_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10172775" y="5086350"/>
+            <a:ext cx="142800" cy="1390803"/>
+            <a:chOff x="10172775" y="5086350"/>
+            <a:chExt cx="142800" cy="1390803"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="503" name="Google Shape;503;g3f6f72b6ea2_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="10172775" y="5086350"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="504" name="Google Shape;504;g3f6f72b6ea2_0_456"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5400000">
+              <a:off x="9629662" y="5853153"/>
+              <a:ext cx="1248000" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="505" name="Google Shape;505;g3f6f72b6ea2_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13306425" y="1381074"/>
+            <a:ext cx="142800" cy="3848151"/>
+            <a:chOff x="13306425" y="1381074"/>
+            <a:chExt cx="142800" cy="3848151"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="506" name="Google Shape;506;g3f6f72b6ea2_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="13306425" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="507" name="Google Shape;507;g3f6f72b6ea2_0_456"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="11534737" y="3233724"/>
+              <a:ext cx="3705300" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="508" name="Google Shape;508;g3f6f72b6ea2_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1028700" y="685800"/>
+            <a:ext cx="4823400" cy="4202550"/>
+            <a:chOff x="1028700" y="685800"/>
+            <a:chExt cx="4823400" cy="4202550"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="509" name="Google Shape;509;g3f6f72b6ea2_0_456"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="685800"/>
+              <a:ext cx="4762500" cy="2209800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="510" name="Google Shape;510;g3f6f72b6ea2_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3124200"/>
+              <a:ext cx="1358400" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Eclipse</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="511" name="Google Shape;511;g3f6f72b6ea2_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1028700" y="3867150"/>
+              <a:ext cx="4823400" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="512" name="Google Shape;512;g3f6f72b6ea2_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4162425" y="5543550"/>
+            <a:ext cx="3156600" cy="4743450"/>
+            <a:chOff x="4162425" y="5543550"/>
+            <a:chExt cx="3156600" cy="4743450"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="513" name="Google Shape;513;g3f6f72b6ea2_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="5543550"/>
+              <a:ext cx="1644000" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Invasion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="514" name="Google Shape;514;g3f6f72b6ea2_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="6286500"/>
+              <a:ext cx="3156600" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Kingdom attacked by monsters.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="515" name="Google Shape;515;g3f6f72b6ea2_0_456"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4162425" y="7429500"/>
+              <a:ext cx="3095625" cy="2857500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 0"/>
+          <p:cNvPr id="516" name="Google Shape;516;g3f6f72b6ea2_0_456"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="10429875" y="5543550"/>
+            <a:ext cx="1634400" cy="634500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2700"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Betrayal</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
-      <p:pic>
-[...46 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Shape 1"/>
+          <p:cNvPr id="517" name="Google Shape;517;g3f6f72b6ea2_0_456"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6883400"/>
-            <a:ext cx="24387048" cy="0"/>
+            <a:off x="10429875" y="6286500"/>
+            <a:ext cx="7557000" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Queen's advisor revealed as spy.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
-      <p:pic>
-[...124 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Shape 2"/>
+          <p:cNvPr id="518" name="Google Shape;518;g3f6f72b6ea2_0_456"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371771" y="914400"/>
-            <a:ext cx="6350794" cy="5461000"/>
+            <a:off x="7296150" y="3305175"/>
+            <a:ext cx="1167900" cy="634500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2700"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Quest</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Shape 3"/>
+          <p:cNvPr id="519" name="Google Shape;519;g3f6f72b6ea2_0_456"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371771" y="4165600"/>
-            <a:ext cx="1651206" cy="685800"/>
+            <a:off x="7296150" y="4048125"/>
+            <a:ext cx="4823400" cy="1021200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Adventurers seek immortal artifact.</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="520" name="Google Shape;520;g3f6f72b6ea2_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13563600" y="1381125"/>
+            <a:ext cx="3690000" cy="3507225"/>
+            <a:chOff x="13563600" y="1381125"/>
+            <a:chExt cx="3690000" cy="3507225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="521" name="Google Shape;521;g3f6f72b6ea2_0_456"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="1381125"/>
+              <a:ext cx="3629025" cy="1514475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="522" name="Google Shape;522;g3f6f72b6ea2_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="3124200"/>
+              <a:ext cx="1329600" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Obtain</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="523" name="Google Shape;523;g3f6f72b6ea2_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13563600" y="3867150"/>
+              <a:ext cx="3690000" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Humans acquire Crystal </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="524" name="Google Shape;524;g3f6f72b6ea2_0_456"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="771525" y="685671"/>
+            <a:ext cx="142800" cy="4543555"/>
+            <a:chOff x="771525" y="685671"/>
+            <a:chExt cx="142800" cy="4543555"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="525" name="Google Shape;525;g3f6f72b6ea2_0_456"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="771525" y="5086425"/>
+              <a:ext cx="142800" cy="142800"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="526" name="Google Shape;526;g3f6f72b6ea2_0_456"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="-1347862" y="2886021"/>
+              <a:ext cx="4400700" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="19050">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Text 4"/>
+          <p:cNvPr id="527" name="Google Shape;527;g3f6f72b6ea2_0_456"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371771" y="4165600"/>
-            <a:ext cx="1803625" cy="838200"/>
+            <a:off x="4591050" y="952500"/>
+            <a:ext cx="9105900" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...744 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 21">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="532" name="Shape 532"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="533" name="Google Shape;533;g3f6f72b6ea2_0_498"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14263883" y="5588000"/>
-            <a:ext cx="10123165" cy="8128000"/>
+            <a:off x="10696575" y="4191000"/>
+            <a:ext cx="8401050" cy="6391275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="534" name="Google Shape;534;g3f6f72b6ea2_0_498"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="14811828" cy="4298578"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2000250" y="-419100"/>
+            <a:ext cx="13107732" cy="3643040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="535" name="Google Shape;535;g3f6f72b6ea2_0_498"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="536" name="Google Shape;536;g3f6f72b6ea2_0_498"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="537" name="Google Shape;537;g3f6f72b6ea2_0_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 0"/>
+          <p:cNvPr id="538" name="Google Shape;538;g3f6f72b6ea2_0_498"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="4591050" y="1066800"/>
+            <a:ext cx="9105900" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...41 lines deleted...]
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Information</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="539" name="Google Shape;539;g3f6f72b6ea2_0_498"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1714714" y="4203700"/>
-            <a:ext cx="6122165" cy="7518400"/>
+            <a:off x="1285875" y="3152775"/>
+            <a:ext cx="4591200" cy="5362500"/>
+            <a:chOff x="1285875" y="3152775"/>
+            <a:chExt cx="4591200" cy="5362500"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
-[...18 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="540" name="Google Shape;540;g3f6f72b6ea2_0_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1285875" y="3152775"/>
+              <a:ext cx="4591200" cy="5362500"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1322" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="541" name="Google Shape;541;g3f6f72b6ea2_0_498"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3157538" y="3352800"/>
+              <a:ext cx="847725" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="542" name="Google Shape;542;g3f6f72b6ea2_0_498"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="1544955" y="4552950"/>
+              <a:ext cx="4072800" cy="3840600"/>
+              <a:chOff x="1544955" y="4552950"/>
+              <a:chExt cx="4072800" cy="3840600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="543" name="Google Shape;543;g3f6f72b6ea2_0_498"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1544955" y="4552950"/>
+                <a:ext cx="4072800" cy="1531500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Spellcasting Competition</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="544" name="Google Shape;544;g3f6f72b6ea2_0_498"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="1560195" y="6000750"/>
+                <a:ext cx="4042500" cy="2392800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A significant event in the history of the fantasy realm, in which the greatest spellcasters of the realm.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="545" name="Google Shape;545;g3f6f72b6ea2_0_498"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3923147" y="4508500"/>
-            <a:ext cx="1705300" cy="1625600"/>
+            <a:off x="6848475" y="3152775"/>
+            <a:ext cx="4591200" cy="5362500"/>
+            <a:chOff x="6848475" y="3152775"/>
+            <a:chExt cx="4591200" cy="5362500"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="546" name="Google Shape;546;g3f6f72b6ea2_0_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6848475" y="3152775"/>
+              <a:ext cx="4591200" cy="5362500"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1322" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="547" name="Google Shape;547;g3f6f72b6ea2_0_498"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8720137" y="3352800"/>
+              <a:ext cx="847725" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="548" name="Google Shape;548;g3f6f72b6ea2_0_498"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="7107555" y="4552950"/>
+              <a:ext cx="4072800" cy="3840600"/>
+              <a:chOff x="7107555" y="4552950"/>
+              <a:chExt cx="4072800" cy="3840600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="549" name="Google Shape;549;g3f6f72b6ea2_0_498"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7107555" y="4552950"/>
+                <a:ext cx="4072800" cy="1531500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Treasure</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Hunt</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="550" name="Google Shape;550;g3f6f72b6ea2_0_498"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="7122795" y="6000750"/>
+                <a:ext cx="4042500" cy="2392800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A significant event in the history of the fantasy realm, in which a massive and awesome treasure hunt was organized.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="551" name="Google Shape;551;g3f6f72b6ea2_0_498"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2121165" y="6438900"/>
-            <a:ext cx="5309264" cy="4978400"/>
+            <a:off x="12411075" y="3152775"/>
+            <a:ext cx="4591200" cy="5362500"/>
+            <a:chOff x="12411075" y="3152775"/>
+            <a:chExt cx="4591200" cy="5362500"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...432 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="552" name="Google Shape;552;g3f6f72b6ea2_0_498"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12411075" y="3152775"/>
+              <a:ext cx="4591200" cy="5362500"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1322" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="553" name="Google Shape;553;g3f6f72b6ea2_0_498"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14335123" y="3352799"/>
+              <a:ext cx="742953" cy="1000127"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="554" name="Google Shape;554;g3f6f72b6ea2_0_498"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="12670155" y="4552950"/>
+              <a:ext cx="4072800" cy="3840600"/>
+              <a:chOff x="12670155" y="4552950"/>
+              <a:chExt cx="4072800" cy="3840600"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="555" name="Google Shape;555;g3f6f72b6ea2_0_498"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12670155" y="4552950"/>
+                <a:ext cx="4072800" cy="1531500"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Great</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Adventure</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="556" name="Google Shape;556;g3f6f72b6ea2_0_498"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="12685395" y="6000750"/>
+                <a:ext cx="4042500" cy="2392800"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A notable year in the history of the fantasy realm, in which a large number of adventurers set out to explore.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 22">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="561" name="Shape 561"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="562" name="Google Shape;562;g3f6f72b6ea2_0_526"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="8535467" cy="8128000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2000250" y="4191000"/>
+            <a:ext cx="8401050" cy="6391275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="563" name="Google Shape;563;g3f6f72b6ea2_0_526"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7987522" y="0"/>
-            <a:ext cx="16399526" cy="4298578"/>
+            <a:off x="5989893" y="-419100"/>
+            <a:ext cx="13107732" cy="3643040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="564" name="Google Shape;564;g3f6f72b6ea2_0_526"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="565" name="Google Shape;565;g3f6f72b6ea2_0_526"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="566" name="Google Shape;566;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 0"/>
+          <p:cNvPr id="567" name="Google Shape;567;g3f6f72b6ea2_0_526"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="2257425" y="695325"/>
+            <a:ext cx="4286400" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...41 lines deleted...]
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Graph</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="568" name="Google Shape;568;g3f6f72b6ea2_0_526"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3010276" y="3162300"/>
-            <a:ext cx="18366496" cy="9258300"/>
+            <a:off x="2196465" y="2371725"/>
+            <a:ext cx="13834185" cy="7355325"/>
+            <a:chOff x="2196465" y="2371725"/>
+            <a:chExt cx="13834185" cy="7355325"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...92 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+        </p:grpSpPr>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="569" name="Google Shape;569;g3f6f72b6ea2_0_526"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2478">
+              <a:off x="2714623" y="2595601"/>
+              <a:ext cx="13315803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="570" name="Google Shape;570;g3f6f72b6ea2_0_526"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2478">
+              <a:off x="2714623" y="3648113"/>
+              <a:ext cx="13315803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="571" name="Google Shape;571;g3f6f72b6ea2_0_526"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2478">
+              <a:off x="2714623" y="4700626"/>
+              <a:ext cx="13315803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="572" name="Google Shape;572;g3f6f72b6ea2_0_526"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2478">
+              <a:off x="2714623" y="5753138"/>
+              <a:ext cx="13315803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="573" name="Google Shape;573;g3f6f72b6ea2_0_526"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2478">
+              <a:off x="2714623" y="6805651"/>
+              <a:ext cx="13315803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="574" name="Google Shape;574;g3f6f72b6ea2_0_526"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2478">
+              <a:off x="2714623" y="7858163"/>
+              <a:ext cx="13315803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="575" name="Google Shape;575;g3f6f72b6ea2_0_526"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2478">
+              <a:off x="2714623" y="9072601"/>
+              <a:ext cx="13315803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="576" name="Google Shape;576;g3f6f72b6ea2_0_526"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="4969168">
+              <a:off x="2681024" y="9105900"/>
+              <a:ext cx="76802" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="577" name="Google Shape;577;g3f6f72b6ea2_0_526"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="4969168">
+              <a:off x="15987449" y="9105900"/>
+              <a:ext cx="76802" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="888888"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="578" name="Google Shape;578;g3f6f72b6ea2_0_526"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2714625" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="579" name="Google Shape;579;g3f6f72b6ea2_0_526"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4616904" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="580" name="Google Shape;580;g3f6f72b6ea2_0_526"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6519181" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="581" name="Google Shape;581;g3f6f72b6ea2_0_526"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8421460" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="582" name="Google Shape;582;g3f6f72b6ea2_0_526"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10323740" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="583" name="Google Shape;583;g3f6f72b6ea2_0_526"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12226017" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="584" name="Google Shape;584;g3f6f72b6ea2_0_526"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14128296" y="9067800"/>
+              <a:ext cx="9525" cy="76200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="585" name="Google Shape;585;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4152900" y="5676900"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF7885"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8753475" y="5619750"/>
+              <a:ext cx="1848000" cy="1848000"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFE7E3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="587" name="Google Shape;587;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12563475" y="4038600"/>
+              <a:ext cx="828600" cy="828600"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="588" name="Google Shape;588;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="2371725"/>
+              <a:ext cx="441900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>12</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="4D4D4D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...109 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="589" name="Google Shape;589;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="3424238"/>
+              <a:ext cx="441900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="4D4D4D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...109 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="590" name="Google Shape;590;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="4476750"/>
+              <a:ext cx="441900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="4D4D4D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...109 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="591" name="Google Shape;591;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="5529263"/>
+              <a:ext cx="441900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="4D4D4D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...109 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="592" name="Google Shape;592;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="6581775"/>
+              <a:ext cx="441900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="4D4D4D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...109 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="593" name="Google Shape;593;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="7634288"/>
+              <a:ext cx="441900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="4D4D4D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...109 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="594" name="Google Shape;594;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2196465" y="8686800"/>
+              <a:ext cx="441900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="4D4D4D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...193 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="595" name="Google Shape;595;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3280410" y="9163050"/>
+              <a:ext cx="763800" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>2015</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="4D4D4D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...91 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="596" name="Google Shape;596;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5173164" y="9163050"/>
+              <a:ext cx="773400" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>2016</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="4D4D4D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...91 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="597" name="Google Shape;597;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7094491" y="9163050"/>
+              <a:ext cx="744900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>2017</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="4D4D4D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...91 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="598" name="Google Shape;598;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8987245" y="9163050"/>
+              <a:ext cx="763800" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>2018</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="4D4D4D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...91 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="599" name="Google Shape;599;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10889525" y="9163050"/>
+              <a:ext cx="763800" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>2019</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="4D4D4D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...91 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="600" name="Google Shape;600;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12753702" y="9163050"/>
+              <a:ext cx="840000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>2020</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="4D4D4D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...91 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="601" name="Google Shape;601;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14694081" y="9163050"/>
+              <a:ext cx="754500" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="4D4D4D"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="4D4D4D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>2021</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="4D4D4D">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...88 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="602" name="Google Shape;602;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4530090" y="5863590"/>
+              <a:ext cx="464700" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>B</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...58 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="603" name="Google Shape;603;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9421178" y="6120765"/>
+              <a:ext cx="512400" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>C</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...58 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="604" name="Google Shape;604;g3f6f72b6ea2_0_526"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12726353" y="4038600"/>
+              <a:ext cx="502800" cy="828600"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF7885">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...8 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 23">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="609" name="Shape 609"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="610" name="Google Shape;610;g3f6f72b6ea2_0_573"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="20005614" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-26816492" y="-824359"/>
+            <a:ext cx="14670308" cy="13517157"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="611" name="Google Shape;611;g3f6f72b6ea2_0_573"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-27017936" y="-1647827"/>
+            <a:ext cx="14539728" cy="12614749"/>
+            <a:chOff x="-27017936" y="-1647827"/>
+            <a:chExt cx="14539728" cy="12614749"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="612" name="Google Shape;612;g3f6f72b6ea2_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-26355248" y="6568046"/>
+              <a:ext cx="1544198" cy="1464873"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="613" name="Google Shape;613;g3f6f72b6ea2_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-27017936" y="5967003"/>
+              <a:ext cx="663786" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="614" name="Google Shape;614;g3f6f72b6ea2_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-17321885" y="-916112"/>
+              <a:ext cx="1544197" cy="1464873"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="615" name="Google Shape;615;g3f6f72b6ea2_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="-8712899">
+              <a:off x="-17985210" y="-1517707"/>
+              <a:ext cx="664219" cy="664219"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="616" name="Google Shape;616;g3f6f72b6ea2_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-20676698" y="-50025"/>
+              <a:ext cx="467643" cy="467643"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="617" name="Google Shape;617;g3f6f72b6ea2_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-15357578" y="10582033"/>
+              <a:ext cx="385057" cy="384889"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="618" name="Google Shape;618;g3f6f72b6ea2_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-26460272" y="2739572"/>
+              <a:ext cx="663786" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="619" name="Google Shape;619;g3f6f72b6ea2_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-13141995" y="7604131"/>
+              <a:ext cx="663787" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="620" name="Google Shape;620;g3f6f72b6ea2_0_573"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="621" name="Google Shape;621;g3f6f72b6ea2_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="622" name="Google Shape;622;g3f6f72b6ea2_0_573"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Shape 0"/>
+          <p:cNvPr id="623" name="Google Shape;623;g3f6f72b6ea2_0_573"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="2686050" y="533400"/>
+            <a:ext cx="4286400" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...41 lines deleted...]
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="624" name="Google Shape;624;g3f6f72b6ea2_0_573"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2755900"/>
-            <a:ext cx="4788498" cy="10109200"/>
+            <a:off x="2621280" y="2066925"/>
+            <a:ext cx="3682500" cy="7688700"/>
+            <a:chOff x="2621280" y="2066925"/>
+            <a:chExt cx="3682500" cy="7688700"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...11 lines deleted...]
-          </p:cNvPicPr>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="625" name="Google Shape;625;g3f6f72b6ea2_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2667000" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="626" name="Google Shape;626;g3f6f72b6ea2_0_573"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2621280" y="8391525"/>
+              <a:ext cx="3682500" cy="1364100"/>
+              <a:chOff x="2621280" y="8391525"/>
+              <a:chExt cx="3682500" cy="1364100"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="627" name="Google Shape;627;g3f6f72b6ea2_0_573"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2621280" y="8391525"/>
+                <a:ext cx="3682500" cy="845700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="628" name="Google Shape;628;g3f6f72b6ea2_0_573"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2636520" y="9191625"/>
+                <a:ext cx="3651900" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="629" name="Google Shape;629;g3f6f72b6ea2_0_573"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2755900"/>
-            <a:ext cx="4788498" cy="8229600"/>
+            <a:off x="6821805" y="2066925"/>
+            <a:ext cx="3682500" cy="7688700"/>
+            <a:chOff x="6821805" y="2066925"/>
+            <a:chExt cx="3682500" cy="7688700"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="630" name="Google Shape;630;g3f6f72b6ea2_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6867525" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="631" name="Google Shape;631;g3f6f72b6ea2_0_573"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6821805" y="8391525"/>
+              <a:ext cx="3682500" cy="1364100"/>
+              <a:chOff x="6821805" y="8391525"/>
+              <a:chExt cx="3682500" cy="1364100"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="632" name="Google Shape;632;g3f6f72b6ea2_0_573"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6821805" y="8391525"/>
+                <a:ext cx="3682500" cy="845700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="633" name="Google Shape;633;g3f6f72b6ea2_0_573"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6837045" y="9191625"/>
+                <a:ext cx="3651900" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="634" name="Google Shape;634;g3f6f72b6ea2_0_573"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="11188700"/>
-            <a:ext cx="4788498" cy="1676400"/>
+            <a:off x="11022330" y="2066925"/>
+            <a:ext cx="3682500" cy="7688700"/>
+            <a:chOff x="11022330" y="2066925"/>
+            <a:chExt cx="3682500" cy="7688700"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...446 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="635" name="Google Shape;635;g3f6f72b6ea2_0_573"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="2066925"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="636" name="Google Shape;636;g3f6f72b6ea2_0_573"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11022330" y="8391525"/>
+              <a:ext cx="3682500" cy="1364100"/>
+              <a:chOff x="11022330" y="8391525"/>
+              <a:chExt cx="3682500" cy="1364100"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="637" name="Google Shape;637;g3f6f72b6ea2_0_573"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11022330" y="8391525"/>
+                <a:ext cx="3682500" cy="845700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="638" name="Google Shape;638;g3f6f72b6ea2_0_573"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11037570" y="9191625"/>
+                <a:ext cx="3651900" cy="564000"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 24">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="643" name="Shape 643"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="644" name="Google Shape;644;g3f6f72b6ea2_0_606"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6350000"/>
-            <a:ext cx="15330816" cy="7366000"/>
+            <a:off x="0" y="4762500"/>
+            <a:ext cx="11496675" cy="5524500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="645" name="Google Shape;645;g3f6f72b6ea2_0_606"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15775372" y="0"/>
-            <a:ext cx="8611676" cy="10502900"/>
+            <a:off x="11830050" y="0"/>
+            <a:ext cx="6457950" cy="7877175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="646" name="Google Shape;646;g3f6f72b6ea2_0_606"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="647" name="Google Shape;647;g3f6f72b6ea2_0_606"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="648" name="Google Shape;648;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="649" name="Google Shape;649;g3f6f72b6ea2_0_606"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2343150"/>
+            <a:ext cx="17373600" cy="6667650"/>
+            <a:chOff x="590550" y="2343150"/>
+            <a:chExt cx="17373600" cy="6667650"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="650" name="Google Shape;650;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2343150"/>
+              <a:ext cx="4114800" cy="1352700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 67606" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="651" name="Google Shape;651;g3f6f72b6ea2_0_606"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="2600325"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="652" name="Google Shape;652;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="590550" y="4114800"/>
+              <a:ext cx="4114800" cy="1352700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 67606" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="653" name="Google Shape;653;g3f6f72b6ea2_0_606"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="819150" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="654" name="Google Shape;654;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="5867400"/>
+              <a:ext cx="4114800" cy="1352700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 67606" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="655" name="Google Shape;655;g3f6f72b6ea2_0_606"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="6124575"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="656" name="Google Shape;656;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="7658100"/>
+              <a:ext cx="4114800" cy="1352700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 67606" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="657" name="Google Shape;657;g3f6f72b6ea2_0_606"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="7915275"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="658" name="Google Shape;658;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="5886450"/>
+              <a:ext cx="4114800" cy="1352700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 67606" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="659" name="Google Shape;659;g3f6f72b6ea2_0_606"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="6143625"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="660" name="Google Shape;660;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="7658100"/>
+              <a:ext cx="4114800" cy="1352700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 67606" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="661" name="Google Shape;661;g3f6f72b6ea2_0_606"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="7915275"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="662" name="Google Shape;662;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4114800"/>
+              <a:ext cx="4114800" cy="1352700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 67606" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="663" name="Google Shape;663;g3f6f72b6ea2_0_606"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="664" name="Google Shape;664;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4114800"/>
+              <a:ext cx="4114800" cy="1352700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 67606" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="665" name="Google Shape;665;g3f6f72b6ea2_0_606"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14077950" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="666" name="Google Shape;666;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4114800"/>
+              <a:ext cx="4114800" cy="1352700"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 67606" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="667" name="Google Shape;667;g3f6f72b6ea2_0_606"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9658350" y="4371975"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="668" name="Google Shape;668;g3f6f72b6ea2_0_606"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2489">
+              <a:off x="2514598" y="3805274"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="669" name="Google Shape;669;g3f6f72b6ea2_0_606"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5291760">
+              <a:off x="9605924" y="3657600"/>
+              <a:ext cx="304951" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="670" name="Google Shape;670;g3f6f72b6ea2_0_606"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="2362127" y="3967201"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="671" name="Google Shape;671;g3f6f72b6ea2_0_606"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="6981752" y="3967201"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="672" name="Google Shape;672;g3f6f72b6ea2_0_606"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="11401352" y="3967201"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="673" name="Google Shape;673;g3f6f72b6ea2_0_606"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295063">
+              <a:off x="15611402" y="3967201"/>
+              <a:ext cx="314547" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="674" name="Google Shape;674;g3f6f72b6ea2_0_606"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389437">
+              <a:off x="5576918" y="6734175"/>
+              <a:ext cx="3124215" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="675" name="Google Shape;675;g3f6f72b6ea2_0_606"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="6991199" y="6443701"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="676" name="Google Shape;676;g3f6f72b6ea2_0_606"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="15620849" y="6443701"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="677" name="Google Shape;677;g3f6f72b6ea2_0_606"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="6991199" y="8291551"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="678" name="Google Shape;678;g3f6f72b6ea2_0_606"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="216265">
+              <a:off x="15620849" y="8291551"/>
+              <a:ext cx="152702" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="679" name="Google Shape;679;g3f6f72b6ea2_0_606"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389070">
+              <a:off x="14258917" y="6786601"/>
+              <a:ext cx="3019515" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="680" name="Google Shape;680;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2495550"/>
+              <a:ext cx="2735700" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Chloe Ng</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="681" name="Google Shape;681;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="3086100"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Mage</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="682" name="Google Shape;682;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4267200"/>
+              <a:ext cx="2735700" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Valtorin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="683" name="Google Shape;683;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4857750"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Assassin</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="684" name="Google Shape;684;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6019800"/>
+              <a:ext cx="2735700" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Lucian</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="685" name="Google Shape;685;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6610350"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Conjurer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="686" name="Google Shape;686;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="7810500"/>
+              <a:ext cx="2735700" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Cedric</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="687" name="Google Shape;687;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="8401050"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Timekeeper</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="688" name="Google Shape;688;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6038850"/>
+              <a:ext cx="2735700" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Elvina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="689" name="Google Shape;689;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6629400"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Oracle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="690" name="Google Shape;690;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="7810500"/>
+              <a:ext cx="2735700" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Seraphina</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="691" name="Google Shape;691;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="8401050"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Lightbringer</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="692" name="Google Shape;692;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4267200"/>
+              <a:ext cx="2735700" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Aurielle</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="693" name="Google Shape;693;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4857750"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Priestess</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="694" name="Google Shape;694;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4267200"/>
+              <a:ext cx="2735700" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Dariana</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="695" name="Google Shape;695;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4857750"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Shaman</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="696" name="Google Shape;696;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4267200"/>
+              <a:ext cx="2735700" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Theronis</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="697" name="Google Shape;697;g3f6f72b6ea2_0_606"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4857750"/>
+              <a:ext cx="2727900" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Warrior</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 0"/>
+          <p:cNvPr id="698" name="Google Shape;698;g3f6f72b6ea2_0_606"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6802800" cy="564000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...133 lines deleted...]
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1721 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>To download more editable chart, </a:t>
             </a:r>
-            <a:pPr algn="l" indent="0" marL="0">
-[...4 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" u="sng" dirty="0">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="000000">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat Regular" pitchFamily="34" charset="0"/>
-[...2 lines deleted...]
-                <a:hlinkClick r:id="rId48" invalidUrl="" action="" tgtFrame="" tooltip="Open https://eatemp.com/powerpoint-org-chart-template/" history="1" highlightClick="0" endSnd="0">
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+                <a:hlinkClick r:id="rId15">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                      <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>click here</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Text 39"/>
+          <p:cNvPr id="699" name="Google Shape;699;g3f6f72b6ea2_0_606"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6985873" y="571500"/>
-            <a:ext cx="10754011" cy="1862667"/>
+            <a:off x="5238750" y="428625"/>
+            <a:ext cx="7962900" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 25">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFE7E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="704" name="Shape 704"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr id="705" name="Google Shape;705;g3f6f72b6ea2_0_666" title="Group.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId1"/>
-[...159 lines deleted...]
-            </a:extLst>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="635000"/>
-[...36 lines deleted...]
-            <a:ext cx="9674376" cy="3386667"/>
+            <a:off x="2437567" y="0"/>
+            <a:ext cx="15202735" cy="10424724"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="706" name="Google Shape;706;g3f6f72b6ea2_0_666"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="9471150" cy="4910667"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-26054492" y="-29496073"/>
+            <a:ext cx="14670308" cy="13517157"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="707" name="Google Shape;707;g3f6f72b6ea2_0_666"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-26255936" y="-26867793"/>
+            <a:ext cx="14539728" cy="12614750"/>
+            <a:chOff x="-26255936" y="-26867793"/>
+            <a:chExt cx="14539728" cy="12614750"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="708" name="Google Shape;708;g3f6f72b6ea2_0_666"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-25593248" y="-23933789"/>
+              <a:ext cx="1544198" cy="1464873"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="709" name="Google Shape;709;g3f6f72b6ea2_0_666"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-26255936" y="-22531661"/>
+              <a:ext cx="663786" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="710" name="Google Shape;710;g3f6f72b6ea2_0_666"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-16559885" y="-16449632"/>
+              <a:ext cx="1544197" cy="1464873"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="711" name="Google Shape;711;g3f6f72b6ea2_0_666"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="8712899">
+              <a:off x="-17223210" y="-15047382"/>
+              <a:ext cx="664219" cy="664219"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="712" name="Google Shape;712;g3f6f72b6ea2_0_666"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-19914698" y="-16318488"/>
+              <a:ext cx="467643" cy="467643"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="713" name="Google Shape;713;g3f6f72b6ea2_0_666"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-14595578" y="-26867793"/>
+              <a:ext cx="385057" cy="384889"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="714" name="Google Shape;714;g3f6f72b6ea2_0_666"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-25698272" y="-19304229"/>
+              <a:ext cx="663786" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="715" name="Google Shape;715;g3f6f72b6ea2_0_666"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-12379995" y="-24168788"/>
+              <a:ext cx="663787" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="716" name="Google Shape;716;g3f6f72b6ea2_0_666"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="717" name="Google Shape;717;g3f6f72b6ea2_0_666"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="718" name="Google Shape;718;g3f6f72b6ea2_0_666"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="719" name="Google Shape;719;g3f6f72b6ea2_0_666"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="16649625" y="6168450"/>
+            <a:ext cx="2737500" cy="356100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
               </a:rPr>
-              <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+              <a:t>Credit | Image: </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
-[...7 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+                <a:hlinkClick r:id="rId12">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
               </a:rPr>
-              <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+              <a:t>Unsplash</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter"/>
+                <a:ea typeface="Inter"/>
+                <a:cs typeface="Inter"/>
+                <a:sym typeface="Inter"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="720" name="Google Shape;720;g3f6f72b6ea2_0_666"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId13">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1714500" y="723900"/>
+            <a:ext cx="6496050" cy="8829675"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="721" name="Google Shape;721;g3f6f72b6ea2_0_666"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8601075" y="1981200"/>
+            <a:ext cx="7153200" cy="6431400"/>
+            <a:chOff x="8601075" y="1981200"/>
+            <a:chExt cx="7153200" cy="6431400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="722" name="Google Shape;722;g3f6f72b6ea2_0_666"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8601075" y="1981200"/>
+              <a:ext cx="7153200" cy="2552700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Thank you for choosing EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="723" name="Google Shape;723;g3f6f72b6ea2_0_666"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8601075" y="4724400"/>
+              <a:ext cx="7061700" cy="3688200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="1200"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 3">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="47" name="Shape 47"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="48" name="Google Shape;48;g3f6f72b6ea2_0_31"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="15330816" cy="7366000"/>
+            <a:ext cx="11496675" cy="5524500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="49" name="Google Shape;49;g3f6f72b6ea2_0_31"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15775372" y="3213100"/>
-            <a:ext cx="8611676" cy="10502900"/>
+            <a:off x="11830050" y="2409825"/>
+            <a:ext cx="6457950" cy="7877175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;g3f6f72b6ea2_0_31"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="51" name="Google Shape;51;g3f6f72b6ea2_0_31"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Google Shape;52;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 0"/>
+          <p:cNvPr id="53" name="Google Shape;53;g3f6f72b6ea2_0_31"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="3648075" y="485775"/>
+            <a:ext cx="11418600" cy="2255400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Poppins"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="272727"/>
+                </a:solidFill>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
+              </a:rPr>
+              <a:t>Table of Contents</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;g3f6f72b6ea2_0_31"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3867150" y="3038475"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="3867150" y="3038475"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Google Shape;55;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3867150" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FF7885"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Google Shape;56;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4158615" y="3225165"/>
+              <a:ext cx="636300" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;g3f6f72b6ea2_0_31"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5238750" y="3038475"/>
+            <a:ext cx="4539600" cy="1326000"/>
+            <a:chOff x="5238750" y="3038475"/>
+            <a:chExt cx="4539600" cy="1326000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Google Shape;58;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="3038475"/>
+              <a:ext cx="4539600" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="59" name="Google Shape;59;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="3800475"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;g3f6f72b6ea2_0_31"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9467850" y="3038475"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="9467850" y="3038475"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Google Shape;61;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9467850" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF7885"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="62" name="Google Shape;62;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9716453" y="3225165"/>
+              <a:ext cx="722100" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;g3f6f72b6ea2_0_31"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10839450" y="3038475"/>
+            <a:ext cx="4206300" cy="1326000"/>
+            <a:chOff x="10839450" y="3038475"/>
+            <a:chExt cx="4206300" cy="1326000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10839450" y="3038475"/>
+              <a:ext cx="4206300" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10839450" y="3800475"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;g3f6f72b6ea2_0_31"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3867150" y="5276850"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="3867150" y="5276850"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3867150" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF7885"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4106228" y="5463540"/>
+              <a:ext cx="741000" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="69" name="Google Shape;69;g3f6f72b6ea2_0_31"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5238750" y="5276850"/>
+            <a:ext cx="4206300" cy="1326000"/>
+            <a:chOff x="5238750" y="5276850"/>
+            <a:chExt cx="4206300" cy="1326000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="70" name="Google Shape;70;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="5276850"/>
+              <a:ext cx="4206300" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="6038850"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;g3f6f72b6ea2_0_31"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9467850" y="5276850"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="9467850" y="5276850"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9467850" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FF7885"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9692640" y="5463540"/>
+              <a:ext cx="769500" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;g3f6f72b6ea2_0_31"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10839450" y="5276850"/>
+            <a:ext cx="4539600" cy="1326000"/>
+            <a:chOff x="10839450" y="5276850"/>
+            <a:chExt cx="4539600" cy="1326000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="Google Shape;76;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10839450" y="5276850"/>
+              <a:ext cx="4539600" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10839450" y="6038850"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;g3f6f72b6ea2_0_31"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3867150" y="7515225"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="3867150" y="7515225"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="79" name="Google Shape;79;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3867150" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="FF7885"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="80" name="Google Shape;80;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4101465" y="7701915"/>
+              <a:ext cx="750600" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;g3f6f72b6ea2_0_31"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5238750" y="7515225"/>
+            <a:ext cx="4539600" cy="1326000"/>
+            <a:chOff x="5238750" y="7515225"/>
+            <a:chExt cx="4539600" cy="1326000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="82" name="Google Shape;82;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="7515225"/>
+              <a:ext cx="4539600" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="83" name="Google Shape;83;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="8277225"/>
+              <a:ext cx="4509000" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;g3f6f72b6ea2_0_31"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9467850" y="7515225"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="9467850" y="7515225"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="85" name="Google Shape;85;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9467850" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FF7885"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="86" name="Google Shape;86;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9702165" y="7701915"/>
+              <a:ext cx="750600" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;g3f6f72b6ea2_0_31"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10839450" y="7515225"/>
+            <a:ext cx="4206300" cy="1326000"/>
+            <a:chOff x="10839450" y="7515225"/>
+            <a:chExt cx="4206300" cy="1326000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="88" name="Google Shape;88;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10839450" y="7515225"/>
+              <a:ext cx="4206300" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="89" name="Google Shape;89;g3f6f72b6ea2_0_31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10839450" y="8277225"/>
+              <a:ext cx="4175700" cy="564000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 2" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="90" name="Google Shape;90;g3f6f72b6ea2_0_31"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...16 lines deleted...]
-            <a:ext cx="15199566" cy="2980267"/>
+            <a:off x="0" y="2457450"/>
+            <a:ext cx="2801230" cy="6175951"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...26 lines deleted...]
-          <p:cNvSpPr/>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="91" name="Google Shape;91;g3f6f72b6ea2_0_31"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId7">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5156845" y="4051300"/>
-            <a:ext cx="7760670" cy="1625600"/>
+            <a:off x="14582775" y="6534150"/>
+            <a:ext cx="2889322" cy="2987664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...47 lines deleted...]
-            <a:prstDash val="solid"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
-        </p:spPr>
-[...1182 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 4">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="96" name="Shape 96"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="97" name="Google Shape;97;g3f6f72b6ea2_0_79"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...17 lines deleted...]
-            <a:ext cx="1016127" cy="3200400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-27702773" y="-824350"/>
+            <a:ext cx="14670308" cy="13517157"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:sp>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;g3f6f72b6ea2_0_79"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="-27904217" y="-1647824"/>
+            <a:ext cx="14539728" cy="12614751"/>
+            <a:chOff x="-27904217" y="-1647824"/>
+            <a:chExt cx="14539728" cy="12614751"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="99" name="Google Shape;99;g3f6f72b6ea2_0_79"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-27241529" y="6568046"/>
+              <a:ext cx="1544198" cy="1464873"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="100" name="Google Shape;100;g3f6f72b6ea2_0_79"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-27904217" y="5967006"/>
+              <a:ext cx="663786" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="101" name="Google Shape;101;g3f6f72b6ea2_0_79"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-18208166" y="-916109"/>
+              <a:ext cx="1544197" cy="1464873"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="102" name="Google Shape;102;g3f6f72b6ea2_0_79"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="-8712899">
+              <a:off x="-18871491" y="-1517704"/>
+              <a:ext cx="664219" cy="664219"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="103" name="Google Shape;103;g3f6f72b6ea2_0_79"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-21562978" y="-50023"/>
+              <a:ext cx="467643" cy="467643"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="104" name="Google Shape;104;g3f6f72b6ea2_0_79"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-16243859" y="10582038"/>
+              <a:ext cx="385057" cy="384889"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="105" name="Google Shape;105;g3f6f72b6ea2_0_79"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-27346553" y="2739579"/>
+              <a:ext cx="663786" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="106" name="Google Shape;106;g3f6f72b6ea2_0_79"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="10800000">
+              <a:off x="-14028276" y="7604136"/>
+              <a:ext cx="663787" cy="663787"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;g3f6f72b6ea2_0_79"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;g3f6f72b6ea2_0_79"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;g3f6f72b6ea2_0_79"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="110" name="Google Shape;110;g3f6f72b6ea2_0_79"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7206615" y="3800475"/>
+            <a:ext cx="8246700" cy="3078600"/>
+            <a:chOff x="7206615" y="3800475"/>
+            <a:chExt cx="8246700" cy="3078600"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="111" name="Google Shape;111;g3f6f72b6ea2_0_79"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7206615" y="3800475"/>
+              <a:ext cx="8246700" cy="2255400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;g3f6f72b6ea2_0_79"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7389495" y="5857875"/>
+              <a:ext cx="7881000" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Fantasy Realm: Uncovering the Secrets of the Imagination and the Magic that Lies Within</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="113" name="Google Shape;113;g3f6f72b6ea2_0_79"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId11">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...16 lines deleted...]
-            <a:ext cx="10428003" cy="3962400"/>
+            <a:off x="676275" y="1733550"/>
+            <a:ext cx="6343650" cy="7096125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:sp>
-[...84 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 5">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="118" name="Shape 118"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="119" name="Google Shape;119;g3f6f72b6ea2_0_100"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6350000"/>
-            <a:ext cx="15330816" cy="7366000"/>
+            <a:off x="0" y="4762500"/>
+            <a:ext cx="11496675" cy="5524500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="120" name="Google Shape;120;g3f6f72b6ea2_0_100"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15775372" y="0"/>
-            <a:ext cx="8611676" cy="10502900"/>
+            <a:off x="11830050" y="0"/>
+            <a:ext cx="6457950" cy="7877175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="121" name="Google Shape;121;g3f6f72b6ea2_0_100"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="122" name="Google Shape;122;g3f6f72b6ea2_0_100"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="123" name="Google Shape;123;g3f6f72b6ea2_0_100"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Shape 0"/>
+          <p:cNvPr id="124" name="Google Shape;124;g3f6f72b6ea2_0_100"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="12325500" cy="1409700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...41 lines deleted...]
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="272727"/>
+              </a:buClr>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Poppins"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr b="1" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Poppins Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Poppins"/>
+                <a:ea typeface="Poppins"/>
+                <a:cs typeface="Poppins"/>
+                <a:sym typeface="Poppins"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;g3f6f72b6ea2_0_100"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="4737100"/>
-            <a:ext cx="8861474" cy="6841067"/>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910175" cy="5136000"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910175" cy="5136000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...16 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="126" name="Google Shape;126;g3f6f72b6ea2_0_100"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...37 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="127" name="Google Shape;127;g3f6f72b6ea2_0_100"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604500" cy="5136000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...8 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 6">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="132" name="Shape 132"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="133" name="Google Shape;133;g3f6f72b6ea2_0_113"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9837665" y="0"/>
-[...16 lines deleted...]
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="7377326" y="-102789"/>
+            <a:ext cx="11028039" cy="10161188"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:sp>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="134" name="Google Shape;134;g3f6f72b6ea2_0_113"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7725080" y="-721815"/>
+            <a:ext cx="10929876" cy="9482829"/>
+            <a:chOff x="7725080" y="-721815"/>
+            <a:chExt cx="10929876" cy="9482829"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="135" name="Google Shape;135;g3f6f72b6ea2_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="16995988" y="5454258"/>
+              <a:ext cx="1160812" cy="1101182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="136" name="Google Shape;136;g3f6f72b6ea2_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="18155971" y="5002439"/>
+              <a:ext cx="498985" cy="498986"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="137" name="Google Shape;137;g3f6f72b6ea2_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10205382" y="-171766"/>
+              <a:ext cx="1160812" cy="1101182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="138" name="Google Shape;138;g3f6f72b6ea2_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm rot="-2087101">
+              <a:off x="11365522" y="-624001"/>
+              <a:ext cx="499310" cy="499310"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="139" name="Google Shape;139;g3f6f72b6ea2_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13536550" y="479292"/>
+              <a:ext cx="351539" cy="351539"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="140" name="Google Shape;140;g3f6f72b6ea2_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId8">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9600119" y="8471683"/>
+              <a:ext cx="289457" cy="289331"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="141" name="Google Shape;141;g3f6f72b6ea2_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17736764" y="2576308"/>
+              <a:ext cx="498985" cy="498985"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="142" name="Google Shape;142;g3f6f72b6ea2_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7725080" y="6233112"/>
+              <a:ext cx="498985" cy="498985"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="143" name="Google Shape;143;g3f6f72b6ea2_0_113"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="144" name="Google Shape;144;g3f6f72b6ea2_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="145" name="Google Shape;145;g3f6f72b6ea2_0_113"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="146" name="Google Shape;146;g3f6f72b6ea2_0_113"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...29 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId11">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="11685461" cy="13716000"/>
-[...15 lines deleted...]
-            <a:ext cx="9907238" cy="3556000"/>
+            <a:ext cx="8763000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...29 lines deleted...]
-          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;g3f6f72b6ea2_0_113"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15089486" y="2705100"/>
-            <a:ext cx="7874984" cy="3556000"/>
+            <a:off x="9763125" y="2028825"/>
+            <a:ext cx="7549650" cy="2773800"/>
+            <a:chOff x="9763125" y="2028825"/>
+            <a:chExt cx="7549650" cy="2773800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="148" name="Google Shape;148;g3f6f72b6ea2_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="2862262"/>
+              <a:ext cx="1000125" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="149" name="Google Shape;149;g3f6f72b6ea2_0_113"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11039475" y="2028825"/>
+              <a:ext cx="6273300" cy="2773800"/>
+              <a:chOff x="11039475" y="2028825"/>
+              <a:chExt cx="6273300" cy="2773800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="150" name="Google Shape;150;g3f6f72b6ea2_0_113"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11039475" y="2028825"/>
+                <a:ext cx="6273300" cy="845700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="151" name="Google Shape;151;g3f6f72b6ea2_0_113"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11039475" y="2867025"/>
+                <a:ext cx="6242700" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;g3f6f72b6ea2_0_113"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15089486" y="2705100"/>
-            <a:ext cx="8078210" cy="1117600"/>
+            <a:off x="9763125" y="5143500"/>
+            <a:ext cx="7549650" cy="2773800"/>
+            <a:chOff x="9763125" y="5143500"/>
+            <a:chExt cx="7549650" cy="2773800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...223 lines deleted...]
-      </p:sp>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="153" name="Google Shape;153;g3f6f72b6ea2_0_113"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="5881688"/>
+              <a:ext cx="1000125" cy="1190625"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="154" name="Google Shape;154;g3f6f72b6ea2_0_113"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11039475" y="5143500"/>
+              <a:ext cx="6273300" cy="2773800"/>
+              <a:chOff x="11039475" y="5143500"/>
+              <a:chExt cx="6273300" cy="2773800"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="155" name="Google Shape;155;g3f6f72b6ea2_0_113"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11039475" y="5143500"/>
+                <a:ext cx="6273300" cy="845700"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="156" name="Google Shape;156;g3f6f72b6ea2_0_113"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11039475" y="5981700"/>
+                <a:ext cx="6242700" cy="1935600"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Poppins"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Poppins"/>
+                    <a:ea typeface="Poppins"/>
+                    <a:cs typeface="Poppins"/>
+                    <a:sym typeface="Poppins"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 7">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="161" name="Shape 161"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="162" name="Google Shape;162;g3f6f72b6ea2_0_141"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14263883" y="5588000"/>
-[...46 lines deleted...]
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="10696575" y="4191000"/>
+            <a:ext cx="8401050" cy="6391275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:sp>
+      </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Image 2" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="163" name="Google Shape;163;g3f6f72b6ea2_0_141"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...17 lines deleted...]
-            <a:ext cx="9869133" cy="11214100"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-2000250" y="-419100"/>
+            <a:ext cx="13107732" cy="3643040"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...29 lines deleted...]
-          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;g3f6f72b6ea2_0_141"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2044956" y="8331200"/>
-            <a:ext cx="5550594" cy="914400"/>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          <p:cNvSpPr/>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="165" name="Google Shape;165;g3f6f72b6ea2_0_141"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="166" name="Google Shape;166;g3f6f72b6ea2_0_141"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="167" name="Google Shape;167;g3f6f72b6ea2_0_141"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2044956" y="8331200"/>
-            <a:ext cx="5753819" cy="1117600"/>
+            <a:off x="1533525" y="1038225"/>
+            <a:ext cx="7461900" cy="8570475"/>
+            <a:chOff x="1533525" y="1038225"/>
+            <a:chExt cx="7461900" cy="8570475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...13 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="168" name="Google Shape;168;g3f6f72b6ea2_0_141"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId6">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1533525" y="1038225"/>
+              <a:ext cx="7400925" cy="4752975"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="169" name="Google Shape;169;g3f6f72b6ea2_0_141"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1533525" y="6248400"/>
+              <a:ext cx="4322400" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...12 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="170" name="Google Shape;170;g3f6f72b6ea2_0_141"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1533525" y="7391400"/>
+              <a:ext cx="7461900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="171" name="Google Shape;171;g3f6f72b6ea2_0_141"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1533525" y="8763000"/>
+              <a:ext cx="1169700" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>45%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="172" name="Google Shape;172;g3f6f72b6ea2_0_141"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2044956" y="9855200"/>
-            <a:ext cx="9869133" cy="1219200"/>
+            <a:off x="9353550" y="1038225"/>
+            <a:ext cx="7461900" cy="8570475"/>
+            <a:chOff x="9353550" y="1038225"/>
+            <a:chExt cx="7461900" cy="8570475"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...34 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="173" name="Google Shape;173;g3f6f72b6ea2_0_141"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId7">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9353550" y="1038225"/>
+              <a:ext cx="7400925" cy="4752975"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="174" name="Google Shape;174;g3f6f72b6ea2_0_141"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9353550" y="6248400"/>
+              <a:ext cx="3827100" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...52 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="175" name="Google Shape;175;g3f6f72b6ea2_0_141"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9353550" y="7391400"/>
+              <a:ext cx="7461900" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FF7885">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...100 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="176" name="Google Shape;176;g3f6f72b6ea2_0_141"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9353550" y="8763000"/>
+              <a:ext cx="1103100" cy="845700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>67%</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...129 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 8">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFE7E3"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="181" name="Shape 181"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="182" name="Google Shape;182;g3f6f72b6ea2_0_160"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3365921" y="0"/>
-[...16 lines deleted...]
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="2524126" y="-1517731"/>
+            <a:ext cx="15002334" cy="14210543"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:sp>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="183" name="Google Shape;183;g3f6f72b6ea2_0_160"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="184" name="Google Shape;184;g3f6f72b6ea2_0_160"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="185" name="Google Shape;185;g3f6f72b6ea2_0_160"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Image 1" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="186" name="Google Shape;186;g3f6f72b6ea2_0_160"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...46 lines deleted...]
-            <a:ext cx="13603400" cy="6477000"/>
+            <a:off x="1362075" y="1400175"/>
+            <a:ext cx="4474463" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:sp>
-[...3 lines deleted...]
-          <p:cNvSpPr/>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="187" name="Google Shape;187;g3f6f72b6ea2_0_160"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5842730" y="4229100"/>
-            <a:ext cx="13806626" cy="5689600"/>
+            <a:off x="4381500" y="3171825"/>
+            <a:ext cx="10321425" cy="4977900"/>
+            <a:chOff x="4381500" y="3171825"/>
+            <a:chExt cx="10321425" cy="4977900"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...13 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="188" name="Google Shape;188;g3f6f72b6ea2_0_160"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3171825"/>
+              <a:ext cx="10292700" cy="4274700"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...34 lines deleted...]
-              <a:rPr lang="en-US" sz="3600" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="189" name="Google Shape;189;g3f6f72b6ea2_0_160"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11210925" y="7515225"/>
+              <a:ext cx="3492000" cy="634500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...8 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld name="Slide 9">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFF6F6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="194" name="Shape 194"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Image 0" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="195" name="Google Shape;195;g3f6f72b6ea2_0_172"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6350000"/>
-[...46 lines deleted...]
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="0" y="4762500"/>
+            <a:ext cx="11496675" cy="5524500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...23 lines deleted...]
-          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Image 3" descr=" ">    </p:cNvPr>
-[...2 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="preencoded.png" id="196" name="Google Shape;196;g3f6f72b6ea2_0_172"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9551594" y="711200"/>
-[...16 lines deleted...]
-            <a:ext cx="6960470" cy="3352800"/>
+            <a:off x="11830050" y="0"/>
+            <a:ext cx="6457950" cy="7877175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-      </p:sp>
-[...3 lines deleted...]
-          <p:cNvSpPr/>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="197" name="Google Shape;197;g3f6f72b6ea2_0_172"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994925"/>
+            <a:ext cx="596549" cy="2063476"/>
+            <a:chOff x="17640300" y="7994925"/>
+            <a:chExt cx="596549" cy="2063476"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="198" name="Google Shape;198;g3f6f72b6ea2_0_172"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId5">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="199" name="Google Shape;199;g3f6f72b6ea2_0_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235450" y="8456925"/>
+              <a:ext cx="1463400" cy="539400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FF7885"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FF7885"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="200" name="Google Shape;200;g3f6f72b6ea2_0_172"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId6">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1778222" y="3022600"/>
-            <a:ext cx="7163695" cy="2032000"/>
+            <a:off x="7467600" y="942975"/>
+            <a:ext cx="8058150" cy="7677150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...7 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="201" name="Google Shape;201;g3f6f72b6ea2_0_172"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="2266950"/>
+            <a:ext cx="5311200" cy="2621400"/>
+            <a:chOff x="1333500" y="2266950"/>
+            <a:chExt cx="5311200" cy="2621400"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="202" name="Google Shape;202;g3f6f72b6ea2_0_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2266950"/>
+              <a:ext cx="5311200" cy="1531500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...12 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="203" name="Google Shape;203;g3f6f72b6ea2_0_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="3867150"/>
+              <a:ext cx="5280600" cy="1021200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="204" name="Google Shape;204;g3f6f72b6ea2_0_172"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-        <p:spPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="5156200"/>
-            <a:ext cx="7095954" cy="1354667"/>
+            <a:off x="1333500" y="5229225"/>
+            <a:ext cx="5311200" cy="3078600"/>
+            <a:chOff x="1333500" y="5229225"/>
+            <a:chExt cx="5311200" cy="3078600"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...16 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="205" name="Google Shape;205;g3f6f72b6ea2_0_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="5229225"/>
+              <a:ext cx="5311200" cy="1531500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Regular" pitchFamily="34" charset="0"/>
-[...52 lines deleted...]
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="206" name="Google Shape;206;g3f6f72b6ea2_0_172"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="6829425"/>
+              <a:ext cx="5280600" cy="1478400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Poppins"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Poppins"/>
+                  <a:ea typeface="Poppins"/>
+                  <a:cs typeface="Poppins"/>
+                  <a:sym typeface="Poppins"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Poppins Bold" pitchFamily="34" charset="0"/>
-[...52 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...72 lines deleted...]
-</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PptxGenJS Presentation</dc:title>
-  <dc:subject>PptxGenJS Presentation</dc:subject>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>PptxGenJS</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>