--- v0 (2026-08-08)
+++ v1 (2026-10-16)
@@ -58,271 +58,271 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId8" roundtripDataSignature="AMtx7mhBjBH2MwhaDzrWikPBxIDJ4RSoVw=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId8" roundtripDataSignature="AMtx7mj/SboylMe/BUhB7XDJbxOgTQ0O1g=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-regular.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-bold.fntdata"/><Relationship Id="rId8" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-regular.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-bold.fntdata"/><Relationship Id="rId8" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
@@ -501,328 +501,328 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="80" name="Shape 80"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81" name="Google Shape;81;p1:notes"/>
+          <p:cNvPr id="81" name="Google Shape;81;g3f6d515efb7_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="82" name="Google Shape;82;p1:notes"/>
+          <p:cNvPr id="82" name="Google Shape;82;g3f6d515efb7_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143225" y="685800"/>
-            <a:ext cx="4572225" cy="3429000"/>
+            <a:ext cx="4572300" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
@@ -9130,51 +9130,51 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="pt-BR"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -10191,1323 +10191,1687 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="83" name="Shape 83"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="84" name="Google Shape;84;p1"/>
+          <p:cNvPr id="84" name="Google Shape;84;g3f6d515efb7_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="231877" y="216213"/>
-            <a:ext cx="7772400" cy="585000"/>
+            <a:off x="135500" y="118925"/>
+            <a:ext cx="8585700" cy="769500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="pt-BR" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" lang="pt-BR" sz="2200">
                 <a:solidFill>
                   <a:srgbClr val="143C64"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Título do Trabalho</a:t>
+              <a:t>Crises epilépticas reflexas durantes o banho como uma manifestação de Epilepsia Mioclônica Juvenil</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="1" sz="2200">
+              <a:solidFill>
+                <a:srgbClr val="143C64"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="85" name="Google Shape;85;p1"/>
+          <p:cNvPr id="85" name="Google Shape;85;g3f6d515efb7_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="231882" y="804028"/>
-            <a:ext cx="7584900" cy="338700"/>
+            <a:off x="0" y="1772625"/>
+            <a:ext cx="9283200" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;g3f6d515efb7_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="135500" y="1397400"/>
+            <a:ext cx="3269400" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="pt-BR" sz="1600">
+              <a:rPr b="1" lang="pt-BR" sz="2000">
                 <a:solidFill>
-                  <a:srgbClr val="143C64"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Autores e Afiliação</a:t>
+              <a:t>Apresentação do caso</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="2000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="86" name="Google Shape;86;p1"/>
+          <p:cNvPr id="87" name="Google Shape;87;g3f6d515efb7_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="231871" y="1508975"/>
-            <a:ext cx="2695800" cy="400200"/>
+            <a:off x="135500" y="1780397"/>
+            <a:ext cx="6216300" cy="3540300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="pt-BR" sz="2000">
+              <a:rPr lang="pt-BR">
                 <a:solidFill>
-                  <a:schemeClr val="accent1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Introdução</a:t>
+              <a:t>Paciente masculino, 15 anos, apresenta desde os 10 anos episódios de parada comportamental durante o banho ("travamento"). Nascido de parto normal, sem intercorrências, convulsões febris ou atraso do desenvolvimento neuropsicomotor, teve a primeira crise tônico-clônica bilateral aos 14 anos durante o banho, iniciando-se lamotrigina em monoterapia. As crises subsequentes não generalizaram, consistindo em afasia e postura tônica, sem perda de consciência, com choque na região frontal do crânio e tremores não concomitantes em perna e mão esquerdas, cessando ao segurar o membro; pós-ictal de cerca de duas horas. O desencadeante era água aquecida do banho, em qualquer banheiro, não ocorrendo em saunas, piscinas, praias ou contato isolado com água. A ressonância de crânio não mostrou alterações estruturais. O EEG revelou paroxismos epileptiformes tipo onda aguda na região temporal esquerda, de moderada a alta incidência, com envolvimento frequente de eletrodos adjacentes e contralaterais, ativados pela sonolência, sugerindo epilepsia focal temporal esquerda. </a:t>
             </a:r>
-            <a:endParaRPr sz="2000"/>
+            <a:endParaRPr sz="1300">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="87" name="Google Shape;87;p1"/>
+          <p:cNvPr id="88" name="Google Shape;88;g3f6d515efb7_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6458600" y="1508975"/>
-[...149 lines deleted...]
-            <a:off x="6458600" y="3654950"/>
+            <a:off x="6458600" y="5076013"/>
             <a:ext cx="4378500" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" lang="pt-BR" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Resultados e Conclusões</a:t>
+              <a:t>Comentários finais</a:t>
             </a:r>
             <a:endParaRPr sz="2000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="91" name="Google Shape;91;p1"/>
+          <p:cNvPr id="89" name="Google Shape;89;g3f6d515efb7_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="135500" y="6454775"/>
             <a:ext cx="3417900" cy="307800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr b="1" i="1" lang="pt-BR">
                 <a:solidFill>
                   <a:srgbClr val="757575"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-[...2 lines deleted...]
-                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Área Temática do Trabalho</a:t>
+              <a:t>Neuroimunologia</a:t>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:srgbClr val="757575"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="92" name="Google Shape;92;p1"/>
+          <p:cNvPr id="90" name="Google Shape;90;g3f6d515efb7_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="231875" y="4242699"/>
-            <a:ext cx="2541300" cy="338700"/>
+            <a:off x="135575" y="3877025"/>
+            <a:ext cx="6216300" cy="307800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;g3f6d515efb7_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6578100" y="3309400"/>
+            <a:ext cx="5613900" cy="1816200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pt-BR">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>A EMJ exige, como critérios diagnósticos, crises mioclônicas e EEG com complexo ponta-onda generalizado de 3 a 5,5 Hz ou poliponta-onda generalizada, relacionados à privação de sono ou ao despertar, podendo também ser desencadeadas por estímulo cortical simples ou complexo, envolvendo funções corticais superiores. A literatura cita como precipitantes atividades de concentração e motricidade, como instrumentos musicais, cálculo mental e carpintaria, algumas essenciais à funcionalidade diária.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pt-BR">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;g3f6d515efb7_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6458600" y="5420850"/>
+            <a:ext cx="5693400" cy="738900"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pt-BR">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>O caso cumpre os critérios de EMJ e tem como precipitador único o momento do banho, práxis rotineira e necessária, até então não relatada.  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pt-BR">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;g3f6d515efb7_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7362525" y="912913"/>
+            <a:ext cx="4710000" cy="523200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pt-BR" sz="1100">
+                <a:solidFill>
+                  <a:srgbClr val="143C64"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Mariana Severo Debastiani, Carolina Danezi, William Alves Martins -  Hospital São Lucas - PUCRS, Porto Alegre, RS, Brasil.</a:t>
+            </a:r>
+            <a:endParaRPr sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="143C64"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="94" name="Google Shape;94;g3f6d515efb7_0_0" title="3.png"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="33352" l="5647" r="3864" t="31095"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9472800" y="31315"/>
+            <a:ext cx="2390679" cy="536750"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;g3f6d515efb7_0_0"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6578100" y="2909188"/>
+            <a:ext cx="4378500" cy="400200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="pt-BR" sz="1600">
+              <a:rPr b="1" lang="pt-BR" sz="2000">
                 <a:solidFill>
-                  <a:schemeClr val="dk1"/>
-[...11 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>texto/imagem</a:t>
+              <a:t>Discussão</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="2000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="93" name="Google Shape;93;p1"/>
+          <p:cNvPr id="96" name="Google Shape;96;g3f6d515efb7_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6458599" y="2030598"/>
-            <a:ext cx="2541300" cy="338700"/>
+            <a:off x="6578100" y="1460588"/>
+            <a:ext cx="5613900" cy="1385400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1100"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="pt-BR" sz="1600">
-[...11 lines deleted...]
-              <a:rPr lang="pt-BR" sz="1600">
+              <a:rPr lang="pt-BR">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>texto/imagem</a:t>
-[...57 lines deleted...]
-              <a:t>texto/imagem</a:t>
+              <a:t>O videoeletroencefalograma apontou epilepsia generalizada, com ponta-onda lenta generalizada e mioclonias discretas, achados que, associados ao quadro clínico, sugerem Epilepsia Mioclônica Juvenil (EMJ). O tratamento foi otimizado em um ano, com bom controle das crises com ácido valproico 1500 mg, lamotrigina 300 mg e clobazam 10 mg/dia</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <a:themeElements>
     <a:clrScheme name="Default">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="158158"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="058DC7"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="50B432"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="ED561B"/>
       </a:accent3>
       <a:accent4>
@@ -11742,310 +12106,31 @@
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-[...277 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Cintia Ramari Ferreira</dc:creator>
 </cp:coreProperties>
 </file>